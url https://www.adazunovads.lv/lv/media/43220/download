--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,154 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26026"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dvs-adazi.namejs.lv/webdav/2c1c024e-a70e-4a88-a521-8c0280574f3f/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://andadminadazi-my.sharepoint.com/personal/laura_dusa_adazi_lv/Documents/Desktop/tāmes/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9216739D-B6FE-408A-A582-974945893AC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0BC1BAC6-5E8C-4382-84E3-3F98978AFF86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{F545A013-C7E1-4906-941B-AAC6DF30AC0D}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{15260B03-20B8-4F40-BFED-4B1FDE34FDB6}"/>
   </bookViews>
   <sheets>
-    <sheet name="Lidzfin_Priv_PII_2025" sheetId="3" r:id="rId1"/>
-    <sheet name="Lapa1" sheetId="2" r:id="rId2"/>
+    <sheet name="Lidzfin_Priv_PII_2026" sheetId="1" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...2 lines deleted...]
-  </externalReferences>
   <definedNames>
-    <definedName name="Apmaksa">[1]Apmaksa!$A$1:$A$65536</definedName>
-[...40 lines deleted...]
-    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintTitles">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Apmaksa">#REF!</definedName>
+    <definedName name="Darijums">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Lidzfin_Priv_PII_2026!$A$1:$B$44</definedName>
+    <definedName name="Excel_BuiltIn__FilterDatabase" localSheetId="0">#REF!</definedName>
+    <definedName name="Excel_BuiltIn__FilterDatabase">#REF!</definedName>
+    <definedName name="Firmas">#REF!</definedName>
+    <definedName name="Parvadataji">#REF!</definedName>
+    <definedName name="Saist_apmers_ar_galvojumu">#REF!</definedName>
+    <definedName name="Z_1893421C_DBAA_4C10_AA6C_4D0F39122205_.wvu.FilterData" localSheetId="0">#REF!</definedName>
+    <definedName name="Z_1893421C_DBAA_4C10_AA6C_4D0F39122205_.wvu.FilterData">#REF!</definedName>
+    <definedName name="Z_483F8D4B_D649_4D59_A67B_5E8B6C0D2E28_.wvu.FilterData" localSheetId="0">#REF!</definedName>
+    <definedName name="Z_483F8D4B_D649_4D59_A67B_5E8B6C0D2E28_.wvu.FilterData">#REF!</definedName>
+    <definedName name="Z_56A06D27_97E5_4D01_ADCE_F8E0A2A870EF_.wvu.FilterData" localSheetId="0">#REF!</definedName>
+    <definedName name="Z_56A06D27_97E5_4D01_ADCE_F8E0A2A870EF_.wvu.FilterData">#REF!</definedName>
+    <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.FilterData" localSheetId="0">#REF!</definedName>
+    <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.FilterData">#REF!</definedName>
+    <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.PrintArea" localSheetId="0">#REF!</definedName>
+    <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.PrintArea">#REF!</definedName>
+    <definedName name="Z_8545B4E6_A517_4BD7_BFB7_42FEB5F229AD_.wvu.FilterData" localSheetId="0">#REF!</definedName>
+    <definedName name="Z_8545B4E6_A517_4BD7_BFB7_42FEB5F229AD_.wvu.FilterData">#REF!</definedName>
+    <definedName name="Z_877A1030_2452_46B0_88DF_8A068656C08E_.wvu.FilterData" localSheetId="0">#REF!</definedName>
+    <definedName name="Z_877A1030_2452_46B0_88DF_8A068656C08E_.wvu.FilterData">#REF!</definedName>
+    <definedName name="Z_ABD8A783_3A6C_4629_9559_1E4E89E80131_.wvu.FilterData" localSheetId="0">#REF!</definedName>
+    <definedName name="Z_ABD8A783_3A6C_4629_9559_1E4E89E80131_.wvu.FilterData">#REF!</definedName>
+    <definedName name="Z_AF277C95_CBD9_4696_AC72_D010599E9831_.wvu.FilterData" localSheetId="0">#REF!</definedName>
+    <definedName name="Z_AF277C95_CBD9_4696_AC72_D010599E9831_.wvu.FilterData">#REF!</definedName>
+    <definedName name="Z_B7CBCF06_FF41_423A_9AB3_E1D1F70C6FC5_.wvu.FilterData" localSheetId="0">#REF!</definedName>
+    <definedName name="Z_B7CBCF06_FF41_423A_9AB3_E1D1F70C6FC5_.wvu.FilterData">#REF!</definedName>
+    <definedName name="Z_C5511FB8_86C5_41F3_ADCD_B10310F066F5_.wvu.FilterData" localSheetId="0">#REF!</definedName>
+    <definedName name="Z_C5511FB8_86C5_41F3_ADCD_B10310F066F5_.wvu.FilterData">#REF!</definedName>
+    <definedName name="Z_DB8ECBD1_2D44_4F97_BCC9_F610BA0A3109_.wvu.FilterData" localSheetId="0">#REF!</definedName>
+    <definedName name="Z_DB8ECBD1_2D44_4F97_BCC9_F610BA0A3109_.wvu.FilterData">#REF!</definedName>
+    <definedName name="Z_DEE3A27E_689A_4E9F_A3EB_C84F1E3B413E_.wvu.FilterData" localSheetId="0">#REF!</definedName>
+    <definedName name="Z_DEE3A27E_689A_4E9F_A3EB_C84F1E3B413E_.wvu.FilterData">#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.Cols" localSheetId="0">#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.Cols">#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.FilterData" localSheetId="0">#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.FilterData">#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintArea" localSheetId="0">#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintArea">#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintTitles" localSheetId="0">#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintTitles">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029" calcOnSave="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E39" i="3" l="1"/>
-[...2 lines deleted...]
-  <c r="E38" i="3" s="1"/>
+  <c r="C39" i="1" l="1"/>
+  <c r="F39" i="1" s="1"/>
+  <c r="C38" i="1"/>
+  <c r="F38" i="1" s="1"/>
+  <c r="E39" i="1" l="1"/>
+  <c r="E38" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <si>
-    <t>Ādažu novada pirmsskolas izglītības iestāžu vidējās izmaksas, balstoties uz kurām pašvaldība sedz pirmsskolas izglītības programmas izmaksas privātajām izglītības iestādēm 2025.gadā</t>
+    <t>Ādažu novada pirmsskolas izglītības iestāžu vidējās izmaksas, balstoties uz kurām pašvaldība sedz pirmsskolas izglītības programmas izmaksas privātajām izglītības iestādēm 2026.gadā</t>
   </si>
   <si>
     <t>EKK kods</t>
   </si>
   <si>
     <t>Izmaksu veidi</t>
   </si>
   <si>
-    <t>Vidējās izmaksas pašvaldības PII, EUR, 01.01.2025. pēc 2024.gada faktiskajām izmaksām</t>
+    <t>Vidējās izmaksas pašvaldības PII, EUR, 01.01.2026. pēc 2025.gada faktiskajām izmaksām</t>
   </si>
   <si>
     <t>Atalgojums no pašvaldības budžeta līdzekļiem</t>
   </si>
   <si>
     <t>1100 - M</t>
   </si>
   <si>
     <t>Atalgojums no valsts mērķdotācijas</t>
   </si>
   <si>
     <t>Darba devēja soc.apdrošināšanas iemaksas</t>
   </si>
   <si>
     <t>1200 - M</t>
   </si>
   <si>
     <t>Darba devēja soc.apdrošināšanas iemaksas no mērķdotācijas</t>
   </si>
   <si>
     <t>Iekšzemes mācību, darba un dienesta komandējumi, dienesta, darba braucieni</t>
   </si>
   <si>
     <t>Pakalpojumi</t>
   </si>
@@ -209,93 +203,96 @@
   <si>
     <t>Pašvaldības izglītības iestāžu kopējais pamatlīdzekļu nolietojums, ko aprēķina, ievērojot pašvaldībām noteikto ilgtermiņa ieguldījumu uzskaites kārtību.</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Kopējie pašvaldības pirmsskolas izglītības iestāžu izdevumi:</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>Pašvaldības līdzekļi</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Mērķdotācija</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
-    <t>Audzēkņu skaits: (01.09.2024.)</t>
+    <t>Audzēkņu skaits: (01.09.2025.)</t>
   </si>
   <si>
     <r>
       <t>B</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <t>t.sk: - vecumā no pusotra gada līdz četriem gadiem</t>
   </si>
   <si>
     <r>
       <t>B</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <t>t.sk: - audzēkņi, kuri apgūst obligāto sagatavošanu pamatizglītības ieguvei</t>
   </si>
   <si>
-    <t>2024.g.</t>
+    <t>2025.g.</t>
   </si>
   <si>
     <t>Pieaugums, EUR</t>
+  </si>
+  <si>
+    <t>Pieaugums, %</t>
   </si>
   <si>
     <r>
       <t>I</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Vidējās izmaksas pašvaldības izglītības iestādēs pirmsskolas izglītības programmas īstenošanai bērniem </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
@@ -317,75 +314,74 @@
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <r>
       <t>Vidējās izmaksas vienam izglītojamam, pašvaldības izglītības iestādēs īstenojot bērnu</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> obligāto sagatavošanu pamatizglītības ieguvei (mēnesī)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Izmaksu aprēķins veikts atbilstoši LR Ministru kabineta 2015.gada 8.decembra noteikumiem Nr.709 "Noteikumi par izmaksu noteikšanas metodiku un kārtību, kādā pašvaldība atbilstoši tās noteiktajām vidējām izmaksām sedz pirmsskolas izglītības programmas izmaksas privātai izglītības iestādei", balstoties uz iepriekšējā gada faktiskajām izmaksām. </t>
   </si>
   <si>
-    <t>K.Miķelsone</t>
-[...11 lines deleted...]
-    <t>Ar Ādažu novada domes 2025.gada 30. janvāra sēdes lēmumu Nr. 22</t>
+    <t>G.Miglāns</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pašvaldības domes priekšsēdētāja vietnieks 
+attīstības jautājumos			</t>
+  </si>
+  <si>
+    <t>Ar Ādažu novada domes 2026.gada 29.janvāra lēmumu nr. 34</t>
+  </si>
+  <si>
+    <t>ŠIS DOKUMENTS IR ELEKTRONISKI PARAKSTĪTS AR DROŠU ELEKTRONISKO
+PARAKSTU UN SATUR LAIKA ZĪMOG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
@@ -430,57 +426,50 @@
       <vertAlign val="subscript"/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -526,4769 +515,256 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
-[...2 lines deleted...]
-    <cellStyle name="Percent" xfId="2" builtinId="5"/>
+    <cellStyle name="Komats" xfId="1" builtinId="3"/>
+    <cellStyle name="Parasts" xfId="0" builtinId="0"/>
+    <cellStyle name="Parasts 7" xfId="3" xr:uid="{667665E5-053C-42A2-94E6-C8AC42BE3613}"/>
+    <cellStyle name="Procenti" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/></Relationships>
-[...4476 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5400,552 +876,571 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF6D5DC3-98C7-458B-BE77-257CF9B025FE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B8E3C90-83D7-4BCE-B767-39EBE47FEE0A}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H45"/>
+  <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="B51" sqref="B51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="18" outlineLevelRow="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="68" style="38" customWidth="1"/>
+    <col min="2" max="2" width="68" style="37" customWidth="1"/>
     <col min="3" max="3" width="26" style="1" customWidth="1"/>
-    <col min="4" max="5" width="13.88671875" style="1" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.44140625" style="1" customWidth="1"/>
+    <col min="4" max="5" width="13.88671875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.33203125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-    <row r="3" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="B1" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="B2" s="2"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="B3" s="2"/>
     </row>
-    <row r="4" spans="1:3" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="40"/>
       <c r="C4" s="40"/>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" s="3"/>
       <c r="B5" s="4"/>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6" s="5"/>
       <c r="B6" s="6"/>
       <c r="C6" s="5"/>
     </row>
-    <row r="7" spans="1:3" s="9" customFormat="1" ht="62.4" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" s="9" customFormat="1" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:3" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A8" s="10">
         <v>1100</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="12">
-        <v>3279870.99</v>
-[...3 lines deleted...]
-      <c r="A9" s="13" t="s">
+        <v>3520941.22</v>
+      </c>
+      <c r="E8" s="13"/>
+    </row>
+    <row r="9" spans="1:5" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="14" t="s">
+      <c r="B9" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="15">
-[...3 lines deleted...]
-    <row r="10" spans="1:3" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C9" s="16">
+        <v>814326.63</v>
+      </c>
+      <c r="E9" s="13"/>
+    </row>
+    <row r="10" spans="1:5" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10">
         <v>1200</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="12">
-        <v>1056930.3999999999</v>
-[...3 lines deleted...]
-      <c r="A11" s="13" t="s">
+        <v>1146014.1000000001</v>
+      </c>
+      <c r="E10" s="13"/>
+    </row>
+    <row r="11" spans="1:5" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="14" t="s">
+      <c r="B11" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="15">
-[...4 lines deleted...]
-      <c r="A12" s="16">
+      <c r="C11" s="16">
+        <v>218925.13</v>
+      </c>
+      <c r="E11" s="13"/>
+    </row>
+    <row r="12" spans="1:5" s="9" customFormat="1" ht="31.2" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="17">
         <v>2110</v>
       </c>
-      <c r="B12" s="17" t="s">
+      <c r="B12" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="15">
+      <c r="C12" s="16">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:3" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E12" s="13"/>
+    </row>
+    <row r="13" spans="1:5" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A13" s="10">
         <v>2200</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="12">
         <v>322600.29579886363</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="18">
+      <c r="E13" s="13"/>
+    </row>
+    <row r="14" spans="1:5" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="19">
         <v>2210</v>
       </c>
-      <c r="B14" s="19" t="s">
+      <c r="B14" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="15">
-[...4 lines deleted...]
-      <c r="A15" s="18">
+      <c r="C14" s="16">
+        <v>11863.81625</v>
+      </c>
+      <c r="E14" s="13"/>
+    </row>
+    <row r="15" spans="1:5" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="19">
         <v>2220</v>
       </c>
-      <c r="B15" s="19" t="s">
+      <c r="B15" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="15">
-[...4 lines deleted...]
-      <c r="A16" s="18">
+      <c r="C15" s="16">
+        <v>239512.44670454544</v>
+      </c>
+      <c r="E15" s="13"/>
+    </row>
+    <row r="16" spans="1:5" s="9" customFormat="1" ht="31.2" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="19">
         <v>2230</v>
       </c>
-      <c r="B16" s="19" t="s">
+      <c r="B16" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="15">
-[...4 lines deleted...]
-      <c r="A17" s="13" t="s">
+      <c r="C16" s="16">
+        <v>50005.719999999994</v>
+      </c>
+      <c r="E16" s="13"/>
+    </row>
+    <row r="17" spans="1:5" s="9" customFormat="1" ht="31.2" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="14" t="s">
+      <c r="B17" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="C17" s="15">
+      <c r="C17" s="16">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="18">
+      <c r="E17" s="13"/>
+    </row>
+    <row r="18" spans="1:5" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="19">
         <v>2240</v>
       </c>
-      <c r="B18" s="19" t="s">
+      <c r="B18" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="C18" s="15">
-[...4 lines deleted...]
-      <c r="A19" s="18">
+      <c r="C18" s="16">
+        <v>202335.96000000002</v>
+      </c>
+      <c r="E18" s="13"/>
+    </row>
+    <row r="19" spans="1:5" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="19">
         <v>2250</v>
       </c>
-      <c r="B19" s="19" t="s">
+      <c r="B19" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="C19" s="15">
-[...4 lines deleted...]
-      <c r="A20" s="18">
+      <c r="C19" s="16">
+        <v>7238.42</v>
+      </c>
+      <c r="E19" s="13"/>
+    </row>
+    <row r="20" spans="1:5" s="9" customFormat="1" ht="31.2" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="19">
         <v>2260</v>
       </c>
-      <c r="B20" s="19" t="s">
+      <c r="B20" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="15">
-[...3 lines deleted...]
-    <row r="21" spans="1:3" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C20" s="16">
+        <v>9646.4599999999991</v>
+      </c>
+      <c r="E20" s="13"/>
+    </row>
+    <row r="21" spans="1:5" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10">
         <v>2300</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="12">
         <v>256809.41336672078</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="18">
+      <c r="E21" s="13"/>
+    </row>
+    <row r="22" spans="1:5" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="19">
         <v>2310</v>
       </c>
-      <c r="B22" s="19" t="s">
+      <c r="B22" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="C22" s="15">
-[...4 lines deleted...]
-      <c r="A23" s="18">
+      <c r="C22" s="16">
+        <v>74275.760000000009</v>
+      </c>
+      <c r="E22" s="13"/>
+    </row>
+    <row r="23" spans="1:5" s="9" customFormat="1" ht="31.2" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="19">
         <v>2320</v>
       </c>
-      <c r="B23" s="19" t="s">
+      <c r="B23" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="C23" s="15">
-[...4 lines deleted...]
-      <c r="A24" s="18">
+      <c r="C23" s="16">
+        <v>15279.64</v>
+      </c>
+      <c r="E23" s="13"/>
+    </row>
+    <row r="24" spans="1:5" s="9" customFormat="1" ht="31.2" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="19">
         <v>2340</v>
       </c>
-      <c r="B24" s="19" t="s">
+      <c r="B24" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="C24" s="15">
-[...4 lines deleted...]
-      <c r="A25" s="18">
+      <c r="C24" s="16">
+        <v>6274.7499999999991</v>
+      </c>
+      <c r="E24" s="13"/>
+    </row>
+    <row r="25" spans="1:5" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="19">
         <v>2350</v>
       </c>
-      <c r="B25" s="19" t="s">
+      <c r="B25" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="C25" s="15">
-[...4 lines deleted...]
-      <c r="A26" s="18">
+      <c r="C25" s="16">
+        <v>67723.839999999997</v>
+      </c>
+      <c r="E25" s="13"/>
+    </row>
+    <row r="26" spans="1:5" s="9" customFormat="1" ht="31.2" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="19">
         <v>2360</v>
       </c>
-      <c r="B26" s="19" t="s">
+      <c r="B26" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="15">
-[...4 lines deleted...]
-      <c r="A27" s="18">
+      <c r="C26" s="16">
+        <v>3185.66</v>
+      </c>
+      <c r="E26" s="13"/>
+    </row>
+    <row r="27" spans="1:5" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="19">
         <v>2370</v>
       </c>
-      <c r="B27" s="19" t="s">
+      <c r="B27" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="C27" s="15">
-[...4 lines deleted...]
-      <c r="A28" s="18" t="s">
+      <c r="C27" s="16">
+        <v>46057.670000000006</v>
+      </c>
+      <c r="E27" s="13"/>
+    </row>
+    <row r="28" spans="1:5" s="9" customFormat="1" ht="15.6" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="19" t="s">
+      <c r="B28" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="15">
-[...4 lines deleted...]
-      <c r="A29" s="16" t="s">
+      <c r="C28" s="16">
+        <v>16535.64</v>
+      </c>
+      <c r="E28" s="13"/>
+    </row>
+    <row r="29" spans="1:5" s="9" customFormat="1" ht="46.8" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B29" s="14" t="s">
+      <c r="B29" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="C29" s="15">
-[...3 lines deleted...]
-    <row r="30" spans="1:3" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="C29" s="16">
+        <v>203057.38</v>
+      </c>
+      <c r="E29" s="13"/>
+    </row>
+    <row r="30" spans="1:5" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A30" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="C30" s="15">
-[...4 lines deleted...]
-      <c r="A31" s="16" t="s">
+      <c r="C30" s="16">
+        <v>6653200.2429545457</v>
+      </c>
+      <c r="E30" s="13"/>
+    </row>
+    <row r="31" spans="1:5" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A31" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B31" s="20" t="s">
+      <c r="B31" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="C31" s="15">
-[...4 lines deleted...]
-      <c r="A32" s="16" t="s">
+      <c r="C31" s="16">
+        <v>5603412.8429545453</v>
+      </c>
+      <c r="E31" s="13"/>
+    </row>
+    <row r="32" spans="1:5" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A32" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B32" s="20" t="s">
+      <c r="B32" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="C32" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="C32" s="16">
+        <v>1049787.3999999999</v>
+      </c>
+      <c r="E32" s="13"/>
     </row>
     <row r="33" spans="1:8" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A33" s="16"/>
-[...1 lines deleted...]
-      <c r="C33" s="21"/>
+      <c r="A33" s="17"/>
+      <c r="B33" s="21"/>
+      <c r="C33" s="22"/>
     </row>
     <row r="34" spans="1:8" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A34" s="16" t="s">
+      <c r="A34" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="C34" s="22">
-        <v>1100</v>
+      <c r="C34" s="23">
+        <v>1088</v>
       </c>
     </row>
     <row r="35" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.4">
-      <c r="A35" s="16" t="s">
+      <c r="A35" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="B35" s="14" t="s">
+      <c r="B35" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="C35" s="23">
-        <v>533</v>
+      <c r="C35" s="24">
+        <v>575</v>
       </c>
     </row>
     <row r="36" spans="1:8" s="9" customFormat="1" ht="32.4" x14ac:dyDescent="0.4">
-      <c r="A36" s="16" t="s">
+      <c r="A36" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="B36" s="14" t="s">
+      <c r="B36" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="C36" s="23">
-        <v>567</v>
+      <c r="C36" s="24">
+        <v>513</v>
       </c>
     </row>
     <row r="37" spans="1:8" s="9" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A37" s="16"/>
-[...2 lines deleted...]
-      <c r="D37" s="25" t="s">
+      <c r="A37" s="17"/>
+      <c r="B37" s="21"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="E37" s="26" t="s">
+      <c r="E37" s="27" t="s">
         <v>44</v>
       </c>
+      <c r="F37" s="27" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="38" spans="1:8" s="9" customFormat="1" ht="48" x14ac:dyDescent="0.4">
-      <c r="A38" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="28" t="s">
+      <c r="A38" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="C38" s="29">
+      <c r="B38" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38" s="30">
         <f>C30/12/C34</f>
+        <v>509.58947939296462</v>
+      </c>
+      <c r="D38" s="13">
         <v>469.17754008830184</v>
-      </c>
-[...1 lines deleted...]
-        <v>409.71283165078017</v>
       </c>
       <c r="E38" s="31">
         <f>C38-D38</f>
-        <v>59.464708437521665</v>
+        <v>40.411939304662781</v>
+      </c>
+      <c r="F38" s="32">
+        <f>C38/D38-1</f>
+        <v>8.6133575995681833E-2</v>
       </c>
       <c r="H38" s="32"/>
     </row>
     <row r="39" spans="1:8" s="9" customFormat="1" ht="32.4" x14ac:dyDescent="0.4">
-      <c r="A39" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B39" s="28" t="s">
+      <c r="A39" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="C39" s="29">
+      <c r="B39" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="C39" s="30">
         <f>(C30*C36/C34-C32)/12/C36</f>
+        <v>339.05871266132073</v>
+      </c>
+      <c r="D39" s="13">
         <v>307.60853215179395</v>
-      </c>
-[...1 lines deleted...]
-        <v>298.63751897629669</v>
       </c>
       <c r="E39" s="31">
         <f>C39-D39</f>
-        <v>8.9710131754972622</v>
+        <v>31.450180509526774</v>
+      </c>
+      <c r="F39" s="32">
+        <f>C39/D39-1</f>
+        <v>0.10224092384409933</v>
       </c>
       <c r="H39" s="32"/>
     </row>
     <row r="40" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A40" s="33"/>
       <c r="B40" s="34"/>
       <c r="C40" s="35"/>
     </row>
     <row r="41" spans="1:8" ht="41.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41" s="41"/>
       <c r="C41" s="41"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A42" s="36"/>
       <c r="B42" s="36"/>
     </row>
     <row r="43" spans="1:8" s="9" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A43" s="9" t="s">
+      <c r="B43" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="B43" s="37"/>
-[...6 lines deleted...]
-        <v>53</v>
+      <c r="C43" s="39" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="54" x14ac:dyDescent="0.35">
+      <c r="B44" s="6" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A41:C41"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Named Ranges</vt:lpstr>
+        <vt:lpstr>Diapazoni ar nosaukumiem</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Lidzfin_Priv_PII_2025!Print_Area</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Lidzfin_Priv_PII_2026</vt:lpstr>
+      <vt:lpstr>Lidzfin_Priv_PII_2026!Drukas_apgabals</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Baiba Kanča</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>