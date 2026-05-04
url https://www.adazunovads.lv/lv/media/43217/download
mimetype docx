--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -7,440 +7,442 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="156743C0" w14:textId="77777777" w:rsidR="004D516C" w:rsidRDefault="00063E8A" w:rsidP="00564CA6">
+    <w:p w14:paraId="1B5E3A36" w14:textId="77777777" w:rsidR="004D516C" w:rsidRDefault="000450DA" w:rsidP="00564CA6">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FAAA571" wp14:editId="2099A18A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3186F41B" wp14:editId="214F88AD">
             <wp:extent cx="5727700" cy="1168400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1870593954" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1870593954" name="Picture 1870593954"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="1168400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359EC849" w14:textId="77777777" w:rsidR="00564CA6" w:rsidRPr="00564CA6" w:rsidRDefault="00063E8A" w:rsidP="00195A73">
+    <w:p w14:paraId="08EBFB4B" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00564CA6" w:rsidRDefault="000450DA" w:rsidP="00F45617">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4535"/>
           <w:tab w:val="left" w:pos="7116"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00564CA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>LĒMUMS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27766074" w14:textId="77777777" w:rsidR="00564CA6" w:rsidRPr="00564CA6" w:rsidRDefault="00063E8A" w:rsidP="00564CA6">
+    <w:p w14:paraId="60141F45" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00564CA6" w:rsidRDefault="000450DA" w:rsidP="00F45617">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00564CA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Ādažos, Ādažu novadā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035F0402" w14:textId="77777777" w:rsidR="00564CA6" w:rsidRPr="00564CA6" w:rsidRDefault="00063E8A" w:rsidP="00564CA6">
+    <w:p w14:paraId="7F008EA7" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00564CA6" w:rsidRDefault="000450DA" w:rsidP="00F45617">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00564CA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00564CA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00564CA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00564CA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F29673D" w14:textId="77777777" w:rsidR="00564CA6" w:rsidRPr="00564CA6" w:rsidRDefault="00063E8A" w:rsidP="00564CA6">
-[...21 lines deleted...]
-        <w:t>. janvārī</w:t>
+    <w:p w14:paraId="536D8EC8" w14:textId="77777777" w:rsidR="00564CA6" w:rsidRPr="00564CA6" w:rsidRDefault="000450DA" w:rsidP="00F45617">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00651F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026. gada </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00797CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">janvārī </w:t>
       </w:r>
       <w:r w:rsidRPr="00564CA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00564CA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00564CA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00564CA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00782897">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00564CA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00564CA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Nr.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00063E8A">
+      <w:r w:rsidRPr="000450DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
-        <w:t>22</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> 34</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0B8113" w14:textId="77777777" w:rsidR="000450DA" w:rsidRDefault="000450DA" w:rsidP="00F45617">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D637764" w14:textId="77777777" w:rsidR="00F45617" w:rsidRDefault="000450DA" w:rsidP="00F45617">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00564CA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00564CA6">
+        <w:t xml:space="preserve">Par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Par </w:t>
+        <w:t xml:space="preserve">pašvaldības </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">līdzfinansējumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00797CCA" w:rsidRPr="00505757">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00797CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00797CCA" w:rsidRPr="00505757">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. gadā </w:t>
       </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">pašvaldības </w:t>
+        <w:t>privāt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">līdzfinansējumu </w:t>
+        <w:t>aj</w:t>
       </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>privāt</w:t>
+        <w:t>ām pirmsskolas izglītības iestādēm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>aj</w:t>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>bērnu uzraudzības pakalpojuma sniedzējiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>ām pirmsskolas izglītības iestādēm</w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="6111CD68" w14:textId="77777777" w:rsidR="00564CA6" w:rsidRPr="00564CA6" w:rsidRDefault="00564CA6" w:rsidP="00564CA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE807BA" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00564CA6" w:rsidRDefault="00F45617" w:rsidP="00F45617">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0301F836" w14:textId="77777777" w:rsidR="00B320E5" w:rsidRPr="00505757" w:rsidRDefault="00063E8A" w:rsidP="00B320E5">
+    <w:p w14:paraId="6F7D4096" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00505757" w:rsidRDefault="000450DA" w:rsidP="00F45617">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Izglītības likuma 17. panta otrā prim daļa nosaka, ka pašvaldība sedz izmaksas privātajām pirmsskolas izglītības iestādēm (PPII) Ministru kabineta noteiktajā kārtībā, ja bērnam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, kurš </w:t>
       </w:r>
       <w:r w:rsidRPr="00175DD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>sasniedzis pusotra gada vecumu</w:t>
       </w:r>
-      <w:r w:rsidR="00055CC4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00175DD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un kura dzīvesvieta deklarēta pašvaldības administratīvajā teritorijā</w:t>
       </w:r>
-      <w:r w:rsidR="00055CC4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00175DD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tiek </w:t>
       </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
@@ -450,261 +452,249 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>āta</w:t>
       </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> viet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pašvaldības izglītības iestādes īstenotā pirmsskolas izglītības programmā</w:t>
       </w:r>
-      <w:r w:rsidR="00055CC4">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> un bērns</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, un bērns</w:t>
       </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> apgūst pirmsskolas izglītības programmu PPII.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9BD288" w14:textId="77777777" w:rsidR="00B320E5" w:rsidRPr="00505757" w:rsidRDefault="00063E8A" w:rsidP="00B320E5">
+    <w:p w14:paraId="3323A86A" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00505757" w:rsidRDefault="000450DA" w:rsidP="00F45617">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ministru kabineta 2015. gada 8. decembra noteikumu Nr. 709 „Noteikumi par izmaksu noteikšanas metodiku un kārtību, kādā pašvaldība</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atbilstoši tās noteiktajām vidējām izmaksām sedz pirmsskolas izglītības programmas izmaksas privāt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>aj</w:t>
       </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ai izglītības iestādei” (turpmāk – Noteikumi) 5. punkts nosaka, ka pašvaldības atbalst</w:t>
       </w:r>
-      <w:r w:rsidR="00055CC4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> par vienu bērnu no</w:t>
       </w:r>
-      <w:r w:rsidR="00055CC4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saka</w:t>
       </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> tādā apmērā, kas atbilst bērna deklarētās dzīvesvietas pašvaldībā noteiktajām nepieciešamajām vidējām izmaksām vienam izglītojamajam pirmsskolas izglītības programmas īstenošanai pašvaldības </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>izglītības iestādēs</w:t>
       </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE89DF9" w14:textId="77777777" w:rsidR="00B320E5" w:rsidRDefault="00063E8A" w:rsidP="00B320E5">
+    <w:p w14:paraId="7A00AFF7" w14:textId="77777777" w:rsidR="00F45617" w:rsidRDefault="000450DA" w:rsidP="00F45617">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505757">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ādažu novada pašvaldības vidējās izmaksas par bērniem</w:t>
       </w:r>
-      <w:r w:rsidR="00555674">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00555674" w:rsidRPr="00B0602B">
+      <w:r w:rsidRPr="00B0602B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">no pusotra līdz četru gadu </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vecum</w:t>
       </w:r>
-      <w:r w:rsidR="00555674">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">am </w:t>
       </w:r>
+      <w:r w:rsidR="00797CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nosakāms</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">ir </w:t>
-[...11 lines deleted...]
-        <w:t>69</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>510</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> mēnesī, un par bērniem, kuri saņem obligāto sagatavošanu pamatizglītības ieguvei – </w:t>
       </w:r>
-      <w:r w:rsidR="00DD33F4" w:rsidRPr="00DD33F4">
+      <w:r w:rsidRPr="00DE3CF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00572187">
-[...3 lines deleted...]
-        <w:t>08</w:t>
+      <w:r w:rsidR="00DE3CF0" w:rsidRPr="00DE3CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>39</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0602B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> mēnesī. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40013FE2" w14:textId="77777777" w:rsidR="006A4518" w:rsidRDefault="00063E8A" w:rsidP="006A4518">
+    <w:p w14:paraId="076B7F2F" w14:textId="77777777" w:rsidR="00F45617" w:rsidRDefault="000450DA" w:rsidP="00F45617">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5DF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ašvaldības </w:t>
       </w:r>
       <w:r w:rsidRPr="00E95E59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
@@ -759,427 +749,506 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00E95E59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Par pirmsskolas izglītības izmaksām privāto izglītības iestāžu un bērnu uzraudzības pakalpojumu sniedzējiem” 4. punkt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s nosaka, ka pašvaldības l</w:t>
       </w:r>
       <w:r w:rsidRPr="00C53C29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>īdzfinansējuma apmēru bērnu uzraudzības pakalpojuma sniedzējiem par vienu bērnu nosaka ar pašvaldības domes lēmumu atbilstoši budžeta iespējām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFCA68F" w14:textId="77777777" w:rsidR="00B320E5" w:rsidRPr="00B0602B" w:rsidRDefault="00063E8A" w:rsidP="00B320E5">
+    <w:p w14:paraId="41FAE9A4" w14:textId="77777777" w:rsidR="00797CCA" w:rsidRDefault="000450DA" w:rsidP="00F45617">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B0602B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>5</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ašvaldība</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0602B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-        <w:t>. gadā plānota</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD33F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>līdzfinansējum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a apmērs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD33F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bērnu uzraudzības pakalpojumu sniedzējiem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nosakāms </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>150</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD33F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD33F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD33F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mēnesī par vienu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bērnu</w:t>
+      </w:r>
+      <w:r w:rsidR="00584719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E221ED" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00B0602B" w:rsidRDefault="000450DA" w:rsidP="00F45617">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0602B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kopējā </w:t>
+      </w:r>
+      <w:r w:rsidR="00797CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">abu līdzfinansējuma izdevumu pozīciju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0602B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ietekme uz pašvaldības budžetu 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0602B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. gadā </w:t>
+      </w:r>
+      <w:r w:rsidR="00797CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>būs</w:t>
       </w:r>
       <w:r w:rsidRPr="00043E9A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00912AD6">
+      <w:r w:rsidRPr="00DE3CF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>2</w:t>
-[...18 lines deleted...]
-          <w:bCs/>
+        <w:t>2 381 500</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00912AD6">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00B0602B">
+      <w:r w:rsidRPr="00DE3CF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0602B">
+      <w:r w:rsidRPr="00DE3CF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198E6D2E" w14:textId="77777777" w:rsidR="00B320E5" w:rsidRPr="00B0602B" w:rsidRDefault="00063E8A" w:rsidP="00B320E5">
+    <w:p w14:paraId="6B3C69C5" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00B0602B" w:rsidRDefault="000450DA" w:rsidP="00F45617">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0602B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Pamatojoties uz Pašvaldību likuma 10. panta pirmās daļas 21. apakšpunktu, Izglītības likuma 17. panta otro prim daļu, Noteikumu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">4., </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0602B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>5. un 7</w:t>
       </w:r>
-      <w:r w:rsidR="00055CC4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0602B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>¹</w:t>
       </w:r>
-      <w:r w:rsidR="00055CC4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0602B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">punktu, pašvaldības 2023. gada 28. septembra saistošo noteikumu Nr. 27/2023 “Par pirmsskolas izglītības izmaksām privāto izglītības iestāžu un bērnu uzraudzības pakalpojumu sniedzējiem” </w:t>
       </w:r>
-      <w:r w:rsidR="006A4518">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0602B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. punktu, kā arī</w:t>
       </w:r>
-      <w:r w:rsidR="00055CC4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0602B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">domes Finanšu komitejas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>22</w:t>
+        <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0602B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.01.202</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00797CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0602B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. atzinumu, Ādažu novada pašvaldības dome</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07FF3E27" w14:textId="77777777" w:rsidR="00B320E5" w:rsidRPr="00B0602B" w:rsidRDefault="00063E8A" w:rsidP="00B320E5">
+    <w:p w14:paraId="07B2A142" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00B0602B" w:rsidRDefault="000450DA" w:rsidP="00F45617">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0602B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>NOLEMJ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660019BC" w14:textId="77777777" w:rsidR="00B320E5" w:rsidRPr="00B0602B" w:rsidRDefault="00063E8A" w:rsidP="00B320E5">
+    <w:p w14:paraId="6AE109A9" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00B0602B" w:rsidRDefault="000450DA" w:rsidP="00F45617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0602B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Apstiprināt līdzfinansējuma apmēru vienam izglītojamajam mēnesī 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0602B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. gadā, ko Ādažu novada pašvaldība apmaksā pirmsskolas izglītības programmas apguvei privātajās pirmsskolas izglītības iestādēs (tām</w:t>
       </w:r>
-      <w:r w:rsidR="00055CC4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0602B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> pielikumā):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE82AA6" w14:textId="77777777" w:rsidR="00B320E5" w:rsidRPr="00DD33F4" w:rsidRDefault="00063E8A" w:rsidP="00B320E5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="563C8A6F" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00DD33F4" w:rsidRDefault="000450DA" w:rsidP="00F45617">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:hanging="573"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0602B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">bērniem no pusotra līdz četru gadu vecumam </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD33F4">
-[...11 lines deleted...]
-        <w:t>69</w:t>
+      <w:r w:rsidR="002E7891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>510</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B8E49D" w14:textId="77777777" w:rsidR="00B320E5" w:rsidRPr="00DD33F4" w:rsidRDefault="00063E8A" w:rsidP="00B320E5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6B97AFD8" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00DD33F4" w:rsidRDefault="000450DA" w:rsidP="00F45617">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:hanging="573"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">bērniem, kuri saņem obligāto sagatavošanu pamatizglītības ieguvei </w:t>
       </w:r>
-      <w:r w:rsidR="00DD33F4" w:rsidRPr="00DD33F4">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="002E7891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 339 </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2751BA" w14:textId="77777777" w:rsidR="00B320E5" w:rsidRPr="00DD33F4" w:rsidRDefault="00063E8A" w:rsidP="00B320E5">
+    <w:p w14:paraId="3541E469" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00DD33F4" w:rsidRDefault="000450DA" w:rsidP="00F45617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Apstiprināt </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0602B">
         <w:rPr>
@@ -1199,868 +1268,879 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>līdzfinansējum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">a apmēru </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>bērnu uzraudzības pakalpojumu sniedzējiem 2025. gadā</w:t>
+        <w:t>bērnu uzraudzības pakalpojumu sniedzējiem 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD33F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. gadā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="002E7891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>150</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">150 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> mēnesī par vienu</w:t>
       </w:r>
-      <w:r w:rsidR="00063E05">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> bērnu</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD33F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3876F542" w14:textId="77777777" w:rsidR="00B320E5" w:rsidRPr="00AA5DF6" w:rsidRDefault="00063E8A" w:rsidP="00B320E5">
+    <w:p w14:paraId="3BE45C33" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00AA5DF6" w:rsidRDefault="000450DA" w:rsidP="00F45617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004777AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lēmuma 1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">un 2. </w:t>
       </w:r>
       <w:r w:rsidRPr="004777AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>punkta noteikum</w:t>
       </w:r>
-      <w:r w:rsidR="00063E05">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5DF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> piemēro ar 202</w:t>
-[...6 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve"> piemēro</w:t>
+      </w:r>
+      <w:r w:rsidR="00797CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5DF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>. gada 1. janvāri.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="46ABB0A7" w14:textId="77777777" w:rsidR="00B320E5" w:rsidRDefault="00063E8A" w:rsidP="00B320E5">
+        <w:t xml:space="preserve"> ar 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5DF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. gada </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5DF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. janvāri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B1D204" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="008F4425" w:rsidRDefault="000450DA" w:rsidP="00F45617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E95E59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmuma izpildei nepieciešamo finansējumu nodrošināt no </w:t>
       </w:r>
       <w:r w:rsidRPr="000076D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrālās pārvaldes </w:t>
       </w:r>
       <w:r w:rsidRPr="00E95E59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Izglītības un jaunatnes nodaļas</w:t>
       </w:r>
       <w:r w:rsidRPr="00E95E59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E95E59">
-[...21 lines deleted...]
-    <w:p w14:paraId="43A4E20A" w14:textId="77777777" w:rsidR="00B320E5" w:rsidRPr="00CF6593" w:rsidRDefault="00063E8A" w:rsidP="00B320E5">
+      <w:r w:rsidRPr="008F4425">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2026. gada budžeta tāmes līdzekļiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD2B3DA" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00CF6593" w:rsidRDefault="000450DA" w:rsidP="00F45617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000076D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrālās pārvaldes </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF6593">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Administratīvajai nodaļai nosūtīt šo lēmumu </w:t>
       </w:r>
-      <w:r w:rsidR="0061427E" w:rsidRPr="0061427E">
+      <w:r w:rsidRPr="0061427E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Viedās administrācijas un reģionālās attīstības ministrij</w:t>
       </w:r>
-      <w:r w:rsidR="0061427E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="0061427E" w:rsidRPr="0061427E">
+      <w:r w:rsidRPr="0061427E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="008D0DFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> trīs darba dienu laikā pēc tā parakstīšanas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27807EA3" w14:textId="77777777" w:rsidR="00B320E5" w:rsidRPr="00505757" w:rsidRDefault="00063E8A" w:rsidP="00B320E5">
+    <w:p w14:paraId="404A8837" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00505757" w:rsidRDefault="000450DA" w:rsidP="00F45617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000076D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrālās pārvaldes </w:t>
       </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabiedrisko attiecību nodaļai publicēt informāciju par līdzfinansējuma apmēru </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5DF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pašvaldības oficiālajā tīmekļvietnē</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00F417AD">
+        <w:r w:rsidR="00F45617" w:rsidRPr="00F417AD">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>www.adazunovads.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tr</w:t>
       </w:r>
-      <w:r w:rsidR="00063E05">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>īs</w:t>
       </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba dienu laikā pēc šī lēmuma parakstīšanas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0787075D" w14:textId="77777777" w:rsidR="00B320E5" w:rsidRPr="00505757" w:rsidRDefault="00063E8A" w:rsidP="00063E8A">
+    <w:p w14:paraId="06586D8A" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00505757" w:rsidRDefault="000450DA" w:rsidP="00F45617">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Izglītības un jaunatnes nodaļa</w:t>
       </w:r>
-      <w:r w:rsidR="00063E05">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s vadītājai organizēt</w:t>
       </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> lēmuma izpil</w:t>
       </w:r>
-      <w:r w:rsidR="00063E05">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidR="00063E05" w:rsidRPr="00063E05">
+      <w:r w:rsidRPr="00063E05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00063E05" w:rsidRPr="00505757">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00505757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="62322D96" w14:textId="77777777" w:rsidR="00564CA6" w:rsidRPr="00564CA6" w:rsidRDefault="00564CA6" w:rsidP="00063E8A">
+        <w:t>kontrolēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096F0C85" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00564CA6" w:rsidRDefault="00F45617" w:rsidP="00F45617">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A0BB32D" w14:textId="77777777" w:rsidR="00564CA6" w:rsidRDefault="00564CA6" w:rsidP="00063E8A">
+    <w:p w14:paraId="04400570" w14:textId="77777777" w:rsidR="00F45617" w:rsidRDefault="00F45617" w:rsidP="00F45617">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DE59D76" w14:textId="77777777" w:rsidR="00BB16A4" w:rsidRPr="00564CA6" w:rsidRDefault="00BB16A4" w:rsidP="00063E8A">
+    <w:p w14:paraId="271D593B" w14:textId="77777777" w:rsidR="00F45617" w:rsidRPr="00564CA6" w:rsidRDefault="00F45617" w:rsidP="00F45617">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CD6A916" w14:textId="77777777" w:rsidR="00564CA6" w:rsidRDefault="00063E8A" w:rsidP="00063E8A">
+    <w:p w14:paraId="2BF4E11C" w14:textId="77777777" w:rsidR="00A538E3" w:rsidRPr="0008449C" w:rsidRDefault="00A538E3" w:rsidP="00A538E3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00564CA6">
+      <w:r w:rsidRPr="0008449C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>Pašvaldības domes priekšsēdētāj</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA29A3">
+        <w:t>Pašvaldības domes priekšsēdētāja vietnieks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008449C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00564CA6">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0008449C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00564CA6">
+      <w:r w:rsidRPr="0008449C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00564CA6">
+      <w:r w:rsidRPr="0008449C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00564CA6">
+      <w:r w:rsidRPr="0008449C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00564CA6">
+        <w:t>G. Miglāns</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6CBD3F" w14:textId="77777777" w:rsidR="00A538E3" w:rsidRPr="0008449C" w:rsidRDefault="00A538E3" w:rsidP="00A538E3">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00564CA6">
+      </w:pPr>
+      <w:r w:rsidRPr="0008449C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA29A3">
+        <w:t>attīstības jautājumos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A4FE11" w14:textId="77777777" w:rsidR="00A538E3" w:rsidRPr="0008449C" w:rsidRDefault="00A538E3" w:rsidP="00A538E3">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>K. Miķelsone</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="08BE82C0" w14:textId="77777777" w:rsidR="00564CA6" w:rsidRPr="00B47C10" w:rsidRDefault="00063E8A" w:rsidP="00063E8A">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EB3A679" w14:textId="77777777" w:rsidR="00A538E3" w:rsidRPr="0008449C" w:rsidRDefault="00A538E3" w:rsidP="00A538E3">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008449C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ŠIS DOKUMENTS IR ELEKTRONISKI PARAKSTĪTS AR DROŠU ELEKTRONISKO PARAKSTU UN SATUR LAIKA ZĪMOGU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0630B2" w14:textId="77777777" w:rsidR="00564CA6" w:rsidRPr="00B47C10" w:rsidRDefault="00564CA6" w:rsidP="00564CA6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147221">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00564CA6" w:rsidRPr="00B47C10" w:rsidSect="00BB16A4">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43FB7D50" w14:textId="77777777" w:rsidR="00865353" w:rsidRDefault="00063E8A">
+    <w:p w14:paraId="5416FFCE" w14:textId="77777777" w:rsidR="00652BA2" w:rsidRDefault="00652BA2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71E55085" w14:textId="77777777" w:rsidR="00865353" w:rsidRDefault="00063E8A">
+    <w:p w14:paraId="3AA3B6C2" w14:textId="77777777" w:rsidR="00652BA2" w:rsidRDefault="00652BA2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="369997603"/>
+      <w:id w:val="1992970498"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47F85A41" w14:textId="77777777" w:rsidR="005C7FA1" w:rsidRPr="005C7FA1" w:rsidRDefault="00063E8A">
+      <w:p w14:paraId="298E2386" w14:textId="77777777" w:rsidR="005C7FA1" w:rsidRPr="005C7FA1" w:rsidRDefault="000450DA">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Kjene"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="005C7FA1">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="005C7FA1">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="005C7FA1">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="005C7FA1">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="005C7FA1">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1DAB487B" w14:textId="77777777" w:rsidR="005C7FA1" w:rsidRDefault="005C7FA1">
+  <w:p w14:paraId="4CF590D7" w14:textId="77777777" w:rsidR="005C7FA1" w:rsidRDefault="005C7FA1">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="360E029B" w14:textId="77777777" w:rsidR="005C7FA1" w:rsidRPr="005C7FA1" w:rsidRDefault="005C7FA1">
+  <w:p w14:paraId="1030C171" w14:textId="77777777" w:rsidR="005C7FA1" w:rsidRPr="005C7FA1" w:rsidRDefault="005C7FA1">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5286BF9C" w14:textId="77777777" w:rsidR="005C7FA1" w:rsidRDefault="005C7FA1">
+  <w:p w14:paraId="3979BAF5" w14:textId="77777777" w:rsidR="005C7FA1" w:rsidRDefault="005C7FA1">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="127C666D" w14:textId="77777777" w:rsidR="00865353" w:rsidRDefault="00063E8A">
+    <w:p w14:paraId="31D547EA" w14:textId="77777777" w:rsidR="00652BA2" w:rsidRDefault="00652BA2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BEE62EA" w14:textId="77777777" w:rsidR="00865353" w:rsidRDefault="00063E8A">
+    <w:p w14:paraId="263FA25F" w14:textId="77777777" w:rsidR="00652BA2" w:rsidRDefault="00652BA2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E53F66E" w14:textId="77777777" w:rsidR="004D516C" w:rsidRDefault="004D516C" w:rsidP="004D516C">
+  <w:p w14:paraId="178FA18E" w14:textId="77777777" w:rsidR="004D516C" w:rsidRDefault="004D516C" w:rsidP="004D516C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
       <w:ind w:left="-1440"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E847C60" w14:textId="77777777" w:rsidR="004D516C" w:rsidRDefault="004D516C" w:rsidP="0053073B">
+  <w:p w14:paraId="5137897A" w14:textId="77777777" w:rsidR="004D516C" w:rsidRDefault="004D516C" w:rsidP="0053073B">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:ind w:right="-1"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="107752F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63841CA0"/>
-    <w:lvl w:ilvl="0" w:tplc="8126F278">
+    <w:lvl w:ilvl="0" w:tplc="901E4EF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6E122228" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="09D0C40E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B120C482" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="D964827E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="375420D2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C20A8314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82E2AF6E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FC2CB98C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="ABB6FE54" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A72AA5E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6B484A04" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="AFACDFD0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12A21688" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F1D626A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A2841FD2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="9A924C6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="663378AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2061" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -2112,189 +2192,192 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4941" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5445" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6021" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1424037479">
+  <w:num w:numId="1" w16cid:durableId="1080567416">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1524054567">
+  <w:num w:numId="2" w16cid:durableId="1964530278">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D516C"/>
     <w:rsid w:val="000076D5"/>
     <w:rsid w:val="00030457"/>
     <w:rsid w:val="00043E9A"/>
-    <w:rsid w:val="00055CC4"/>
+    <w:rsid w:val="000450DA"/>
     <w:rsid w:val="00063E05"/>
-    <w:rsid w:val="00063E8A"/>
     <w:rsid w:val="00070E3F"/>
+    <w:rsid w:val="000876CB"/>
     <w:rsid w:val="00147221"/>
     <w:rsid w:val="00175DD0"/>
     <w:rsid w:val="00195A73"/>
-    <w:rsid w:val="001A0637"/>
     <w:rsid w:val="001A297B"/>
+    <w:rsid w:val="00232B7F"/>
     <w:rsid w:val="0025391B"/>
     <w:rsid w:val="00297558"/>
     <w:rsid w:val="002D53F6"/>
+    <w:rsid w:val="002E7891"/>
+    <w:rsid w:val="002F4C0C"/>
     <w:rsid w:val="00351D48"/>
     <w:rsid w:val="003C401E"/>
     <w:rsid w:val="004777AB"/>
-    <w:rsid w:val="004976D6"/>
     <w:rsid w:val="004D516C"/>
     <w:rsid w:val="00505757"/>
     <w:rsid w:val="00521C00"/>
     <w:rsid w:val="0053073B"/>
     <w:rsid w:val="00543508"/>
-    <w:rsid w:val="00555674"/>
     <w:rsid w:val="00564CA6"/>
-    <w:rsid w:val="00572187"/>
+    <w:rsid w:val="00584719"/>
     <w:rsid w:val="005C7FA1"/>
     <w:rsid w:val="0061427E"/>
     <w:rsid w:val="00617AAC"/>
+    <w:rsid w:val="00651F43"/>
+    <w:rsid w:val="00652BA2"/>
     <w:rsid w:val="00693F05"/>
-    <w:rsid w:val="006A4518"/>
-    <w:rsid w:val="006A7EA6"/>
     <w:rsid w:val="006D3451"/>
     <w:rsid w:val="006D513B"/>
     <w:rsid w:val="0074092B"/>
-    <w:rsid w:val="00760DDF"/>
-    <w:rsid w:val="00782897"/>
+    <w:rsid w:val="007863A3"/>
     <w:rsid w:val="0079484F"/>
+    <w:rsid w:val="00797CCA"/>
     <w:rsid w:val="007B4DDB"/>
-    <w:rsid w:val="007D37DF"/>
     <w:rsid w:val="008257F8"/>
-    <w:rsid w:val="00865353"/>
-    <w:rsid w:val="008B11EE"/>
     <w:rsid w:val="008D0DFE"/>
     <w:rsid w:val="008E3846"/>
-    <w:rsid w:val="00912AD6"/>
+    <w:rsid w:val="008F4425"/>
     <w:rsid w:val="009139A1"/>
     <w:rsid w:val="00931891"/>
-    <w:rsid w:val="00950A5D"/>
     <w:rsid w:val="00996740"/>
     <w:rsid w:val="009A3989"/>
     <w:rsid w:val="009B7F8F"/>
     <w:rsid w:val="00A254B5"/>
     <w:rsid w:val="00A52B04"/>
-    <w:rsid w:val="00A628C8"/>
+    <w:rsid w:val="00A538E3"/>
+    <w:rsid w:val="00A61886"/>
     <w:rsid w:val="00AA5DF6"/>
-    <w:rsid w:val="00AE6109"/>
+    <w:rsid w:val="00AB69D1"/>
     <w:rsid w:val="00B0602B"/>
-    <w:rsid w:val="00B320E5"/>
     <w:rsid w:val="00B36CD4"/>
     <w:rsid w:val="00B4014F"/>
     <w:rsid w:val="00B47C10"/>
+    <w:rsid w:val="00B54C9C"/>
     <w:rsid w:val="00BB16A4"/>
     <w:rsid w:val="00BE75D1"/>
     <w:rsid w:val="00C53C29"/>
+    <w:rsid w:val="00C759A2"/>
     <w:rsid w:val="00C82360"/>
     <w:rsid w:val="00C9477C"/>
     <w:rsid w:val="00CC1B2F"/>
     <w:rsid w:val="00CF16C2"/>
     <w:rsid w:val="00CF6593"/>
-    <w:rsid w:val="00D601EE"/>
     <w:rsid w:val="00D86969"/>
+    <w:rsid w:val="00D9165B"/>
     <w:rsid w:val="00DD33F4"/>
+    <w:rsid w:val="00DE3CF0"/>
+    <w:rsid w:val="00E3264D"/>
     <w:rsid w:val="00E52DA2"/>
     <w:rsid w:val="00E75D8D"/>
     <w:rsid w:val="00E95E59"/>
     <w:rsid w:val="00EF06E1"/>
-    <w:rsid w:val="00F20231"/>
     <w:rsid w:val="00F417AD"/>
+    <w:rsid w:val="00F45617"/>
     <w:rsid w:val="00FA29A3"/>
+    <w:rsid w:val="00FA7755"/>
+    <w:rsid w:val="00FD038D"/>
+    <w:rsid w:val="00FF5E19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1F30B023"/>
+  <w14:docId w14:val="50D5AB67"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6057E337-A5A7-5B4D-8C4C-869EACF14F59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2647,148 +2730,141 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D516C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D516C"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D516C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D516C"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00B320E5"/>
+    <w:rsid w:val="00F45617"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B320E5"/>
+    <w:rsid w:val="00F45617"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="006A4518"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adazunovads.lv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -3057,75 +3133,68 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2313</Words>
-  <Characters>1319</Characters>
+  <Words>2421</Words>
+  <Characters>1380</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>11</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3625</CharactersWithSpaces>
+  <CharactersWithSpaces>3794</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>