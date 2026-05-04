--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Dell_kopija_03112020\Saulespuke\Tames_2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ivanda Jakovele\Nextcloud\Kopmape\Ivanda\TĀMES 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{993E03DE-7529-4298-AB56-2E6582D61477}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{AD4CD971-3B1E-4C6E-9DD6-4DB60D112D91}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{948D0BC5-01CC-487D-91A4-27D8BB05C4B6}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{948D0BC5-01CC-487D-91A4-27D8BB05C4B6}"/>
   </bookViews>
   <sheets>
     <sheet name="Lapa1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="181029"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
     <t>Kods</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t>Pakalpojumu samaksa</t>
   </si>
   <si>
     <t>Pasta,telefona un citi sakaru pakalpojumi</t>
   </si>
   <si>
     <t>Izdevumi par komunālajiem pakalpojumiem</t>
   </si>
@@ -313,57 +313,57 @@
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> info@spuke.lv</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">                                               (paraksts)</t>
   </si>
   <si>
     <t>Dibinātāja parakst tiesīgā persona: Valdes locekle___________________________ Līga Šime</t>
   </si>
   <si>
-    <t>Izglītojamo skaits no pusotra līdz četru gadu vecumam uz 2023.gada 1.septembri</t>
-[...5 lines deleted...]
-    <t>TĀME 2024.GADS</t>
+    <t>TĀME 2025.GADS</t>
+  </si>
+  <si>
+    <t>Izglītojamo skaits no pusotra līdz četru gadu vecumam uz 2025.gada 1.septembri</t>
+  </si>
+  <si>
+    <t>Izglītojamo skaits obligātās sagatavošanas (5-6 gadu)  vecumā 2025.gada 1.septembri</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
@@ -866,51 +866,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B1768E0-A1C4-43B7-B658-A3765C9DD47B}">
   <dimension ref="A1:C44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10:B11"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.140625" customWidth="1"/>
     <col min="2" max="2" width="73" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C1" s="3"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
@@ -933,339 +933,339 @@
       </c>
       <c r="C5" s="3"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
       <c r="B6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="3"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
       <c r="B7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="3"/>
     </row>
     <row r="8" spans="1:3" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1"/>
       <c r="B8" s="5"/>
       <c r="C8" s="3"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="1"/>
       <c r="B9" s="6" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C9" s="3"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="31"/>
       <c r="B11" s="31"/>
       <c r="C11" s="32"/>
     </row>
     <row r="12" spans="1:3" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A12" s="7">
         <v>1100</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="27">
-        <v>235190.47999999998</v>
+        <v>254682.34</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A13" s="7">
         <v>1200</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="27">
-        <v>55481.440000000002</v>
+        <v>60079.56</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A14" s="7">
         <v>2100</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="8"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="7">
         <v>2200</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="28">
-        <v>107313.49400000001</v>
+        <v>139294.79399999999</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="10">
         <v>2210</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="11">
-        <v>2957.95</v>
+        <v>2977.95</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="10">
         <v>2220</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C17" s="11">
-        <v>19074.173999999999</v>
+        <v>20343.169999999998</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A18" s="10">
         <v>2230</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="11">
-        <v>39404.44</v>
+        <v>55242.44</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A19" s="10">
         <v>2240</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="11">
-        <v>2148.9</v>
+        <v>4148.92</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="10">
         <v>2250</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="11">
-        <v>6278.03</v>
+        <v>4278.03</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="10">
         <v>2260</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="11">
-        <v>37450</v>
+        <v>52304.28</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="10">
         <v>2270</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A23" s="7">
         <v>2300</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="9">
-        <v>35838.81</v>
+        <v>42907.81</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="10">
         <v>2310</v>
       </c>
       <c r="B24" s="22" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="11">
-        <v>28828.939999999995</v>
+        <v>35817.94</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="10">
         <v>2320</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="11"/>
     </row>
     <row r="26" spans="1:3" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A26" s="10">
         <v>2340</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="11"/>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="10">
         <v>2350</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="11"/>
     </row>
     <row r="28" spans="1:3" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A28" s="10">
         <v>2360</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="11"/>
     </row>
     <row r="29" spans="1:3" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A29" s="10">
         <v>2370</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="11">
-        <v>7009.87</v>
+        <v>7089.87</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30" s="7">
         <v>2400</v>
       </c>
       <c r="B30" s="21" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31" s="7"/>
       <c r="B31" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="28">
-        <v>433824.22399999999</v>
+        <v>496964.50400000002</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32" s="14"/>
       <c r="B32" s="24" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="29">
-        <v>1050</v>
+        <v>3694</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" s="7"/>
       <c r="B33" s="21" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="28">
-        <v>434874.22399999999</v>
+        <v>500658.50400000002</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" s="7"/>
       <c r="B34" s="21" t="s">
         <v>18</v>
       </c>
       <c r="C34" s="8">
-        <v>27392</v>
+        <v>38496</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A35" s="15"/>
       <c r="B35" s="25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C35" s="16">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:3" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="15"/>
       <c r="B36" s="25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C36" s="16">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37" s="17"/>
       <c r="B37" s="26" t="s">
         <v>19</v>
       </c>
       <c r="C37" s="18">
-        <v>506.87085964912285</v>
+        <v>516.4315172413792</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="17"/>
       <c r="B38" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="18">
-        <v>380.05604483430795</v>
+        <v>397.61670242656447</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="1"/>
       <c r="B39" s="5"/>
       <c r="C39" s="3"/>
     </row>
     <row r="40" spans="1:3" ht="43.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="33"/>
       <c r="C40" s="33"/>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" s="19"/>
       <c r="B41" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C41" s="19"/>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" s="34" t="s">
         <v>38</v>
       </c>