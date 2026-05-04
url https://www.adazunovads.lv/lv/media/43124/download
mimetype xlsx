--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,943 +1,791 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fin\Dropbox\KarlsonS\Dotacijas parskati\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ivanda Jakovele\Nextcloud\Kopmape\Ivanda\TĀMES 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE5CDA66-6589-4A07-93F5-88D58D1E1EBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{28592486-13B4-46A1-9526-02DE7BE641F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{6617F533-6A03-4A65-90CC-C81185DC79F6}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Privātie PII_tāme" sheetId="1" r:id="rId1"/>
-    <sheet name="Tāmes pielikums_izgl.sk." sheetId="2" r:id="rId2"/>
+    <sheet name="Tāme" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="E12" i="1" l="1"/>
+  <c r="E35" i="1"/>
+  <c r="E15" i="1"/>
+  <c r="E37" i="1" l="1"/>
+  <c r="E39" i="1" s="1"/>
   <c r="E38" i="1" l="1"/>
-  <c r="E40" i="1" l="1"/>
-[...26 lines deleted...]
-  <c r="E42" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="58">
-[...7 lines deleted...]
-    <t>Izglītības iestāde</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="78">
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>Valsts mērķdotācija mācību līdzekļu iegādei</t>
+  </si>
+  <si>
+    <t>Pasta, telefona un citi sakaru pakalpojumi</t>
+  </si>
+  <si>
+    <t>Izdevumi par komunālajiem pakalpojumiem</t>
+  </si>
+  <si>
+    <t>Remontdarbi un iestāžu uzturēšanas pakalpojumi (izņemot kapitālo remontu)</t>
+  </si>
+  <si>
+    <t>Informācijas tehnoloģiju pakalpojumi</t>
+  </si>
+  <si>
+    <t>Īre un noma</t>
+  </si>
+  <si>
+    <t>Izdevumi par precēm iestādes darbības nodrošināšanai</t>
+  </si>
+  <si>
+    <t>Kurināmais un enerģētiskie materiāli</t>
+  </si>
+  <si>
+    <t>Zāles, ķimikālijas, laboratorijas preces, medicīniskās ierīces, medicīniskie instrumenti, laboratorijas dzīvnieki un to uzturēšana</t>
+  </si>
+  <si>
+    <t>Kārtējā remonta un iestāžu uzturēšanas materiāli</t>
+  </si>
+  <si>
+    <t>5100-5200</t>
+  </si>
+  <si>
+    <t>Izglītības iestādes nosaukums</t>
+  </si>
+  <si>
+    <t>Izglītības iestādes dibinātāja nosaukums</t>
+  </si>
+  <si>
+    <t>Nr.p.k.</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>1.1.</t>
+  </si>
+  <si>
+    <t>1.2.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>Saņemtā valsts budžeta mērķdotācija pedagogu atalgojumam (M)</t>
+  </si>
+  <si>
+    <t>2.1.</t>
+  </si>
+  <si>
+    <t>2.2.</t>
+  </si>
+  <si>
+    <t>2.3.</t>
+  </si>
+  <si>
+    <t>Mācību, darba un dienesta komandējumi</t>
+  </si>
+  <si>
+    <t>Ekonomiskās klasifikācijas kods</t>
+  </si>
+  <si>
+    <t>Rādītājs</t>
+  </si>
+  <si>
+    <t>Iestādes administratīvie izdevumi un citi ar iestādes darbības nodrošināšanu saistīti izdevumi, kas nav uzskaitīti koda 2200 apakškodos</t>
+  </si>
+  <si>
+    <t>Valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšana (izņemot EKK 2363 - ēdināšanas izdevumi)</t>
+  </si>
+  <si>
+    <t>Mācību līdzekļi un materiāli (izņemot valsts dotāciju)</t>
+  </si>
+  <si>
+    <t>Pamatlīdzekļu kopējais nolietojums iepriekšējā kalendārajā gadā (K)</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>8.</t>
+  </si>
+  <si>
+    <t>9.</t>
+  </si>
+  <si>
+    <t>10.</t>
+  </si>
+  <si>
+    <t>11.</t>
+  </si>
+  <si>
+    <t>12.</t>
+  </si>
+  <si>
+    <t>13.</t>
+  </si>
+  <si>
+    <t>14.</t>
+  </si>
+  <si>
+    <t>15.</t>
+  </si>
+  <si>
+    <t>16.</t>
+  </si>
+  <si>
+    <t>17.</t>
+  </si>
+  <si>
+    <t>18.</t>
+  </si>
+  <si>
+    <t>19.</t>
+  </si>
+  <si>
+    <t>20.</t>
+  </si>
+  <si>
+    <t>21.</t>
+  </si>
+  <si>
+    <t>22.</t>
+  </si>
+  <si>
+    <t>Reģistrācijas Nr.</t>
+  </si>
+  <si>
+    <t>Reģistrācijas Nr. Izglītības iestāžu reģistrā</t>
+  </si>
+  <si>
+    <t>Vienam izglītojamam no 1,5 līdz 4 gadiem nepieciešamās vidējās izmaksas mēnesī EUR</t>
+  </si>
+  <si>
+    <t>Vienam izglītojamam no 5 gadiem nepieciešamās vidējās izmaksas mēnesī EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tāme sagatavota atboilstoši: </t>
+  </si>
+  <si>
+    <t>1. Ministru kabineta 08.12.2015. noteikumiem Nr. 709 "Noteikumi par izmaksu noteikšanas metodiku un kārtību, kādā pašvaldība atbilstoši tās noteiktajām vidējām izmaksām sedz pirmsskolas izglītības programmas izmaksas privātai izglītības iestādei"</t>
+  </si>
+  <si>
+    <t>2. Ministru kabineta 27.12.2005. noteikumiem Nr. 1031 "Noteikumi par budžetu izdevumu klasifikāciju atbilstoši ekonomiskajām kategorijām"</t>
+  </si>
+  <si>
+    <t>Apliecinu, ka tāmē norādītie aprēķini sakrīt ar izglītības iestādes dibinātāja gada pārskata datiem, kas tiek iesniegti Valsts ieņēmumu dienestā.</t>
+  </si>
+  <si>
+    <t>23.</t>
+  </si>
+  <si>
+    <t>Izdevumi periodikas iegādei bibliotēku krājumiem</t>
+  </si>
+  <si>
+    <t>Izglītības iestādes kopējās izmaksas (P)</t>
+  </si>
+  <si>
+    <t>Pilnvarotās personas amats</t>
+  </si>
+  <si>
+    <t>Pilnvarotās personas paraksta atšifrējums</t>
+  </si>
+  <si>
+    <t>Aprēķini sagatavoti atbilstoši iepriekšējā kalendārā gada pēc naudas plūsmas uzskaitītajiem izdevumiem, tajā skaitā pamatlīdzekļu nolietojums</t>
+  </si>
+  <si>
+    <t>Darba samaksa, kuru saņem kā mērķdotāciju no valsts budžeta</t>
+  </si>
+  <si>
+    <t>Valsts obligātās sociālās apdrošināšanas iemaksas, sociāla rakstura pabalsti un kompensācijas, kuras saņem kā mērķdotāciju no valsts budžeta</t>
+  </si>
+  <si>
+    <t>Darba samaksa (izņemot pedagogu atalgojumu, kuru saņem kā mērķdotāciju no valsts budžeta)</t>
+  </si>
+  <si>
+    <t>Valsts obligātās sociālās apdrošināšanas iemaksas, sociāla rakstura pabalsti un kompensācijas (izņemot VSAOI, kuras saņem kā mērķdotāciju no valsts budžeta)</t>
+  </si>
+  <si>
+    <t>Izglītojamo skaits iepriekšējā kalendārā gada 1.septembrī (B). t.sk.</t>
+  </si>
+  <si>
+    <t>izglītojamo skaits vecumā no 1,5 līdz 4 gadiem</t>
+  </si>
+  <si>
+    <t>izglītojamo skaits vecumā no 5 gadiem</t>
+  </si>
+  <si>
+    <t>Kopējie attiecināmie izglītības iestādes izdevumi iepriekšējā kalendārajā gadā (L)</t>
+  </si>
+  <si>
+    <t>EUR/ izglītojamo skaits</t>
+  </si>
+  <si>
+    <t>SIA KARLSONS PLUS</t>
   </si>
   <si>
     <t>KARLSON</t>
   </si>
   <si>
-    <t>Izglītības iestādes dibinātājs</t>
-[...181 lines deleted...]
-    <t xml:space="preserve">Privātās pirmsskolas izglītības iestādes KARLSON  izglītojamo skaits uz 2024.gada 1.septembri                </t>
+    <t>Vienam izglītojamam nepieciešamās vidējās izmaksas pirmsskolas izglītības programmā 2026.gadā</t>
+  </si>
+  <si>
+    <t>Grāmatvede</t>
+  </si>
+  <si>
+    <t>Ņina Oniščuk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <charset val="204"/>
+      <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...2 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
+      <color indexed="63"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
-      <name val="Times New Roman"/>
-[...27 lines deleted...]
-      <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
-    <font>
-[...38 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79998168889431442"/>
-        <bgColor theme="9" tint="0.79998168889431442"/>
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor theme="5" tint="0.79992065187536243"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.986724448377941E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79989013336588644"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.992828150273141E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.89992980742820516"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79992065187536243"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-        <color indexed="64"/>
+      <right style="thin">
+        <color auto="1"/>
       </right>
       <top/>
-      <bottom/>
-[...13 lines deleted...]
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="medium">
-        <color indexed="64"/>
+      <top style="thin">
+        <color auto="1"/>
       </top>
-      <bottom style="medium">
-[...13 lines deleted...]
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...40 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...19 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top/>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...14 lines deleted...]
-      </right>
+      <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
-[...10 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...136 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="5" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
-[...3 lines deleted...]
-    <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office 2013–2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -945,51 +793,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -997,51 +845,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1056,65 +904,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1135,843 +983,763 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rekini@karlson.lv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07E3BA4B-7E2E-444E-8DD1-61DDA2669B8B}">
-  <dimension ref="A1:G52"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7CA0118B-B8A6-4F46-A291-F60CE237357B}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:F47"/>
   <sheetViews>
-    <sheetView topLeftCell="A36" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L14" sqref="L14"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="A45" sqref="A45:E45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="1.5546875" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="11.44140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.28515625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="28.7109375" style="4" customWidth="1"/>
+    <col min="3" max="3" width="48.28515625" style="4" customWidth="1"/>
+    <col min="4" max="5" width="14.140625" style="10" customWidth="1"/>
+    <col min="6" max="6" width="13" style="4" customWidth="1"/>
+    <col min="7" max="8" width="9.140625" style="4"/>
+    <col min="9" max="9" width="42.28515625" style="4" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="G1" s="2" t="s">
+    <row r="1" spans="1:5" ht="39.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D1" s="34"/>
+      <c r="E1" s="35"/>
+    </row>
+    <row r="2" spans="1:5" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="40" t="s">
+        <v>75</v>
+      </c>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A3" s="26"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="52"/>
+      <c r="C4" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+    </row>
+    <row r="5" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="49"/>
+      <c r="C5" s="12">
+        <v>40103910397</v>
+      </c>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="52"/>
+      <c r="C6" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+    </row>
+    <row r="7" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="49"/>
+      <c r="C7" s="11">
+        <v>3601802761</v>
+      </c>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="C8" s="2"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+    </row>
+    <row r="9" spans="1:5" ht="28.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="51" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A10" s="30"/>
+      <c r="B10" s="30"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="30"/>
+    </row>
+    <row r="11" spans="1:5" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="37"/>
+      <c r="D11" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" s="38"/>
+      <c r="D12" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B4" s="3" t="s">
+      <c r="E12" s="32">
+        <f>E13+E14</f>
+        <v>169</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="38"/>
+      <c r="D13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="17">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A14" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="C14" s="38"/>
+      <c r="D14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="17">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="39"/>
+      <c r="D15" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="14">
+        <f>E16+E17+E18</f>
+        <v>58741.67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="43" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="43"/>
+      <c r="D16" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="18">
+        <v>46042.62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="43" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="43"/>
+      <c r="D17" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="18">
+        <v>10829.38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="4"/>
-[...16 lines deleted...]
-      <c r="D6" s="5" t="s">
+      <c r="C18" s="43"/>
+      <c r="D18" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="18">
+        <v>1869.67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" s="36"/>
+      <c r="D19" s="7">
+        <v>1100</v>
+      </c>
+      <c r="E19" s="15">
+        <v>418247.18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="28.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" s="36"/>
+      <c r="D20" s="7">
+        <v>1200</v>
+      </c>
+      <c r="E20" s="15">
+        <v>98373.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="36"/>
+      <c r="D21" s="8">
+        <v>2100</v>
+      </c>
+      <c r="E21" s="15">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A22" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="62" t="s">
+      <c r="C22" s="46"/>
+      <c r="D22" s="21">
+        <v>2210</v>
+      </c>
+      <c r="E22" s="15">
+        <v>2397.11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A23" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="62"/>
-[...5 lines deleted...]
-      <c r="D7" s="5" t="s">
+      <c r="C23" s="46"/>
+      <c r="D23" s="22">
+        <v>2220</v>
+      </c>
+      <c r="E23" s="15">
+        <v>39221.65</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="46"/>
+      <c r="D24" s="23">
+        <v>2230</v>
+      </c>
+      <c r="E24" s="15">
+        <v>57932.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A25" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="62" t="s">
+      <c r="C25" s="46"/>
+      <c r="D25" s="24">
+        <v>2240</v>
+      </c>
+      <c r="E25" s="15">
+        <v>151829.14000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="62"/>
-[...5 lines deleted...]
-      <c r="D8" s="5" t="s">
+      <c r="C26" s="45"/>
+      <c r="D26" s="21">
+        <v>2250</v>
+      </c>
+      <c r="E26" s="15">
+        <v>1724.45</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="E8" s="62">
-[...8 lines deleted...]
-      <c r="D9" s="5" t="s">
+      <c r="C27" s="45"/>
+      <c r="D27" s="21">
+        <v>2260</v>
+      </c>
+      <c r="E27" s="15">
+        <v>34611.29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="62" t="s">
+      <c r="C28" s="46"/>
+      <c r="D28" s="21">
+        <v>2310</v>
+      </c>
+      <c r="E28" s="15">
+        <v>62911.27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A29" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" s="46"/>
+      <c r="D29" s="21">
+        <v>2320</v>
+      </c>
+      <c r="E29" s="15">
+        <v>40022.25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" s="46"/>
+      <c r="D30" s="21">
+        <v>2340</v>
+      </c>
+      <c r="E30" s="15"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A31" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="46"/>
+      <c r="D31" s="21">
+        <v>2350</v>
+      </c>
+      <c r="E31" s="15">
+        <v>79298.39</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B32" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="46"/>
+      <c r="D32" s="21">
+        <v>2360</v>
+      </c>
+      <c r="E32" s="15"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A33" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B33" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" s="46"/>
+      <c r="D33" s="21">
+        <v>2370</v>
+      </c>
+      <c r="E33" s="15">
+        <v>2241.2800000000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A34" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B34" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="48"/>
+      <c r="D34" s="29">
+        <v>2400</v>
+      </c>
+      <c r="E34" s="15"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A35" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B35" s="55" t="s">
+        <v>60</v>
+      </c>
+      <c r="C35" s="55"/>
+      <c r="D35" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="33">
+        <f>SUM(E19:E34)</f>
+        <v>995809.71000000008</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A36" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="B36" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" s="44"/>
+      <c r="D36" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="16">
+        <v>43644.32</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A37" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="B37" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="C37" s="36"/>
+      <c r="D37" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="33">
+        <f>E35+E36+E15</f>
+        <v>1098195.7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A38" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="B38" s="54" t="s">
+        <v>52</v>
+      </c>
+      <c r="C38" s="54"/>
+      <c r="D38" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="28">
+        <f>E37/(12*E12)</f>
+        <v>541.51661735700191</v>
+      </c>
+      <c r="F38" s="9"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A39" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B39" s="54" t="s">
+        <v>53</v>
+      </c>
+      <c r="C39" s="54"/>
+      <c r="D39" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="28">
+        <f>(((E37*E14)/E12)-E15)/(12*E14)</f>
+        <v>458.5481569050246</v>
+      </c>
+      <c r="F39" s="9"/>
+    </row>
+    <row r="41" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="B41" s="51"/>
+      <c r="C41" s="51"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+    </row>
+    <row r="42" spans="1:6" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="51" t="s">
         <v>55</v>
       </c>
-      <c r="F9" s="62"/>
-[...8 lines deleted...]
-      <c r="E10" s="63" t="s">
+      <c r="B42" s="51"/>
+      <c r="C42" s="51"/>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A43" s="51" t="s">
         <v>56</v>
       </c>
-      <c r="F10" s="63"/>
-[...533 lines deleted...]
-      <c r="F52" s="56"/>
+      <c r="B43" s="51"/>
+      <c r="C43" s="51"/>
+      <c r="D43" s="51"/>
+      <c r="E43" s="51"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A44" s="51"/>
+      <c r="B44" s="51"/>
+      <c r="C44" s="51"/>
+      <c r="D44" s="51"/>
+      <c r="E44" s="51"/>
+    </row>
+    <row r="45" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="B45" s="53"/>
+      <c r="C45" s="53"/>
+      <c r="D45" s="53"/>
+      <c r="E45" s="53"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="B46" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D46" s="10" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="B47" s="49"/>
+      <c r="C47" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="D47" s="50"/>
+      <c r="E47" s="50"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...13 lines deleted...]
-    <mergeCell ref="E10:G10"/>
+  <mergeCells count="45">
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:E47"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A41:E41"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="D1:E1"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
   </mergeCells>
-  <hyperlinks>
-[...111 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.90551181102362199" right="0.39370078740157499" top="0.78740157480314998" bottom="0.78740157480314998" header="0.31496062992126" footer="0.31496062992126"/>
+  <pageSetup paperSize="9" scale="81" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Листы</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Tāmes pielikums_izgl.sk.</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Tāme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Ņina Oniščuk</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Irina Progļada</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>