--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,4246 +1,3535 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9080" w:type="dxa"/>
+        <w:tblW w:w="9297" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="656"/>
+        <w:gridCol w:w="687"/>
         <w:gridCol w:w="5544"/>
         <w:gridCol w:w="1587"/>
         <w:gridCol w:w="1479"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="25726095" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="25726095" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7601" w:type="dxa"/>
+            <w:tcW w:w="7818" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="0BF3DD03" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF3DD03" w14:textId="7EFE5613" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A24F14">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>RTU Starptautiskās zinātņu un tehnoloģiju skolas SIA,  izdevumu tāme 2025.gadam</w:t>
+              <w:t>RTU Starptautiskās zinātņu un tehnoloģiju skolas SIA,  izdevumu tāme 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00B41188">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A24F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>.gadam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="629C7947" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="629C7947" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FEFF937" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24387897" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="257708E1" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="58FABF0C" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="58FABF0C" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="1200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27E574F5" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+          <w:p w14:paraId="27E574F5" w14:textId="050F4140" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="lv-LV"/>
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>EKK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28C49E84" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+          <w:p w14:paraId="28C49E84" w14:textId="7DCE39CF" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="lv-LV"/>
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Izmaksu veids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A01FAAF" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+          <w:p w14:paraId="1A01FAAF" w14:textId="11E1B72B" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...2 lines deleted...]
-              <w:t>Izmaksas pēc 2024.g. faktiskajām izmaksām (pēc naudas plūsmas principa)</w:t>
+              </w:rPr>
+              <w:t>Izmaksas pēc 2025.g. faktiskajām izmaksām (pēc naudas plūsmas principa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="48088350" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="48088350" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="26802765" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26802765" w14:textId="77777777" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1D742715" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D742715" w14:textId="77777777" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="0C0C1EDC" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0C1EDC" w14:textId="77777777" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="7374E399" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="7374E399" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="09A2600B" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09A2600B" w14:textId="00AB6730" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="354B4084" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="354B4084" w14:textId="501A1318" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Atalgojums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="22F6DC79" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22F6DC79" w14:textId="3353AB71" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...3 lines deleted...]
-              <w:t>379725.21</w:t>
+              </w:rPr>
+              <w:t>606251,30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="54E6575C" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="54E6575C" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="664C5605" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="664C5605" w14:textId="03F4F1CB" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...5 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="198CFE52" w14:textId="214170C0" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Atalgojums no izglītības iestādes budžeta līdzekļiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="510556F8" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="510556F8" w14:textId="20EA9CAE" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>257748.19</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>481230,96</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="19E7E75B" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="19E7E75B" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="23B25A83" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23B25A83" w14:textId="2C40AD41" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...5 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C471142" w14:textId="5E9CBF8B" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Atalgojums no valsts mērķdotācijas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1D6DD743" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6DD743" w14:textId="7BCB648E" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>121977.02</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>125020,34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="2F5E7DC9" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="2F5E7DC9" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="70A34281" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70A34281" w14:textId="0266E050" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="423B54C3" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="423B54C3" w14:textId="12317D64" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Darba devēja valsts sociālās apdrošināšanas iemaksas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="792F8717" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="792F8717" w14:textId="2494F14E" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...3 lines deleted...]
-              <w:t>89183.24</w:t>
+              </w:rPr>
+              <w:t>141199,55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="4CD87FF5" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="4CD87FF5" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="570C4862" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+          <w:p w14:paraId="570C4862" w14:textId="114759D7" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...5 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D41B291" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
-[...16 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          <w:p w14:paraId="0D41B291" w14:textId="49587994" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Darba devēja valsts sociālās apdrošināšanas iemaksas no izglītības iestādes budžeta līdzekļiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C6C2BC9" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+          <w:p w14:paraId="2C6C2BC9" w14:textId="5A1DC7AF" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>60735.01</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>112101,80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="49556E99" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="49556E99" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="28B1ADDA" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28B1ADDA" w14:textId="7E07BC2C" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...5 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4367417D" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
-[...16 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          <w:p w14:paraId="4367417D" w14:textId="480292C9" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Darba devēja valsts sociālās apdrošināšanas iemaksas no valsts mērķdotācijas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6B482236" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B482236" w14:textId="3B624153" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>28448.23</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>29097,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="16234C18" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="16234C18" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6D80BC85" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D80BC85" w14:textId="5A9A2FA1" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7ECD2B74" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECD2B74" w14:textId="7F296CE1" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Preces un pakalpojumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="20090C23" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20090C23" w14:textId="6B4A4E39" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...3 lines deleted...]
-              <w:t>83616.63</w:t>
+              </w:rPr>
+              <w:t>101232,66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="24A54D5F" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="24A54D5F" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="632B0318" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="632B0318" w14:textId="6D0AB7CE" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="04228969" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04228969" w14:textId="0C49A735" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Pakalpojumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="3BFE44E1" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFE44E1" w14:textId="23CE8BB3" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...3 lines deleted...]
-              <w:t>78858.51</w:t>
+              </w:rPr>
+              <w:t>89551,55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="181B06C6" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="181B06C6" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="749602FC" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+          <w:p w14:paraId="749602FC" w14:textId="26F8CE38" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...5 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39FD76B5" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
-[...16 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          <w:p w14:paraId="39FD76B5" w14:textId="0F1F7DEC" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Izdevumi par sakaru pakalpojumiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BBFCCA7" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+          <w:p w14:paraId="4BBFCCA7" w14:textId="7EEB289B" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>536.07</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>290,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="37480462" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="37480462" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5FDFA72E" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDFA72E" w14:textId="735D89EB" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...5 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="221D73F8" w14:textId="7A3EA990" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Izdevumi par komunālajiem pakalpojumiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5EF6A5EB" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF6A5EB" w14:textId="6AF6CD6C" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>47042.20</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>31954,21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="6CFA3C7B" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="6CFA3C7B" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="1500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60DCFF89" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+          <w:p w14:paraId="60DCFF89" w14:textId="6CBACF0D" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...5 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1944261B" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
-[...16 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          <w:p w14:paraId="1944261B" w14:textId="60B9760C" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Administratīvie izdevumi un ar iestādes darbības nodrošināšanu saistītie izdevumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66768C88" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+          <w:p w14:paraId="66768C88" w14:textId="09104D4A" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>16429.28</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4673,20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="73C42A69" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="73C42A69" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56EF3D48" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+          <w:p w14:paraId="56EF3D48" w14:textId="16A2381A" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...5 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="330EE413" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
-[...16 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          <w:p w14:paraId="330EE413" w14:textId="39C4E527" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Izdevumi par profesionālās darbības pakalpojumiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D507C7A" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+          <w:p w14:paraId="5D507C7A" w14:textId="4BF7E95F" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>1381.43</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>14146,58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="78466CB8" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="78466CB8" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="479BF308" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="479BF308" w14:textId="7CDD5D7E" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>2240</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>Remontdarbi un telpu uzturēšana</w:t>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44C76188" w14:textId="0C30EFB3" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Informācijas tehnoloģiju pakalpojumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="2FF58044" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF58044" w14:textId="5880EF94" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2333,81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="047A8279" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="047A8279" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="40C5BBA4" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40C5BBA4" w14:textId="2C4233B1" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...5 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBC5286" w14:textId="7C750AEE" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Īre un noma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5FB6D79D" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB6D79D" w14:textId="4920B7FC" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>13469.53</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>36153,35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="437778FD" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="437778FD" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6AEC06AA" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEC06AA" w14:textId="1B24394D" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7BC89620" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC89620" w14:textId="24AA6779" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Krājumi, materiāli, energoresursi, preces, biroja preces un inventārs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="593438E4" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="593438E4" w14:textId="7A8B0B12" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...3 lines deleted...]
-              <w:t>4758.12</w:t>
+              </w:rPr>
+              <w:t>11681,11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="776DC4C8" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="776DC4C8" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="59696CE8" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59696CE8" w14:textId="5523D3E8" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...5 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2311</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C83E8CF" w14:textId="4987FC18" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Biroja preces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="2B870F96" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B870F96" w14:textId="036301F3" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>2067.43</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>902,91</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="77EAA38B" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="77EAA38B" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="49231DF3" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49231DF3" w14:textId="42FC5B7C" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>2312</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-              <w:t>Inventārs</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6340BF54" w14:textId="21A81EC5" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Zāles, ķimikālijas, laboratorijas preces, medicīniskās ierīces, medicīniskie instrumenti laboratorijas dzīvnieki un to uzturēšana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45F8E15E" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+          <w:p w14:paraId="45F8E15E" w14:textId="01ADB739" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>0.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>289,93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="057E33B4" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="057E33B4" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7F9107E0" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9107E0" w14:textId="31378C01" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>2320</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-              <w:t>Kurināmais un enerģētiskie materiāli</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79E80A4B" w14:textId="744B3A07" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Mācību līdzekļi un materiāli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-              <w:t> </w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55DFCB11" w14:textId="23337F9E" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>10488,27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="72DA0749" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="72DA0749" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="559242C7" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="559242C7" w14:textId="48C283EF" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>2340</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>Zāles, ķimikālijas, laboratorijas preces, medicīniskās ierīces, medicīniskie instrumentim laboratorijas dzīvnieki un to uzturēšana</w:t>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6718A395" w14:textId="2B4F61A6" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Kopā izdevumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="37487C6C" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37487C6C" w14:textId="0BF43C62" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>986.47</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>848683,51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="2FAC3019" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="2FAC3019" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="3156635F" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3156635F" w14:textId="7ED4A0A1" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>2350</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-              <w:t>Kārtējā remonta un iestāžu uzturēšanas materiāli</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2F040F" w14:textId="67844E7E" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Kopā izdevumi no iestādes līdzekļiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="58BB9767" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58BB9767" w14:textId="574567C2" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>694565,42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="3EFC42C1" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="3EFC42C1" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7BBDF536" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBDF536" w14:textId="50F54CCA" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>2370</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-              <w:t>Mācību līdzekļi un materiāli</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4175196B" w14:textId="41DCBF8A" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Skolēnu skaits 01.01.2025g.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="445D0100" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="445D0100" w14:textId="1E4C8053" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>1704.22</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="129358E6" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="129358E6" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6E99B336" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E99B336" w14:textId="755F0E42" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...5 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="197D1B4D" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="197D1B4D" w14:textId="1D2F1FBD" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Izmaksas vienam audzēknim gadā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8D1609" w14:textId="67A813E4" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-[...46 lines deleted...]
-              <w:t>552525.08</w:t>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>7388,99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="1AF903E8" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00B41188" w:rsidRPr="00A24F14" w14:paraId="1AF903E8" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="39C62C52" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39C62C52" w14:textId="1CC525CD" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...5 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-              <w:t>Kopā izdevumi no iestādes līdzekļiem</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="029F2B8C" w14:textId="2EE20F2D" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Izmaksas vienam audzēknim mēnesī</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="2F564099" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F564099" w14:textId="3E58ED5C" w:rsidR="00B41188" w:rsidRPr="00A24F14" w:rsidRDefault="00B41188" w:rsidP="00B41188">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A24F14">
-[...7 lines deleted...]
-              <w:t>402099.83</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>615,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="581C75C6" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="0A0E9FD2" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="5E1788FC" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC77FD1" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="097F397D" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70CD2B9A" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="5A086BCA" w14:textId="77777777" w:rsidTr="00B41188">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="1479" w:type="dxa"/>
+          <w:trHeight w:val="750"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7818" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E15EBEA" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A24F14">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...26 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Izmaksu aprēķini veikti, pamatojoties uklasz MK noteikumiem Nr.1031 27.12.2005 "Noteikumi par budžetu izdevumu  klasifikāciju atbilstoši ekeonomiskajām kategorijām"un MK noteikumiem Nr. 418 28.06.2016 "Kārtība, kādā veicami pašvaldību savstarpējie norēķini par izglītības iestāžu sniegtajiem pakalpojumiem"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="1D5C1DBA" w14:textId="77777777" w:rsidTr="00B41188">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="1479" w:type="dxa"/>
+          <w:trHeight w:val="1110"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7818" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="101C00EC" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A24F14">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...27 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">     Izmaksās par atalgojumu (EKK 1100) nav iekļautas prēmijas un naudas balvas (EKK 1148) un darba devēja piešķirtie labumi un maksājumi (EKK 1170), darba devēja valsts sociālās apdrošināšanas obligātajās iemaksās (DD VSAOI) (EKK 1200), nav iekļautas DD VSAOI no prēmijām un balvām (EKK 1148) un darba devēja piešķirtajiem labumiem un maksājumiem (EKK 1170).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="310C0204" w14:textId="77777777" w:rsidTr="00B41188">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="1479" w:type="dxa"/>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7818" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71ED20B0" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A24F14">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...2 lines deleted...]
-              <w:t>72</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Izmaksās par pakalpojumiem - remontdarbi un iestāžu uzturēšanas pakalpojumi (EKK 2240) nav iekļautas kapitālo remontu izmaksas,  īres un nomas maksās (EKK 2260) nav iekaļautas transporta līdzekļu nomas maksas (EKK 2262).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="3635BE3E" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="48179468" w14:textId="77777777" w:rsidTr="00B41188">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="1479" w:type="dxa"/>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7818" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34B61385" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Izmaksās par materiāliem- kurināmā un enerģētiskie materiāli (EKK 2320) nav iekļauti degvielas izdevumi (EKK 2322), valsts un pašvaldību aprūoē un apgādē esošo personu uzturēšanas izdevumi (EKK 2360) nav iekļauti ēdināšanas izdevumi (EKK 2363)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="7DD70F9F" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1479" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
-[...243 lines deleted...]
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA5315F" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="097F397D" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B63F051" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="70CD2B9A" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64070EFE" w14:textId="77777777" w:rsidR="00A24F14" w:rsidRPr="00A24F14" w:rsidRDefault="00A24F14" w:rsidP="00A24F14">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="5A086BCA" w14:textId="77777777" w:rsidTr="00A24F14">
-[...284 lines deleted...]
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="62159E02" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00D27BCE" w:rsidRPr="00A24F14" w14:paraId="62159E02" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7601" w:type="dxa"/>
+            <w:tcW w:w="7818" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-              <w:t>Valdes loceklis</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7F2F70" w14:textId="00872DE9" w:rsidR="00D27BCE" w:rsidRPr="00A24F14" w:rsidRDefault="00D27BCE" w:rsidP="00D27BCE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Valdes locekle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-              <w:t>Artūrs Zeps</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="304BAC16" w14:textId="56F668E1" w:rsidR="00D27BCE" w:rsidRPr="00A24F14" w:rsidRDefault="00D27BCE" w:rsidP="00D27BCE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Sarma Jēča</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F14" w:rsidRPr="00A24F14" w14:paraId="5D62D291" w14:textId="77777777" w:rsidTr="00A24F14">
+      <w:tr w:rsidR="00D27BCE" w:rsidRPr="00A24F14" w14:paraId="5D62D291" w14:textId="77777777" w:rsidTr="00B41188">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7601" w:type="dxa"/>
+            <w:tcW w:w="7818" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-              <w:t>Valdes loceklis</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="725BA0A5" w14:textId="333D019D" w:rsidR="00D27BCE" w:rsidRPr="00A24F14" w:rsidRDefault="00D27BCE" w:rsidP="00D27BCE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Valdes locekle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-              <w:t>Igors Grigorjevs</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="402EC5B0" w14:textId="5FF7BB2D" w:rsidR="00D27BCE" w:rsidRPr="00A24F14" w:rsidRDefault="00D27BCE" w:rsidP="00D27BCE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Sarmīte Antiņa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DD9BEF1" w14:textId="77777777" w:rsidR="00AB62A3" w:rsidRPr="00A24F14" w:rsidRDefault="00AB62A3" w:rsidP="00A24F14"/>
     <w:sectPr w:rsidR="00AB62A3" w:rsidRPr="00A24F14" w:rsidSect="00A24F14">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="794" w:bottom="794" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A24F14"/>
     <w:rsid w:val="00095B52"/>
+    <w:rsid w:val="0032666B"/>
+    <w:rsid w:val="00573743"/>
+    <w:rsid w:val="006931F2"/>
+    <w:rsid w:val="00904785"/>
     <w:rsid w:val="00A24F14"/>
     <w:rsid w:val="00AB62A3"/>
+    <w:rsid w:val="00B41188"/>
+    <w:rsid w:val="00D27BCE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="lv-LV" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="35F7ECF3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7054B982-87B4-4319-8F38-89B347560293}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -5471,54 +4760,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1796</Words>
-  <Characters>1024</Characters>
+  <Words>1723</Words>
+  <Characters>983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2815</CharactersWithSpaces>
+  <CharactersWithSpaces>2701</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Toshiba Dators</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>