--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,5086 +1,694 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\espor\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ivanda Jakovele\Nextcloud\Kopmape\Ivanda\TĀMES 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{14A55D7A-B3B9-411D-BC2D-7DB6C1A1C537}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{748F976B-6B52-4C65-835F-07B36C4066C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6315" yWindow="2685" windowWidth="21600" windowHeight="11385" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Tame" sheetId="1" r:id="rId1"/>
+    <sheet name="Paraugs_priv.skolas" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="Apmaksa">[1]Apmaksa!$A$1:$A$65536</definedName>
     <definedName name="Darijums">[1]Darijums!$A$1:$A$65536</definedName>
     <definedName name="Excel_BuiltIn__FilterDatabase" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Excel_BuiltIn__FilterDatabase">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Firmas">[1]Firma!$A$1:$A$65536</definedName>
     <definedName name="Parvadataji">[1]Ligumi!$A$1:$A$65536</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Tame!$A$1:$C$40</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Paraugs_priv.skolas!$A$1:$C$47</definedName>
     <definedName name="Saist_apmers_ar_galvojumu">[1]Ligumi!$A$1:$A$65536</definedName>
     <definedName name="Z_1893421C_DBAA_4C10_AA6C_4D0F39122205_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_1893421C_DBAA_4C10_AA6C_4D0F39122205_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_483F8D4B_D649_4D59_A67B_5E8B6C0D2E28_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_483F8D4B_D649_4D59_A67B_5E8B6C0D2E28_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_56A06D27_97E5_4D01_ADCE_F8E0A2A870EF_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_56A06D27_97E5_4D01_ADCE_F8E0A2A870EF_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.PrintArea" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.PrintArea">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_8545B4E6_A517_4BD7_BFB7_42FEB5F229AD_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_8545B4E6_A517_4BD7_BFB7_42FEB5F229AD_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_877A1030_2452_46B0_88DF_8A068656C08E_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_877A1030_2452_46B0_88DF_8A068656C08E_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_ABD8A783_3A6C_4629_9559_1E4E89E80131_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_ABD8A783_3A6C_4629_9559_1E4E89E80131_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_AF277C95_CBD9_4696_AC72_D010599E9831_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_AF277C95_CBD9_4696_AC72_D010599E9831_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_B7CBCF06_FF41_423A_9AB3_E1D1F70C6FC5_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_B7CBCF06_FF41_423A_9AB3_E1D1F70C6FC5_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_C5511FB8_86C5_41F3_ADCD_B10310F066F5_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_C5511FB8_86C5_41F3_ADCD_B10310F066F5_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_DB8ECBD1_2D44_4F97_BCC9_F610BA0A3109_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_DB8ECBD1_2D44_4F97_BCC9_F610BA0A3109_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_DEE3A27E_689A_4E9F_A3EB_C84F1E3B413E_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_DEE3A27E_689A_4E9F_A3EB_C84F1E3B413E_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.Cols" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.Cols">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintArea" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintArea">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintTitles" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintTitles">[2]Groz_NIN_12_2014!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C16" i="1" l="1"/>
-[...5 lines deleted...]
-  <c r="C33" i="1" s="1"/>
+  <c r="C38" i="1" l="1"/>
+  <c r="C37" i="1"/>
+  <c r="C35" i="1"/>
+  <c r="C33" i="1"/>
+  <c r="C23" i="1"/>
+  <c r="C22" i="1"/>
+  <c r="C20" i="1"/>
+  <c r="C18" i="1"/>
+  <c r="C15" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
+  <si>
+    <t>Ādažu novada pašvaldības domes 28.09.2023.</t>
+  </si>
+  <si>
+    <t>saistošajiem noteikumiem Nr. 28/2023</t>
+  </si>
+  <si>
+    <t>"Par pašvaldības līdzfinansējumu</t>
+  </si>
+  <si>
+    <t>privātām vispārējās izglītības iestādēm"</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="14"/>
+        <color rgb="FF414142"/>
+        <rFont val="Arial"/>
+        <charset val="186"/>
+      </rPr>
+      <t>SIA "V.V.mācību centrs" struktūrvienības "Rīgas 1.Tālmācības vidusskolas"</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF414142"/>
+        <rFont val="Arial"/>
+        <charset val="186"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <t>izdevumu tāme 2026. gadam</t>
+  </si>
   <si>
     <t>EKK kods</t>
   </si>
   <si>
     <t>Izmaksu veidi</t>
   </si>
   <si>
+    <t>Izmaksu tāme pēc iepriekšējā gada faktiskajām izmaksām (pēc naudas plūsmas principa)</t>
+  </si>
+  <si>
+    <t>Atalgojums no izglītības iestādes budžeta līdzekļiem</t>
+  </si>
+  <si>
+    <t>1100 - M</t>
+  </si>
+  <si>
     <t>Atalgojums no valsts mērķdotācijas</t>
   </si>
   <si>
+    <t>Darba devēja soc.apdrošināšanas iemaksas</t>
+  </si>
+  <si>
+    <t>1200 - M</t>
+  </si>
+  <si>
     <t>Darba devēja soc.apdrošināšanas iemaksas no mērķdotācijas</t>
   </si>
   <si>
     <t>Iekšzemes mācību, darba un dienesta komandējumi, dienesta, darba braucieni</t>
   </si>
   <si>
     <t>Pakalpojumi</t>
   </si>
   <si>
     <t xml:space="preserve">    Pasta, telefona un citi sakaru pakalpojumi</t>
   </si>
   <si>
     <t xml:space="preserve">    Izdevumi par komunālajiem pakalpojumiem</t>
   </si>
   <si>
+    <t xml:space="preserve">    Iestādes administratīvie izdevumi un ar iestādes darbības nodrošināšanu saistītie izdevumi</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Remontdarbi un telpu uzturēšana</t>
   </si>
   <si>
     <t xml:space="preserve">    Informācijas tehnoloģiju pakalpojumi</t>
   </si>
   <si>
     <t xml:space="preserve">    Īres un nomas maksa (izņemot transportlīdzekļu nomas maksu (EKK 2262))</t>
   </si>
   <si>
+    <t>Materiāli</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Biroja preces un inventārs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Kurināmais un enerģētiskie materiāli  (izņemot degvielas izdevumus (EKK 2322))</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Zāles, ķimikālijas, laboratorijas preces, medicīniskās ierīces, medicīniskie instrumenti, laboratorijas dzīvnieki un to uzturēšana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Kārtējā remonta un iestāžu uzturēšanas materiāli</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšana (izņemot ēdināšanas izdevumus (EKK 2363))</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Mācību līdzekļi un materiāli</t>
+  </si>
+  <si>
+    <t>2370 - M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Mācību līdzekļi un materiāli - Valsts mērķdotācija</t>
+  </si>
+  <si>
+    <t>Izdevumi periodikas iegādei</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">Materiāli </t>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <charset val="186"/>
+      </rPr>
+      <t>Bibliotēku krājumi</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
-        <charset val="186"/>
+        <charset val="134"/>
       </rPr>
-      <t>(neieskaitot mērķdotāciju mācību materiāliem)</t>
+      <t xml:space="preserve">  (neieskaitot mērķdotāciju mācību materiāliem)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">    Biroja preces un inventārs</t>
-[...29 lines deleted...]
-    </r>
+    <t>5233 - M</t>
+  </si>
+  <si>
+    <t>Bibliotēku krājumi - Valsts mērķdotācija</t>
   </si>
   <si>
     <t>Kopā izdevumi:</t>
   </si>
   <si>
+    <t>Kopā izgl. iestādes līdzekļi</t>
+  </si>
+  <si>
+    <t>Skolēnu skaits (uz 01.01.2026.)</t>
+  </si>
+  <si>
     <t>Izmaksas 1 audzēknim (gadā)</t>
   </si>
   <si>
     <t>Izmaksas 1 audzēknim (mēnesī)</t>
   </si>
   <si>
-    <t>Darba devēja soc.apdrošināšanas iemaksas no izglītības iestādes budžeta līdzekļiem</t>
-[...2 lines deleted...]
-    <t>Kopā iestādes līdzekļi</t>
+    <t xml:space="preserve">Izmaksu aprēķins veikts atbilstoši LR Ministru kabineta 2016.gada 28.jūnija noteikumiem Nr.418 "Kārtība, kādā veicami pašvaldību savstarpējie norēķini par izglītības iestāžu sniegtajiem pakalpojumiem", balstoties uz 2015.gada faktiskajām izmaksām. </t>
+  </si>
+  <si>
+    <t>Izmaksu aprēķinā par vienu audzēkni iekļauti šādi izdevumi: atalgojumi (EKK 1100) (izņemot prēmijas un naudas balvas (EKK 1148) un darba devēja piešķirtos labumus un maksājumus (EKK 1170)); darba devēja valsts sociālās apdrošināšanas obligātās iemaksas, pabalsti un kompensācijas (EKK 1200) (izņemot valsts sociālās apdrošināšanas obligātās iemaksas no prēmijām un naudas balvām (EKK 1148) un darba devēja piešķirtajiem labumiem un maksājumiem (EKK 1170));</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mācību, darba un dienesta komandējumi, dienesta, darba braucieni (EKK 2100) (izņemot ārvalstu mācību, darba un dienesta komandējumus, darba braucienus (EKK 2120)); pasta, telefona un citi sakaru pakalpojumi (EKK 2210); izdevumi par komunālajiem pakalpojumiem (EKK 2220); iestādes administratīvie izdevumi un ar iestādes darbības nodrošināšanu saistītie izdevumi (EKK 2230); remontdarbi un iestāžu uzturēšanas pakalpojumi (izņemot kapitālo remontu (EKK 2240)); informācijas tehnoloģiju pakalpojumi (EKK 2250); īres un nomas maksa (EKK 2260) (izņemot transportlīdzekļu nomas maksu (EKK 2262)); </t>
+  </si>
+  <si>
+    <t>izdevumi par precēm iestādes darbības nodrošināšanai (EKK 2310);  kurināmais un enerģētiskie materiāli (EKK 2320) (izņemot degvielas izdevumus (EKK 2322)); zāles, ķimikālijas, laboratorijas preces, medicīniskās ierīces, medicīniskie instrumenti, laboratorijas dzīvnieki un to uzturēšana (EKK 2340);  kārtējā remonta un iestāžu uzturēšanas materiāli (EKK 2350); valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšanas izdevumi (EKK 2360) (izņemot ēdināšanas izdevumus (EKK 2363); mācību līdzekļi un materiāli (EKK 2370); izdevumi periodikas iegādei (EKK 2400); bibliotēku krājumi (EKK 5233).</t>
   </si>
   <si>
     <t>Iestādes vadītājs</t>
   </si>
   <si>
+    <t>/___________________/</t>
+  </si>
+  <si>
     <t>paraksts</t>
   </si>
   <si>
     <t>Vārds Uzvārds</t>
-  </si>
-[...39 lines deleted...]
-    <t>Skolēnu skaits 01.01.2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="12"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="12"/>
-[...8 lines deleted...]
-      <family val="1"/>
+      <sz val="10"/>
+      <color rgb="FF414142"/>
+      <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
+      <i/>
       <sz val="14"/>
-      <name val="Times New Roman"/>
-      <family val="1"/>
+      <color rgb="FF414142"/>
+      <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...6 lines deleted...]
-      <family val="1"/>
+      <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
+      <color theme="5" tint="-0.249977111117893"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="3"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...6 lines deleted...]
-      <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF414142"/>
+      <name val="Arial"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
-      <i/>
       <sz val="14"/>
-      <name val="Times New Roman"/>
-[...7 lines deleted...]
-      <family val="1"/>
+      <color rgb="FF414142"/>
+      <name val="Arial"/>
       <charset val="186"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="50"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.59999389629810485"/>
+        <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-        <color indexed="64"/>
+      <left style="thin">
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top style="medium">
-        <color indexed="64"/>
+      <top style="thin">
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...12 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="medium">
-        <color indexed="64"/>
-[...12 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...122 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...90 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Parasts 7" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Parasts 7" xfId="1" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/ARNIS/formas/dok_registrs2011.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../ARNIS/formas/dok_registrs2011.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/ARNIS/formas/dok_registrs2011.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/sarmite/Desktop/2010/2014/22.12.2014/Budzeta_projekts%202014_3.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../sarmite/Desktop/2010/2014/22.12.2014/Budzeta_projekts%202014_3.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/sarmite/Desktop/2010/2014/22.12.2014/Budzeta_projekts%202014_3.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Saraksts"/>
       <sheetName val="Firma"/>
       <sheetName val="Izsniedzejs"/>
       <sheetName val="Ligumi"/>
       <sheetName val="Darijums"/>
       <sheetName val="Apmaksa"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
-      <sheetData sheetId="1" refreshError="1">
-[...4085 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
-      <sheetData sheetId="3" refreshError="1">
-[...85 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
-      <sheetData sheetId="5" refreshError="1">
-[...110 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="5" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="4.pielikums_Saist_apm_EUR_fakts"/>
       <sheetName val="4.pielikums_Saist_apmērs_ap EUR"/>
       <sheetName val="EKK_saturs"/>
       <sheetName val="2014.gada budzeta plans"/>
       <sheetName val="Groz_NIN_12_2014"/>
       <sheetName val="Grafiki"/>
       <sheetName val="KA_31122013"/>
       <sheetName val="Vertetie_ienemumi_2014"/>
       <sheetName val="Saturs2014"/>
       <sheetName val="Investicijas_aktivitates"/>
       <sheetName val="Kopsavilkums"/>
       <sheetName val="Rolling"/>
       <sheetName val="Gaujas_svetki"/>
       <sheetName val="Parvalde"/>
       <sheetName val="Celi"/>
       <sheetName val="LegGold2013"/>
       <sheetName val="Alga_01_2014"/>
       <sheetName val="2014_85%"/>
       <sheetName val="Deputāti"/>
       <sheetName val="Iepirk_komisija"/>
       <sheetName val="Adm_komisija"/>
       <sheetName val="Nepilngad_lietu_komisija"/>
       <sheetName val="Avizes izmaksas"/>
       <sheetName val="Projekti_2014"/>
@@ -5152,86 +760,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5362,465 +970,550 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
-    <tabColor rgb="FF92D050"/>
-    <pageSetUpPr fitToPage="1"/>
+    <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:G40"/>
+  <dimension ref="A1:L49"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C16" sqref="C16"/>
+    <sheetView tabSelected="1" topLeftCell="A17" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75" outlineLevelCol="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="10.42578125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="72.7109375" style="4" customWidth="1"/>
+    <col min="3" max="3" width="26.5703125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="3"/>
+    <col min="5" max="5" width="10.85546875" style="3"/>
+    <col min="6" max="6" width="13.28515625" style="3"/>
+    <col min="7" max="8" width="9.140625" style="3"/>
+    <col min="9" max="9" width="12.140625" style="3"/>
+    <col min="10" max="11" width="9.140625" style="3"/>
+    <col min="12" max="12" width="9.5703125" style="3"/>
+    <col min="13" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="C1" s="2" t="s">
+    <row r="1" spans="1:6">
+      <c r="B1" s="5"/>
+      <c r="C1" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="B2" s="5"/>
+      <c r="C2" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="B3" s="5"/>
+      <c r="C3" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="B4" s="3"/>
+      <c r="C4" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="B5" s="3"/>
+      <c r="C5" s="6"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="8"/>
+      <c r="B8" s="9"/>
+    </row>
+    <row r="9" spans="1:6" s="1" customFormat="1" ht="78.75">
+      <c r="A9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="1" customFormat="1" ht="15.75">
+      <c r="A10" s="12">
+        <v>1100</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="14">
+        <v>80916</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="1" customFormat="1" ht="15.75">
+      <c r="A11" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="17">
+        <v>1854265</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="1" customFormat="1" ht="15.75">
+      <c r="A12" s="12">
+        <v>1200</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="14">
+        <v>19088</v>
+      </c>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+    </row>
+    <row r="13" spans="1:6" s="1" customFormat="1" ht="15.75">
+      <c r="A13" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="17">
+        <v>431434</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="1" customFormat="1" ht="15.75">
+      <c r="A14" s="12">
+        <v>2110</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="14"/>
+    </row>
+    <row r="15" spans="1:6" s="1" customFormat="1" ht="15.75">
+      <c r="A15" s="20">
+        <v>2200</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="22">
+        <f t="shared" ref="C15" si="0">C16+C17+C18+C19+C20+C21</f>
+        <v>590421</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="1" customFormat="1" ht="15.75">
+      <c r="A16" s="23">
+        <v>2210</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="25">
+        <v>22507</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" s="1" customFormat="1" ht="15.75">
+      <c r="A17" s="23">
+        <v>2220</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="25">
+        <v>12130</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" s="1" customFormat="1" ht="31.5">
+      <c r="A18" s="23">
+        <v>2230</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="26">
+        <f>331208-130555-39501</f>
+        <v>161152</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" s="1" customFormat="1" ht="15.75">
+      <c r="A19" s="23">
+        <v>2240</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="26">
+        <v>73861</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" s="1" customFormat="1" ht="15.75">
+      <c r="A20" s="23">
+        <v>2250</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="25">
+        <f>91320+80638+6624+4310+61447+6042</f>
+        <v>250381</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" s="1" customFormat="1" ht="31.5">
+      <c r="A21" s="23">
+        <v>2260</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="25">
+        <v>70390</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" s="1" customFormat="1" ht="15.75">
+      <c r="A22" s="20">
+        <v>2300</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" s="22">
+        <f t="shared" ref="C22" si="1">C23+C24+C25+C26+C27+C28+C29</f>
+        <v>216049.44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" s="1" customFormat="1" ht="15.75">
+      <c r="A23" s="23">
+        <v>2310</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="25">
+        <f>130555+667</f>
+        <v>131222</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" s="1" customFormat="1" ht="31.5">
+      <c r="A24" s="23">
+        <v>2320</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="27"/>
+    </row>
+    <row r="25" spans="1:3" s="1" customFormat="1" ht="31.5">
+      <c r="A25" s="23">
+        <v>2340</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C25" s="27"/>
+    </row>
+    <row r="26" spans="1:3" s="1" customFormat="1" ht="15.75">
+      <c r="A26" s="23">
+        <v>2350</v>
+      </c>
+      <c r="B26" s="24" t="s">
         <v>27</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A4" s="44" t="s">
+      <c r="C26" s="25">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" s="1" customFormat="1" ht="31.5">
+      <c r="A27" s="23">
+        <v>2360</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="27"/>
+    </row>
+    <row r="28" spans="1:3" s="1" customFormat="1" ht="15.75">
+      <c r="A28" s="23">
+        <v>2370</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="C28" s="25">
+        <v>15739</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" s="1" customFormat="1" ht="15.75">
+      <c r="A29" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="44"/>
-[...19 lines deleted...]
-      <c r="C7" s="9" t="s">
+      <c r="C29" s="30">
+        <v>66461.440000000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" s="1" customFormat="1" ht="15.75">
+      <c r="A30" s="12">
+        <v>2400</v>
+      </c>
+      <c r="B30" s="31" t="s">
         <v>32</v>
       </c>
-    </row>
-[...207 lines deleted...]
-      <c r="A27" s="20">
+      <c r="C30" s="32"/>
+    </row>
+    <row r="31" spans="1:3" s="1" customFormat="1" ht="15.75">
+      <c r="A31" s="12">
         <v>5233</v>
       </c>
-      <c r="B27" s="42" t="s">
-[...33 lines deleted...]
-      <c r="B31" s="12" t="s">
+      <c r="B31" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="C31" s="24">
-[...59 lines deleted...]
-      </c>
+      <c r="C31" s="32"/>
+    </row>
+    <row r="32" spans="1:3" s="2" customFormat="1" ht="15.75">
+      <c r="A32" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B32" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C32" s="33"/>
+    </row>
+    <row r="33" spans="1:12" s="1" customFormat="1" ht="15.75">
+      <c r="A33" s="34"/>
+      <c r="B33" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="36">
+        <f>C10+C11+C12+C13+C14+C15+C22+C31+C32+C30</f>
+        <v>3192173.44</v>
+      </c>
+      <c r="I33" s="18"/>
+      <c r="L33" s="18"/>
+    </row>
+    <row r="34" spans="1:12" s="1" customFormat="1" ht="15.75">
+      <c r="A34" s="12"/>
+      <c r="B34" s="37"/>
+      <c r="C34" s="36"/>
+      <c r="I34" s="18"/>
+    </row>
+    <row r="35" spans="1:12" s="1" customFormat="1" ht="15.75">
+      <c r="A35" s="12"/>
+      <c r="B35" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C35" s="32">
+        <f t="shared" ref="C35" si="2">C33-C11-C13-C29-C32</f>
+        <v>840013</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="1" customFormat="1" ht="15.75">
+      <c r="A36" s="12"/>
+      <c r="B36" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C36" s="12">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="1" customFormat="1" ht="15.75">
+      <c r="A37" s="12"/>
+      <c r="B37" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C37" s="32">
+        <f t="shared" ref="C37" si="3">C35/C36</f>
+        <v>444.451322751323</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" s="12"/>
+      <c r="B38" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="C38" s="38">
+        <f t="shared" ref="C38" si="4">C37/12</f>
+        <v>37.0376102292769</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" s="12"/>
+      <c r="B39" s="35"/>
+      <c r="C39" s="36"/>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" s="12"/>
+      <c r="B40" s="39"/>
+      <c r="C40" s="12"/>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="B41" s="40"/>
+    </row>
+    <row r="42" spans="1:12" ht="32.25" customHeight="1">
+      <c r="A42" s="47" t="s">
+        <v>41</v>
+      </c>
+      <c r="B42" s="47"/>
+      <c r="C42" s="47"/>
+    </row>
+    <row r="43" spans="1:12" ht="51.75" customHeight="1">
+      <c r="A43" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B43" s="48"/>
+      <c r="C43" s="48"/>
+    </row>
+    <row r="44" spans="1:12" ht="63.75" customHeight="1">
+      <c r="A44" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" s="48"/>
+      <c r="C44" s="48"/>
+    </row>
+    <row r="45" spans="1:12" ht="56.25" customHeight="1">
+      <c r="A45" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="B45" s="48"/>
+      <c r="C45" s="48"/>
+    </row>
+    <row r="47" spans="1:12" s="1" customFormat="1" ht="15.75">
+      <c r="A47" s="41"/>
+      <c r="B47" s="41"/>
+      <c r="C47" s="41"/>
+      <c r="D47" s="42"/>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="B48" s="43"/>
+      <c r="C48" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="D48" s="42"/>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="41"/>
+      <c r="B49" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="C49" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="D49" s="42"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="A4:C4"/>
+  <mergeCells count="5">
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="A43:C43"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="A45:C45"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.78740157480314965" bottom="0.59055118110236227" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.75" right="0.75" top="0.78740157480314998" bottom="0.59055118110236204" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="60" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Tame</vt:lpstr>
-      <vt:lpstr>Tame!Print_Area</vt:lpstr>
+      <vt:lpstr>Paraugs_priv.skolas</vt:lpstr>
+      <vt:lpstr>Paraugs_priv.skolas!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Sarmīte Mūze</dc:creator>
+  <dc:creator>Baiba Kanča</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
+    <vt:lpwstr>4559CDF42A5D4C2F96AFDD0530E56D93_13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-12.2.0.23196</vt:lpwstr>
+  </property>
+</Properties>
+</file>