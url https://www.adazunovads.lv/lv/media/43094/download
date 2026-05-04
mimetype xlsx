--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,1222 +1,1732 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...2 lines deleted...]
-  <workbookProtection/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ivanda Jakovele\Nextcloud\Kopmape\Ivanda\TĀMES 2026\Mājas_lapa\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FE1D92D7-AEED-479C-AC97-F017ED6EB9CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Tāme PII" sheetId="1" state="visible" r:id="rId2"/>
+    <sheet name="Tāme" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
+  <calcPr calcId="191029" iterateDelta="1E-4"/>
   <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
-      <loext:extCalcPr stringRefSyntax="CalcA1ExcelA1"/>
+      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="E35" i="1" l="1"/>
+  <c r="E37" i="1" s="1"/>
+  <c r="E15" i="1"/>
+  <c r="E12" i="1"/>
+  <c r="E39" i="1" l="1"/>
+  <c r="E38" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
-[...258 lines deleted...]
-    <t xml:space="preserve">"Dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu"</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="77">
+  <si>
+    <t>3.pielikums
+līgumam Nr. 01.02.2026. līdz 31.01.2027., Nr. 2-10/2025/148</t>
+  </si>
+  <si>
+    <t>Vienam izglītojamam nepieciešamās vidējās izmaksas pirmsskolas izglītības programmā 2026.gadā</t>
+  </si>
+  <si>
+    <t>Izglītības iestādes dibinātāja nosaukums</t>
+  </si>
+  <si>
+    <t>SIA Prosum</t>
+  </si>
+  <si>
+    <t>Reģistrācijas Nr.</t>
+  </si>
+  <si>
+    <t>Izglītības iestādes nosaukums</t>
+  </si>
+  <si>
+    <t>Sākumskolas izglītības iestāde Prosum</t>
+  </si>
+  <si>
+    <t>Reģistrācijas Nr. Izglītības iestāžu reģistrā</t>
+  </si>
+  <si>
+    <t>Aprēķini sagatavoti atbilstoši iepriekšējā kalendārā gada pēc naudas plūsmas uzskaitītajiem izdevumiem, tajā skaitā pamatlīdzekļu nolietojums</t>
+  </si>
+  <si>
+    <t>Nr.p.k.</t>
+  </si>
+  <si>
+    <t>Rādītājs</t>
+  </si>
+  <si>
+    <t>Ekonomiskās klasifikācijas kods</t>
+  </si>
+  <si>
+    <t>EUR/ izglītojamo skaits</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>Izglītojamo skaits iepriekšējā kalendārā gada 1.septembrī (B). t.sk.</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>1.1.</t>
+  </si>
+  <si>
+    <t>izglītojamo skaits vecumā no 1,5 līdz 4 gadiem</t>
+  </si>
+  <si>
+    <t>1.2.</t>
+  </si>
+  <si>
+    <t>izglītojamo skaits vecumā no 5 gadiem</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>Saņemtā valsts budžeta mērķdotācija pedagogu atalgojumam (M)</t>
+  </si>
+  <si>
+    <t>2.1.</t>
+  </si>
+  <si>
+    <t>Darba samaksa, kuru saņem kā mērķdotāciju no valsts budžeta</t>
+  </si>
+  <si>
+    <t>2.2.</t>
+  </si>
+  <si>
+    <t>Valsts obligātās sociālās apdrošināšanas iemaksas, sociāla rakstura pabalsti un kompensācijas, kuras saņem kā mērķdotāciju no valsts budžeta</t>
+  </si>
+  <si>
+    <t>2.3.</t>
+  </si>
+  <si>
+    <t>Valsts mērķdotācija mācību līdzekļu iegādei</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>Darba samaksa (izņemot pedagogu atalgojumu, kuru saņem kā mērķdotāciju no valsts budžeta)</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>Valsts obligātās sociālās apdrošināšanas iemaksas, sociāla rakstura pabalsti un kompensācijas (izņemot VSAOI, kuras saņem kā mērķdotāciju no valsts budžeta)</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>Mācību, darba un dienesta komandējumi</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>Pasta, telefona un citi sakaru pakalpojumi</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>Izdevumi par komunālajiem pakalpojumiem</t>
+  </si>
+  <si>
+    <t>8.</t>
+  </si>
+  <si>
+    <t>Iestādes administratīvie izdevumi un citi ar iestādes darbības nodrošināšanu saistīti izdevumi, kas nav uzskaitīti koda 2200 apakškodos</t>
+  </si>
+  <si>
+    <t>9.</t>
+  </si>
+  <si>
+    <t>Remontdarbi un iestāžu uzturēšanas pakalpojumi (izņemot kapitālo remontu)</t>
+  </si>
+  <si>
+    <t>10.</t>
+  </si>
+  <si>
+    <t>Informācijas tehnoloģiju pakalpojumi</t>
+  </si>
+  <si>
+    <t>11.</t>
+  </si>
+  <si>
+    <t>Īre un noma</t>
+  </si>
+  <si>
+    <t>12.</t>
+  </si>
+  <si>
+    <t>Izdevumi par precēm iestādes darbības nodrošināšanai</t>
+  </si>
+  <si>
+    <t>13.</t>
+  </si>
+  <si>
+    <t>Kurināmais un enerģētiskie materiāli</t>
+  </si>
+  <si>
+    <t>14.</t>
+  </si>
+  <si>
+    <t>Zāles, ķimikālijas, laboratorijas preces, medicīniskās ierīces, medicīniskie instrumenti, laboratorijas dzīvnieki un to uzturēšana</t>
+  </si>
+  <si>
+    <t>15.</t>
+  </si>
+  <si>
+    <t>Kārtējā remonta un iestāžu uzturēšanas materiāli</t>
+  </si>
+  <si>
+    <t>16.</t>
+  </si>
+  <si>
+    <t>Valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšana (izņemot EKK 2363 - ēdināšanas izdevumi)</t>
+  </si>
+  <si>
+    <t>17.</t>
+  </si>
+  <si>
+    <t>Mācību līdzekļi un materiāli (izņemot valsts dotāciju)</t>
+  </si>
+  <si>
+    <t>18.</t>
+  </si>
+  <si>
+    <t>Izdevumi periodikas iegādei bibliotēku krājumiem</t>
+  </si>
+  <si>
+    <t>19.</t>
+  </si>
+  <si>
+    <t>Izglītības iestādes kopējās izmaksas (P)</t>
+  </si>
+  <si>
+    <t>20.</t>
+  </si>
+  <si>
+    <t>Pamatlīdzekļu kopējais nolietojums iepriekšējā kalendārajā gadā (K)</t>
+  </si>
+  <si>
+    <t>5100-5200</t>
+  </si>
+  <si>
+    <t>21.</t>
+  </si>
+  <si>
+    <t>Kopējie attiecināmie izglītības iestādes izdevumi iepriekšējā kalendārajā gadā (L)</t>
+  </si>
+  <si>
+    <t>22.</t>
+  </si>
+  <si>
+    <t>Vienam izglītojamam no 1,5 līdz 4 gadiem nepieciešamās vidējās izmaksas mēnesī EUR</t>
+  </si>
+  <si>
+    <t>23.</t>
+  </si>
+  <si>
+    <t>Vienam izglītojamam no 5 gadiem nepieciešamās vidējās izmaksas mēnesī EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tāme sagatavota atboilstoši: </t>
+  </si>
+  <si>
+    <t>1. Ministru kabineta 08.12.2015. noteikumiem Nr. 709 "Noteikumi par izmaksu noteikšanas metodiku un kārtību, kādā pašvaldība atbilstoši tās noteiktajām vidējām izmaksām sedz pirmsskolas izglītības programmas izmaksas privātai izglītības iestādei"</t>
+  </si>
+  <si>
+    <t>2. Ministru kabineta 27.12.2005. noteikumiem Nr. 1031 "Noteikumi par budžetu izdevumu klasifikāciju atbilstoši ekonomiskajām kategorijām"</t>
+  </si>
+  <si>
+    <t>Apliecinu, ka tāmē norādītie aprēķini sakrīt ar izglītības iestādes dibinātāja gada pārskata datiem, kas tiek iesniegti Valsts ieņēmumu dienestā.</t>
+  </si>
+  <si>
+    <t>Pilnvarotās personas amats: valdes locekle</t>
+  </si>
+  <si>
+    <t>Pilnvarotās personas paraksta atšifrējums</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...5 lines deleted...]
-  <fonts count="16">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="0"/>
+      <family val="2"/>
+      <charset val="1"/>
     </font>
     <font>
-      <sz val="10"/>
-[...74 lines deleted...]
-      <i val="true"/>
+      <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="186"/>
     </font>
     <font>
-      <sz val="12"/>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFE2F0D9"/>
-        <bgColor rgb="FFDBDBDB"/>
+        <fgColor rgb="FFDCEAF7"/>
+        <bgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC2F1C8"/>
+        <bgColor rgb="FFDCEAF7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
-        <bgColor rgb="FFFFFFCC"/>
+        <bgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDBDBDB"/>
-[...6 lines deleted...]
-        <bgColor rgb="FFDBDBDB"/>
+        <fgColor rgb="FFFBE3D6"/>
+        <bgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
-    <border diagonalUp="false" diagonalDown="false">
+  <borders count="7">
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="thin"/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="20">
-[...22 lines deleted...]
-    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
-[...178 lines deleted...]
-      <protection locked="true" hidden="false"/>
+  <cellXfs count="50">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
-[...5 lines deleted...]
-    <cellStyle name="Percent" xfId="19" builtinId="5" customBuiltin="false"/>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF008080"/>
       <rgbColor rgb="FFC0C0C0"/>
       <rgbColor rgb="FF808080"/>
       <rgbColor rgb="FF9999FF"/>
-      <rgbColor rgb="FF953735"/>
-[...1 lines deleted...]
-      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FFF2F2F2"/>
+      <rgbColor rgb="FFDCEAF7"/>
       <rgbColor rgb="FF660066"/>
       <rgbColor rgb="FFFF8080"/>
       <rgbColor rgb="FF0066CC"/>
-      <rgbColor rgb="FFDBDBDB"/>
+      <rgbColor rgb="FFCCCCFF"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008080"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FF00CCFF"/>
       <rgbColor rgb="FFCCFFFF"/>
-      <rgbColor rgb="FFE2F0D9"/>
+      <rgbColor rgb="FFC2F1C8"/>
       <rgbColor rgb="FFFFFF99"/>
       <rgbColor rgb="FF99CCFF"/>
       <rgbColor rgb="FFFF99CC"/>
       <rgbColor rgb="FFCC99FF"/>
-      <rgbColor rgb="FFFFCC99"/>
+      <rgbColor rgb="FFFBE3D6"/>
       <rgbColor rgb="FF3366FF"/>
       <rgbColor rgb="FF33CCCC"/>
       <rgbColor rgb="FF99CC00"/>
       <rgbColor rgb="FFFFCC00"/>
       <rgbColor rgb="FFFF9900"/>
       <rgbColor rgb="FFFF6600"/>
       <rgbColor rgb="FF666699"/>
       <rgbColor rgb="FF969696"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF339966"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FF993300"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...2 lines deleted...]
-    <pageSetUpPr fitToPage="false"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E47"/>
+  <dimension ref="A1:AMK47"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A7" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="G16" activeCellId="0" sqref="G16"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="6.48"/>
-[...2 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1025" min="4" style="0" width="8.71"/>
+    <col min="1" max="1" width="4.28515625" style="15" customWidth="1"/>
+    <col min="2" max="2" width="28.7109375" style="16" customWidth="1"/>
+    <col min="3" max="3" width="48.28515625" style="16" customWidth="1"/>
+    <col min="4" max="5" width="14.140625" style="17" customWidth="1"/>
+    <col min="6" max="6" width="13" style="16" customWidth="1"/>
+    <col min="7" max="8" width="9.140625" style="16" customWidth="1"/>
+    <col min="9" max="9" width="42.28515625" style="16" customWidth="1"/>
+    <col min="10" max="1025" width="9.140625" style="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...1 lines deleted...]
-      <c r="B1" s="2" t="s">
+    <row r="1" spans="1:5" ht="39.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="3"/>
-[...3 lines deleted...]
-      <c r="B2" s="2" t="s">
+      <c r="E1" s="14"/>
+    </row>
+    <row r="2" spans="1:5" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="3"/>
-[...3 lines deleted...]
-      <c r="B3" s="2" t="s">
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="18"/>
+      <c r="B3" s="19"/>
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+    </row>
+    <row r="4" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="3"/>
-[...3 lines deleted...]
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="12"/>
+      <c r="C4" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3"/>
-[...3 lines deleted...]
-      <c r="B5" s="2" t="s">
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+    </row>
+    <row r="5" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="3"/>
-[...3 lines deleted...]
-      <c r="B6" s="2" t="s">
+      <c r="B5" s="10"/>
+      <c r="C5" s="20">
+        <v>40103213560</v>
+      </c>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+    </row>
+    <row r="6" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="3"/>
-[...3 lines deleted...]
-      <c r="B7" s="4" t="s">
+      <c r="B6" s="12"/>
+      <c r="C6" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="3"/>
-[...3 lines deleted...]
-      <c r="B8" s="5" t="s">
+      <c r="D6" s="9"/>
+      <c r="E6" s="9"/>
+    </row>
+    <row r="7" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="3"/>
-[...7 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="B7" s="10"/>
+      <c r="C7" s="21">
+        <v>3701802775</v>
+      </c>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="C8" s="23"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="22"/>
+    </row>
+    <row r="9" spans="1:5" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B9" s="8"/>
+      <c r="C9" s="8"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="24"/>
+      <c r="B10" s="24"/>
+      <c r="C10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24"/>
+    </row>
+    <row r="11" spans="1:5" ht="39.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>10</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B11" s="7"/>
       <c r="C11" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="8" t="n">
+      <c r="D11" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="6"/>
+      <c r="D12" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="30">
+        <f>E13+E14</f>
+        <v>109</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="6"/>
+      <c r="D13" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="31">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="6"/>
+      <c r="D14" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" s="31">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="33">
+        <f>E16+E17+E18</f>
+        <v>89195.56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="4"/>
+      <c r="D16" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="34">
+        <v>70778.559999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="4"/>
+      <c r="D17" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="34">
+        <v>16696</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="4"/>
+      <c r="D18" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" s="34">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="23.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="35">
         <v>1100</v>
       </c>
-      <c r="B12" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A13" s="8" t="n">
+      <c r="E19" s="36">
+        <v>455725</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="35">
         <v>1200</v>
       </c>
-      <c r="B13" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A14" s="8" t="n">
+      <c r="E20" s="36">
+        <v>88835.74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="37">
         <v>2100</v>
       </c>
-      <c r="B14" s="9" t="s">
-[...20 lines deleted...]
-      <c r="A16" s="13" t="n">
+      <c r="E21" s="36">
+        <v>12458.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="2"/>
+      <c r="D22" s="38">
         <v>2210</v>
       </c>
-      <c r="B16" s="14" t="s">
+      <c r="E22" s="36">
+        <v>1084.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="2"/>
+      <c r="D23" s="39">
+        <v>2220</v>
+      </c>
+      <c r="E23" s="36">
+        <v>33658.400000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="2"/>
+      <c r="D24" s="38">
+        <v>2230</v>
+      </c>
+      <c r="E24" s="36">
+        <v>57882.400000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="2"/>
+      <c r="D25" s="40">
+        <v>2240</v>
+      </c>
+      <c r="E25" s="36">
+        <v>17749.400000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="38">
+        <v>2250</v>
+      </c>
+      <c r="E26" s="36">
+        <v>3118</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="38">
+        <v>2260</v>
+      </c>
+      <c r="E27" s="36">
+        <v>58043.199999999997</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="2"/>
+      <c r="D28" s="38">
+        <v>2310</v>
+      </c>
+      <c r="E28" s="36">
+        <v>29526.400000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="2"/>
+      <c r="D29" s="38">
+        <v>2320</v>
+      </c>
+      <c r="E29" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" s="2"/>
+      <c r="D30" s="38">
+        <v>2340</v>
+      </c>
+      <c r="E30" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="28" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C31" s="2"/>
+      <c r="D31" s="38">
+        <v>2350</v>
+      </c>
+      <c r="E31" s="36">
+        <v>18836.8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C32" s="2"/>
+      <c r="D32" s="38">
+        <v>2360</v>
+      </c>
+      <c r="E32" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="2"/>
+      <c r="D33" s="38">
+        <v>2370</v>
+      </c>
+      <c r="E33" s="36">
+        <v>23152</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="2"/>
+      <c r="D34" s="41">
+        <v>2400</v>
+      </c>
+      <c r="E34" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="C35" s="46"/>
+      <c r="D35" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="C16" s="15" t="n">
-[...272 lines deleted...]
-      </c>
+      <c r="E35" s="36">
+        <f>SUM(E19:E34)</f>
+        <v>800070.64000000013</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="35" t="s">
+        <v>64</v>
+      </c>
+      <c r="E36" s="36">
+        <v>3475</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="43">
+        <f>E35+E36+E15</f>
+        <v>892741.20000000019</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="B38" s="47" t="s">
+        <v>68</v>
+      </c>
+      <c r="C38" s="47"/>
+      <c r="D38" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="44">
+        <f>E37/(12*E12)</f>
+        <v>682.52385321100928</v>
+      </c>
+      <c r="F38" s="45"/>
+    </row>
+    <row r="39" spans="1:6" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="B39" s="47" t="s">
+        <v>70</v>
+      </c>
+      <c r="C39" s="47"/>
+      <c r="D39" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="44">
+        <f>(((E37*E14)/E12)-E15)/(12*E14)</f>
+        <v>517.34689024804629</v>
+      </c>
+      <c r="F39" s="45"/>
+    </row>
+    <row r="41" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B41" s="8"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+    </row>
+    <row r="42" spans="1:6" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B42" s="8"/>
+      <c r="C42" s="8"/>
+      <c r="D42" s="8"/>
+      <c r="E42" s="8"/>
+    </row>
+    <row r="43" spans="1:6" ht="27.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B43" s="8"/>
+      <c r="C43" s="8"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="8"/>
+      <c r="B44" s="8"/>
+      <c r="C44" s="8"/>
+      <c r="D44" s="8"/>
+      <c r="E44" s="8"/>
+    </row>
+    <row r="45" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="48" t="s">
+        <v>74</v>
+      </c>
+      <c r="B45" s="48"/>
+      <c r="C45" s="48"/>
+      <c r="D45" s="48"/>
+      <c r="E45" s="48"/>
+    </row>
+    <row r="47" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="B47" s="10"/>
+      <c r="C47" s="49" t="s">
+        <v>76</v>
+      </c>
+      <c r="D47" s="49"/>
+      <c r="E47" s="49"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="B44:D44"/>
+  <mergeCells count="45">
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:E47"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="A41:E41"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="A5:B5"/>
   </mergeCells>
-  <hyperlinks>
-[...8 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.905555555555556" right="0.39374999999999999" top="0.78749999999999998" bottom="0.78749999999999998" header="0.51180555555555496" footer="0.51180555555555496"/>
+  <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/6.0.4.2$Windows_X86_64 LibreOffice_project/9b0d9b32d5dcda91d2f1a96dc04c645c450872bf</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Tāme</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Irina Progļada</dc:creator>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Admin</dc:creator>
-  <dc:description/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>en-US</dc:language>
-  <cp:lastModifiedBy/>
-[...4 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
+    <vt:lpwstr>16.0300</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
+    <vt:i4>0</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
+    <vt:bool>false</vt:bool>
+  </property>
+</Properties>
+</file>