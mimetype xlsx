--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,442 +1,4939 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11012"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/irinalodegmail.com/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ivanda Jakovele\Nextcloud\Kopmape\Ivanda\TĀMES 2026\Mājas_lapa\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B56A894E-C6F9-2B47-B517-3C9DE947B956}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2FEF65BA-F420-4AEC-8F4F-70028FF3C771}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="25600" windowHeight="14260" xr2:uid="{98CD1E44-D990-4B22-AA47-5D750F12D257}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{9C4C41DE-EA2B-41D0-884F-B9B9BD085042}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="PPII_tāme " sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="181029"/>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+    <externalReference r:id="rId3"/>
+  </externalReferences>
+  <definedNames>
+    <definedName name="Apmaksa">[1]Apmaksa!$A$1:$A$65536</definedName>
+    <definedName name="Darijums">[1]Darijums!$A$1:$A$65536</definedName>
+    <definedName name="Excel_BuiltIn__FilterDatabase">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Firmas">[1]Firma!$A$1:$A$65536</definedName>
+    <definedName name="Parvadataji">[1]Ligumi!$A$1:$A$65536</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'PPII_tāme '!$A$2:$C$30</definedName>
+    <definedName name="Saist_apmers_ar_galvojumu">[1]Ligumi!$A$1:$A$65536</definedName>
+    <definedName name="Z_1893421C_DBAA_4C10_AA6C_4D0F39122205_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_483F8D4B_D649_4D59_A67B_5E8B6C0D2E28_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_56A06D27_97E5_4D01_ADCE_F8E0A2A870EF_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.PrintArea">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_8545B4E6_A517_4BD7_BFB7_42FEB5F229AD_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_877A1030_2452_46B0_88DF_8A068656C08E_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_ABD8A783_3A6C_4629_9559_1E4E89E80131_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_AF277C95_CBD9_4696_AC72_D010599E9831_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_B7CBCF06_FF41_423A_9AB3_E1D1F70C6FC5_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_C5511FB8_86C5_41F3_ADCD_B10310F066F5_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_DB8ECBD1_2D44_4F97_BCC9_F610BA0A3109_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_DEE3A27E_689A_4E9F_A3EB_C84F1E3B413E_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.Cols">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintArea">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintTitles">[2]Groz_NIN_12_2014!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C8" i="1" l="1"/>
+  <c r="C23" i="1" l="1"/>
+  <c r="C29" i="1" s="1"/>
+  <c r="C30" i="1" l="1"/>
+  <c r="C25" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
-    <t>1. pielikums</t>
+    <t>Kods</t>
   </si>
   <si>
-    <t>EKK kods</t>
+    <t>Nosaukums</t>
   </si>
   <si>
-    <t>Izmaksu veidi</t>
+    <t>KOPĀ</t>
   </si>
   <si>
-    <t>Izmaksu tāme pēc iepriekšējā gada faktiskajām izmaksām (pēc naudas plūsmas principa)</t>
+    <r>
+      <t xml:space="preserve">Atalgojums </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(izņemot pedagogu atalgojumu, kuru piešķir kā mērķdotāciju no valsts budžeta)</t>
+    </r>
   </si>
   <si>
-    <t>Atalgojums no izglītības iestādes budžeta līdzekļiem</t>
+    <r>
+      <t xml:space="preserve">Darba devēja VSAOI, pabalsti un kompensācijas </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(izņemot VSAOI, kuras piešķir kā mērķdotāciju no valsts budžeta)</t>
+    </r>
   </si>
   <si>
-    <t>Atalgojums no valsts mērķdotācijas</t>
+    <r>
+      <t xml:space="preserve">Mācību, darba un dienesta komandējumi, dienesta, darba braucieni </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(izņemot tos, kas finansēti no Eiropas Savienības fondiem)</t>
+    </r>
   </si>
   <si>
-    <t>Darba devēja soc.apdrošināšanas iemaksas no izglītības iestādes budžeta līdzekļiem</t>
+    <t>Pakalpojumu samaksa</t>
   </si>
   <si>
-    <t>Darba devēja soc.apdrošināšanas iemaksas no mērķdotācijas</t>
-[...8 lines deleted...]
-    <t>Pasta, telefona un citi sakaru pakalpojumi</t>
+    <t>Pasta,telefona un citi sakaru pakalpojumi</t>
   </si>
   <si>
     <t>Izdevumi par komunālajiem pakalpojumiem</t>
   </si>
   <si>
-    <t>Iestādes administratīvie izdevumi un ar iestādes darbības nodrošināšanu saistītie izdevumi</t>
+    <t xml:space="preserve">Iestādes administratīvie izdevumi un ar iestādes darbības nodrošināšanu saistītie izdevumi </t>
   </si>
   <si>
-    <t>Remontdarbi un telpu uzturēšana</t>
+    <r>
+      <t xml:space="preserve">Remontdarbi un iestāžu uzturēšanas pakalpojumi </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(izņemot ēku, būvju un ceļu kapitālo remontu)</t>
+    </r>
   </si>
   <si>
     <t>Informācijas tehnoloģiju pakalpojumi</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-    </r>
+    <t>Īres un nomas maksa</t>
   </si>
   <si>
-    <t>Biroja preces un inventārs</t>
+    <t>Krājumi, materiāli, energoresursi, preces, biroja preces un inventārs, kurus neuzskaita pamatkapitāla veidošanā</t>
+  </si>
+  <si>
+    <t>Izdevumi par precēm iestādes darbības nodrošināšanai</t>
+  </si>
+  <si>
+    <t>Kurināmais un enerģētiskie materiāli</t>
   </si>
   <si>
     <t>Zāles, ķimikālijas, laboratorijas preces, medicīniskās ierīces, medicīniskie instrumenti, laboratorijas dzīvnieki un to uzturēšana</t>
   </si>
   <si>
     <t>Kārtējā remonta un iestāžu uzturēšanas materiāli</t>
   </si>
   <si>
-    <t>Mācību līdzekļi un materiāli</t>
-[...1 lines deleted...]
-  <si>
     <r>
-      <t>Bibliotēku krājumi </t>
+      <t xml:space="preserve">Valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšanas izdevumi </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
-        <color rgb="FF333333"/>
-[...1 lines deleted...]
-        <family val="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
         <charset val="186"/>
       </rPr>
-      <t>(neieskaitot mērķdotāciju mācību materiāliem)</t>
+      <t>(izņemot ēdināšanas izdevumus (EKK 2363))</t>
     </r>
   </si>
   <si>
-    <t>Kopā izdevumi:</t>
+    <r>
+      <t xml:space="preserve">Mācību līdzekļi un materiāli </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(izņemot valsts budžeta dotācijas mācību līdzekļu iegādei)</t>
+    </r>
   </si>
   <si>
-    <t>Kopā iestādes līdzekļi</t>
+    <t>Izdevumi periodikas iegādei</t>
   </si>
   <si>
-    <t>Izmaksas 1 audzēknim (gadā)</t>
+    <t>Kopā pašvaldības līdzekļi</t>
   </si>
   <si>
-    <t>Izmaksas 1 audzēknim (mēnesī)</t>
+    <t>Kopējais pamatlīdzekļu nolietojums</t>
   </si>
   <si>
-    <t>Iestādes apstiprinātā maksa mēnesī, kas jāsedz skolēna likumiskajam pārtsāvim</t>
+    <t xml:space="preserve">Kopējie izdevumi </t>
   </si>
   <si>
-    <t>Kurināmais un enerģētiskie materiāli (izņemot degvielas izdevumus (EKK 2322)</t>
+    <t xml:space="preserve">Valsts mērķdotācija pedagogu atalgojumam </t>
   </si>
   <si>
-    <t>Valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšana (izņemot ēdināšanas izdevumus (EKK 2363)</t>
+    <t>Izmaksas vienam izglītojamam no pusotra līdz četru gadu vecumam</t>
   </si>
   <si>
-    <t>Īres un nomas maksa (izņemot transportlīdzekļu nomas maksu (EKK 2262)</t>
+    <t xml:space="preserve">Izmaksas vienam skaits obligātās sagatavošanas vecumā </t>
   </si>
   <si>
-    <t>Skolēnu skaits 01.01.2025.</t>
+    <t>Izglītojamo skaits no pusotra līdz četru gadu vecumam 2025.gada 1.septembrī</t>
   </si>
   <si>
-    <t>Privātas vidusskolas "Norma" izdevumu tāme 2025. gadam</t>
+    <t>Izglītojamo skaits obligātās sagatavošanas vecumā 2025. gada 1.septembrī</t>
+  </si>
+  <si>
+    <t>SIA "TMKA", privātā vidusskola "Norma" Izdevumu tāme 2026.gadam, atbilstoši naudas plūsmai 2025.gadā.</t>
+  </si>
+  <si>
+    <t>SIA "TMKA" valdes locekle Irina Lode</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10">
+  <numFmts count="3">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+  </numFmts>
+  <fonts count="9" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF333333"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color rgb="FF333333"/>
-      <name val="Source Sans Pro"/>
+      <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...6 lines deleted...]
-      <family val="2"/>
+      <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
-      <color rgb="FF333333"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <color rgb="FF333333"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
-      <color rgb="FF333333"/>
-[...8 lines deleted...]
-      <family val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF99CC00"/>
-[...5 lines deleted...]
-        <fgColor rgb="FFF8CBAD"/>
+        <fgColor indexed="47"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-        <color rgb="FF817F7F"/>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
-      <right style="medium">
-        <color rgb="FF817F7F"/>
+      <right style="thin">
+        <color indexed="64"/>
       </right>
-      <top style="medium">
-        <color rgb="FF817F7F"/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom style="medium">
-        <color rgb="FF817F7F"/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top/>
-[...1 lines deleted...]
-        <color rgb="FF817F7F"/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-[...1 lines deleted...]
-    <cellStyle name="Parasts 7" xfId="1" xr:uid="{F6276D77-4230-4962-94F5-0B3D6F0FAC4A}"/>
+  <cellStyles count="6">
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+    <cellStyle name="Komats 2" xfId="4" xr:uid="{5D23B714-30F2-4070-92C4-B914DE2B8D8B}"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="3" xr:uid="{0EFEBD45-45FE-477B-A20E-5E4F4CA791D0}"/>
+    <cellStyle name="Parasts 2" xfId="2" xr:uid="{6F4C970C-E222-4D82-B19A-F58E79F6CF57}"/>
+    <cellStyle name="Parasts 7" xfId="5" xr:uid="{3717172C-A60E-4302-8B4B-180E47542F77}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../ARNIS/formas/dok_registrs2011.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/ARNIS/formas/dok_registrs2011.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../sarmite/Desktop/2010/2014/22.12.2014/Budzeta_projekts%202014_3.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/sarmite/Desktop/2010/2014/22.12.2014/Budzeta_projekts%202014_3.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Saraksts"/>
+      <sheetName val="Firma"/>
+      <sheetName val="Izsniedzejs"/>
+      <sheetName val="Ligumi"/>
+      <sheetName val="Darijums"/>
+      <sheetName val="Apmaksa"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1" refreshError="1">
+        <row r="1">
+          <cell r="A1" t="str">
+            <v>Uzņēmums / Persona</v>
+          </cell>
+        </row>
+        <row r="2">
+          <cell r="A2" t="str">
+            <v xml:space="preserve"> </v>
+          </cell>
+        </row>
+        <row r="3">
+          <cell r="A3" t="str">
+            <v>A.B.V. SIA</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="A4" t="str">
+            <v>4.krēsli SIA</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="A5" t="str">
+            <v>A.Lapsiņas uzņēmums Apgāds skolai</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6" t="str">
+            <v>AB BAMBUSS SIA</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="A7" t="str">
+            <v>ABORA SIA</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>Adazi Bio Power SIA</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>ĀDAŽI PROJEKTS SIA</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10" t="str">
+            <v>Ādažu 1.fotogrupa, Diāna Taube</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="A11" t="str">
+            <v>Ādažu aptieka SIA</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="A12" t="str">
+            <v>Ādažu Brīvā Valdorfa skola, Biedrība</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="A13" t="str">
+            <v>Ādažu fotogrāfu biedrība - Sabiedriska organizācija</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="A14" t="str">
+            <v>ĀDAŽU GLĀBŠANAS DIENESTS PSIA</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="A15" t="str">
+            <v>Ādažu Hidromehanizācija SIA</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="A16" t="str">
+            <v>ĀDAŽU ĪPAŠUMI SIA</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="A17" t="str">
+            <v>ĀDAŽU METĀLS Sia</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="A18" t="str">
+            <v>ĀDAŽU NAMSAIMNIEKS SIA</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="A19" t="str">
+            <v>Ādažu novada vēlēšanu komisija</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="A20" t="str">
+            <v>Ādažu slimnīca PSIA</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="A21" t="str">
+            <v>ĀDAŽU SPORTA CENTRS SIA</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="A22" t="str">
+            <v>ĀDAŽU ŪDENS SIA</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="A23" t="str">
+            <v>AGD GRUPA SIA</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="A24" t="str">
+            <v xml:space="preserve">Agita Vīra </v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="A25" t="str">
+            <v>AGLV SIA</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="A26" t="str">
+            <v>Agnese Prokofjeva</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="A27" t="str">
+            <v>Agneta Akseņenko</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="A28" t="str">
+            <v>AGNIERS SIA</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="A29" t="str">
+            <v>AGREINO SIA</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="A30" t="str">
+            <v>Agris Kiršteins</v>
+          </cell>
+        </row>
+        <row r="31">
+          <cell r="A31" t="str">
+            <v>Agris Ļitvinovs</v>
+          </cell>
+        </row>
+        <row r="32">
+          <cell r="A32" t="str">
+            <v>Agris Upīts</v>
+          </cell>
+        </row>
+        <row r="33">
+          <cell r="A33" t="str">
+            <v>Aģentūra Radars SIA</v>
+          </cell>
+        </row>
+        <row r="34">
+          <cell r="A34" t="str">
+            <v>Aīda Kalniņa</v>
+          </cell>
+        </row>
+        <row r="35">
+          <cell r="A35" t="str">
+            <v>Aija Ausēja-Rudzīte</v>
+          </cell>
+        </row>
+        <row r="36">
+          <cell r="A36" t="str">
+            <v>AIVARS VITKOVSKIS</v>
+          </cell>
+        </row>
+        <row r="37">
+          <cell r="A37" t="str">
+            <v>Aivija Amaris SIA</v>
+          </cell>
+        </row>
+        <row r="38">
+          <cell r="A38" t="str">
+            <v>AJ Produkti AS</v>
+          </cell>
+        </row>
+        <row r="39">
+          <cell r="A39" t="str">
+            <v>AKKA LAA</v>
+          </cell>
+        </row>
+        <row r="40">
+          <cell r="A40" t="str">
+            <v>AKMENS APSTRĀDES CENTRS AKM SIA</v>
+          </cell>
+        </row>
+        <row r="41">
+          <cell r="A41" t="str">
+            <v>ALAN LTD SIA</v>
+          </cell>
+        </row>
+        <row r="42">
+          <cell r="A42" t="str">
+            <v>ALARMA SERVISS SIA</v>
+          </cell>
+        </row>
+        <row r="43">
+          <cell r="A43" t="str">
+            <v>ALDO Grupa SIA</v>
+          </cell>
+        </row>
+        <row r="44">
+          <cell r="A44" t="str">
+            <v>ALEJA D SIA</v>
+          </cell>
+        </row>
+        <row r="45">
+          <cell r="A45" t="str">
+            <v>ALEKSANDRS JALANECKIS</v>
+          </cell>
+        </row>
+        <row r="46">
+          <cell r="A46" t="str">
+            <v>ALEKSANDRS KARATAJEVS</v>
+          </cell>
+        </row>
+        <row r="47">
+          <cell r="A47" t="str">
+            <v>ALEKSANDRS KORJAKINS</v>
+          </cell>
+        </row>
+        <row r="48">
+          <cell r="A48" t="str">
+            <v>Aleksandrs Kulakovs</v>
+          </cell>
+        </row>
+        <row r="49">
+          <cell r="A49" t="str">
+            <v>Aleksandrs Sidorovs</v>
+          </cell>
+        </row>
+        <row r="50">
+          <cell r="A50" t="str">
+            <v>ALEKSIS-M SIA</v>
+          </cell>
+        </row>
+        <row r="51">
+          <cell r="A51" t="str">
+            <v>ALENTA SIA</v>
+          </cell>
+        </row>
+        <row r="52">
+          <cell r="A52" t="str">
+            <v>ALT AUTO SIA</v>
+          </cell>
+        </row>
+        <row r="53">
+          <cell r="A53" t="str">
+            <v>ALT NOMA</v>
+          </cell>
+        </row>
+        <row r="54">
+          <cell r="A54" t="str">
+            <v>Alūksnes novada pašvaldības Izglītības pārvalde</v>
+          </cell>
+        </row>
+        <row r="55">
+          <cell r="A55" t="str">
+            <v>Aļona Kļevcova</v>
+          </cell>
+        </row>
+        <row r="56">
+          <cell r="A56" t="str">
+            <v>AMARO SIA</v>
+          </cell>
+        </row>
+        <row r="57">
+          <cell r="A57" t="str">
+            <v xml:space="preserve">Amatierteātris "Kontakts" - Nereģistrēta iedzīvojāju grupa </v>
+          </cell>
+        </row>
+        <row r="58">
+          <cell r="A58" t="str">
+            <v>AMBER LINE SIA</v>
+          </cell>
+        </row>
+        <row r="59">
+          <cell r="A59" t="str">
+            <v>ANDRA STAĻĢA firma "ELEKTROREMONTS" SIA</v>
+          </cell>
+        </row>
+        <row r="60">
+          <cell r="A60" t="str">
+            <v>ANDRIS BALTACIS</v>
+          </cell>
+        </row>
+        <row r="61">
+          <cell r="A61" t="str">
+            <v>Andris Podziņš</v>
+          </cell>
+        </row>
+        <row r="62">
+          <cell r="A62" t="str">
+            <v>Androna SIA</v>
+          </cell>
+        </row>
+        <row r="63">
+          <cell r="A63" t="str">
+            <v>Anita Caune</v>
+          </cell>
+        </row>
+        <row r="64">
+          <cell r="A64" t="str">
+            <v>ANITA KRŪZMANE</v>
+          </cell>
+        </row>
+        <row r="65">
+          <cell r="A65" t="str">
+            <v>ANITRA SIA</v>
+          </cell>
+        </row>
+        <row r="66">
+          <cell r="A66" t="str">
+            <v>Aniva SIA</v>
+          </cell>
+        </row>
+        <row r="67">
+          <cell r="A67" t="str">
+            <v>ANPA SIA</v>
+          </cell>
+        </row>
+        <row r="68">
+          <cell r="A68" t="str">
+            <v>ANTARS SIA</v>
+          </cell>
+        </row>
+        <row r="69">
+          <cell r="A69" t="str">
+            <v>Apes novada dome</v>
+          </cell>
+        </row>
+        <row r="70">
+          <cell r="A70" t="str">
+            <v>Apgāds Zvaigzne ABC SIA</v>
+          </cell>
+        </row>
+        <row r="71">
+          <cell r="A71" t="str">
+            <v>AQUA-BRAMBIS SIA</v>
+          </cell>
+        </row>
+        <row r="72">
+          <cell r="A72" t="str">
+            <v>ARCHITECTUS SIA</v>
+          </cell>
+        </row>
+        <row r="73">
+          <cell r="A73" t="str">
+            <v>ARCO DEVELOPMENT SIA</v>
+          </cell>
+        </row>
+        <row r="74">
+          <cell r="A74" t="str">
+            <v>ARHITECTUS SIA</v>
+          </cell>
+        </row>
+        <row r="75">
+          <cell r="A75" t="str">
+            <v>ARĪTS SIA</v>
+          </cell>
+        </row>
+        <row r="76">
+          <cell r="A76" t="str">
+            <v>Armands Bāliņš</v>
+          </cell>
+        </row>
+        <row r="77">
+          <cell r="A77" t="str">
+            <v>ARPOS SIA</v>
+          </cell>
+        </row>
+        <row r="78">
+          <cell r="A78" t="str">
+            <v>ARTŪRS MANGULIS</v>
+          </cell>
+        </row>
+        <row r="79">
+          <cell r="A79" t="str">
+            <v>Artūrs Putnis</v>
+          </cell>
+        </row>
+        <row r="80">
+          <cell r="A80" t="str">
+            <v>a-skola SIA</v>
+          </cell>
+        </row>
+        <row r="81">
+          <cell r="A81" t="str">
+            <v>ATLASE SIA</v>
+          </cell>
+        </row>
+        <row r="82">
+          <cell r="A82" t="str">
+            <v>Atmodas Nereģistrēta iedzīvotāju grupa, Andrejs Petskojs</v>
+          </cell>
+        </row>
+        <row r="83">
+          <cell r="A83" t="str">
+            <v>AUDIT ADVICE SIA</v>
+          </cell>
+        </row>
+        <row r="84">
+          <cell r="A84" t="str">
+            <v xml:space="preserve">Audzītes, Nereģistrēto iedzīvotāju grupa, Linda Cintiņa </v>
+          </cell>
+        </row>
+        <row r="85">
+          <cell r="A85" t="str">
+            <v>AUSMA BEĶERE</v>
+          </cell>
+        </row>
+        <row r="86">
+          <cell r="A86" t="str">
+            <v>AUTOOGA SIA</v>
+          </cell>
+        </row>
+        <row r="87">
+          <cell r="A87" t="str">
+            <v>Ažiņa k/f Mārkets SIA</v>
+          </cell>
+        </row>
+        <row r="88">
+          <cell r="A88" t="str">
+            <v>Babītes novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="89">
+          <cell r="A89" t="str">
+            <v>Baiba Blūzma</v>
+          </cell>
+        </row>
+        <row r="90">
+          <cell r="A90" t="str">
+            <v>BALDONE V.S.A.C.</v>
+          </cell>
+        </row>
+        <row r="91">
+          <cell r="A91" t="str">
+            <v>Baldones novada dome</v>
+          </cell>
+        </row>
+        <row r="92">
+          <cell r="A92" t="str">
+            <v>BALDZE SIA</v>
+          </cell>
+        </row>
+        <row r="93">
+          <cell r="A93" t="str">
+            <v>BALTA AAS</v>
+          </cell>
+        </row>
+        <row r="94">
+          <cell r="A94" t="str">
+            <v>BALTAIS FONDS  S/O</v>
+          </cell>
+        </row>
+        <row r="95">
+          <cell r="A95" t="str">
+            <v>BALTENEKO  SIA</v>
+          </cell>
+        </row>
+        <row r="96">
+          <cell r="A96" t="str">
+            <v>BALTENEKO SIA</v>
+          </cell>
+        </row>
+        <row r="97">
+          <cell r="A97" t="str">
+            <v>Baltezera Fani, Nereģistrēto iedzīvotāju grupa, Gundega Miglava</v>
+          </cell>
+        </row>
+        <row r="98">
+          <cell r="A98" t="str">
+            <v>Baltezera pērle SIA</v>
+          </cell>
+        </row>
+        <row r="99">
+          <cell r="A99" t="str">
+            <v>BALTIC CONSTRUCTION ENTERPRISE SIA</v>
+          </cell>
+        </row>
+        <row r="100">
+          <cell r="A100" t="str">
+            <v>Baltijas  Banknote SIA</v>
+          </cell>
+        </row>
+        <row r="101">
+          <cell r="A101" t="str">
+            <v>BALTIJAS AUTOLĪZINGS SIA</v>
+          </cell>
+        </row>
+        <row r="102">
+          <cell r="A102" t="str">
+            <v>BALTIJAS BASEINI SIA</v>
+          </cell>
+        </row>
+        <row r="103">
+          <cell r="A103" t="str">
+            <v>BALTIJAS KOMUNIKĀCIJU CENTRS SIA</v>
+          </cell>
+        </row>
+        <row r="104">
+          <cell r="A104" t="str">
+            <v>BALTSURVEY SIA</v>
+          </cell>
+        </row>
+        <row r="105">
+          <cell r="A105" t="str">
+            <v>BĀRDAIŅI-1 SIA</v>
+          </cell>
+        </row>
+        <row r="106">
+          <cell r="A106" t="str">
+            <v>Bauskas novada dome</v>
+          </cell>
+        </row>
+        <row r="107">
+          <cell r="A107" t="str">
+            <v>BDO INVEST-RĪGA AS</v>
+          </cell>
+        </row>
+        <row r="108">
+          <cell r="A108" t="str">
+            <v>Bentley Systems Europe B.V.</v>
+          </cell>
+        </row>
+        <row r="109">
+          <cell r="A109" t="str">
+            <v>Bermiz SIA</v>
+          </cell>
+        </row>
+        <row r="110">
+          <cell r="A110" t="str">
+            <v>Beverīnas novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="111">
+          <cell r="A111" t="str">
+            <v>BG SIA</v>
+          </cell>
+        </row>
+        <row r="112">
+          <cell r="A112" t="str">
+            <v>Biedrība " Futbola skola "Garkalne""</v>
+          </cell>
+        </row>
+        <row r="113">
+          <cell r="A113" t="str">
+            <v>Biedrība " Juglas Dzīvnieku aizsardzības grupa "</v>
+          </cell>
+        </row>
+        <row r="114">
+          <cell r="A114" t="str">
+            <v>Biedrība " Sporta klubs "KUMITE""</v>
+          </cell>
+        </row>
+        <row r="115">
+          <cell r="A115" t="str">
+            <v>Biedrība "DZĪVESSPĒKS"</v>
+          </cell>
+        </row>
+        <row r="116">
+          <cell r="A116" t="str">
+            <v>Biedrība "Latvijas Badmintona federācija"</v>
+          </cell>
+        </row>
+        <row r="117">
+          <cell r="A117" t="str">
+            <v>Biedrība "Latvijas Izpildītāju un producentu apvienība"</v>
+          </cell>
+        </row>
+        <row r="118">
+          <cell r="A118" t="str">
+            <v>Biedrība "Mednieku klubs"Laveri"</v>
+          </cell>
+        </row>
+        <row r="119">
+          <cell r="A119" t="str">
+            <v>Biedrība "Privātā vidusskola ĀBVS"</v>
+          </cell>
+        </row>
+        <row r="120">
+          <cell r="A120" t="str">
+            <v>Biedrība "Svētku aģentūra Santa"</v>
+          </cell>
+        </row>
+        <row r="121">
+          <cell r="A121" t="str">
+            <v>Biedrība Autortiesību un komunicēšanās konsultāciju aģentūra</v>
+          </cell>
+        </row>
+        <row r="122">
+          <cell r="A122" t="str">
+            <v>Biedrība" Futbola klubs "Ādaži""</v>
+          </cell>
+        </row>
+        <row r="123">
+          <cell r="A123" t="str">
+            <v>Biedrība"Maxsharks sports "</v>
+          </cell>
+        </row>
+        <row r="124">
+          <cell r="A124" t="str">
+            <v>BIĶERNIEKU KOMPLEKSĀ SPORTA BĀZE VAS</v>
+          </cell>
+        </row>
+        <row r="125">
+          <cell r="A125" t="str">
+            <v>BIOR Pārikas drošības, dzīvnieku veselības un vides zinātniskais institūts</v>
+          </cell>
+        </row>
+        <row r="126">
+          <cell r="A126" t="str">
+            <v>BIRUTA VIMBA</v>
+          </cell>
+        </row>
+        <row r="127">
+          <cell r="A127" t="str">
+            <v>BIRUTAS BIROJS SIA</v>
+          </cell>
+        </row>
+        <row r="128">
+          <cell r="A128" t="str">
+            <v>BIZNESA KOMPLEKSS SIA KIF</v>
+          </cell>
+        </row>
+        <row r="129">
+          <cell r="A129" t="str">
+            <v>BOLDEKS SIA</v>
+          </cell>
+        </row>
+        <row r="130">
+          <cell r="A130" t="str">
+            <v>BRASA SBS SIA</v>
+          </cell>
+        </row>
+        <row r="131">
+          <cell r="A131" t="str">
+            <v>BRINUM-X SIA</v>
+          </cell>
+        </row>
+        <row r="132">
+          <cell r="A132" t="str">
+            <v>BRUKS SIA</v>
+          </cell>
+        </row>
+        <row r="133">
+          <cell r="A133" t="str">
+            <v>BT PROJEKTS SIA</v>
+          </cell>
+        </row>
+        <row r="134">
+          <cell r="A134" t="str">
+            <v>BTA AAS</v>
+          </cell>
+        </row>
+        <row r="135">
+          <cell r="A135" t="str">
+            <v>BTA Insurance Company SE</v>
+          </cell>
+        </row>
+        <row r="136">
+          <cell r="A136" t="str">
+            <v>BUSINESS PARTNER SIA</v>
+          </cell>
+        </row>
+        <row r="137">
+          <cell r="A137" t="str">
+            <v>CAMELIA SIA</v>
+          </cell>
+        </row>
+        <row r="138">
+          <cell r="A138" t="str">
+            <v>CARDO SIA</v>
+          </cell>
+        </row>
+        <row r="139">
+          <cell r="A139" t="str">
+            <v>Carnikavas novada dome</v>
+          </cell>
+        </row>
+        <row r="140">
+          <cell r="A140" t="str">
+            <v>CEĻOJUMU KLUBS RSP biedrība</v>
+          </cell>
+        </row>
+        <row r="141">
+          <cell r="A141" t="str">
+            <v>CEĻOTĀJU VEIKALS VIA Baltica IK</v>
+          </cell>
+        </row>
+        <row r="142">
+          <cell r="A142" t="str">
+            <v xml:space="preserve">Ceļu satiksmes drošības direkcija </v>
+          </cell>
+        </row>
+        <row r="143">
+          <cell r="A143" t="str">
+            <v>Centrālā finanšu un līgumu aģentūra</v>
+          </cell>
+        </row>
+        <row r="144">
+          <cell r="A144" t="str">
+            <v>Cerebellum SIA</v>
+          </cell>
+        </row>
+        <row r="145">
+          <cell r="A145" t="str">
+            <v>Cēsu novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="146">
+          <cell r="A146" t="str">
+            <v>CIEDRA A SIA</v>
+          </cell>
+        </row>
+        <row r="147">
+          <cell r="A147" t="str">
+            <v>CONVENTS LAW Office</v>
+          </cell>
+        </row>
+        <row r="148">
+          <cell r="A148" t="str">
+            <v>CV-ONLINE LATVIA SIA</v>
+          </cell>
+        </row>
+        <row r="149">
+          <cell r="A149" t="str">
+            <v>Da &amp; Jo  SIA</v>
+          </cell>
+        </row>
+        <row r="150">
+          <cell r="A150" t="str">
+            <v>DACE DIENAVA</v>
+          </cell>
+        </row>
+        <row r="151">
+          <cell r="A151" t="str">
+            <v>Dace Medniece</v>
+          </cell>
+        </row>
+        <row r="152">
+          <cell r="A152" t="str">
+            <v>DAGI SIA</v>
+          </cell>
+        </row>
+        <row r="153">
+          <cell r="A153" t="str">
+            <v>DAGNIJA PUĶĪTE</v>
+          </cell>
+        </row>
+        <row r="154">
+          <cell r="A154" t="str">
+            <v>Daiļrade RC SIA</v>
+          </cell>
+        </row>
+        <row r="155">
+          <cell r="A155" t="str">
+            <v>DAINA KALNIŅA</v>
+          </cell>
+        </row>
+        <row r="156">
+          <cell r="A156" t="str">
+            <v>DAINA SALMIŅA</v>
+          </cell>
+        </row>
+        <row r="157">
+          <cell r="A157" t="str">
+            <v xml:space="preserve">DAINIS PIEBALGS </v>
+          </cell>
+        </row>
+        <row r="158">
+          <cell r="A158" t="str">
+            <v>Dainis Popovs</v>
+          </cell>
+        </row>
+        <row r="159">
+          <cell r="A159" t="str">
+            <v>DAIRA SIA</v>
+          </cell>
+        </row>
+        <row r="160">
+          <cell r="A160" t="str">
+            <v>DALA SIA</v>
+          </cell>
+        </row>
+        <row r="161">
+          <cell r="A161" t="str">
+            <v>DANFO MASTER SIA</v>
+          </cell>
+        </row>
+        <row r="162">
+          <cell r="A162" t="str">
+            <v>DANTRA SIA</v>
+          </cell>
+        </row>
+        <row r="163">
+          <cell r="A163" t="str">
+            <v>DARBA APĢĒRBU SERVISS SIA</v>
+          </cell>
+        </row>
+        <row r="164">
+          <cell r="A164" t="str">
+            <v>Dartes SIA</v>
+          </cell>
+        </row>
+        <row r="165">
+          <cell r="A165" t="str">
+            <v>DĀRZA GURU SIA</v>
+          </cell>
+        </row>
+        <row r="166">
+          <cell r="A166" t="str">
+            <v>DAS SIA</v>
+          </cell>
+        </row>
+        <row r="167">
+          <cell r="A167" t="str">
+            <v>DASKO SIA</v>
+          </cell>
+        </row>
+        <row r="168">
+          <cell r="A168" t="str">
+            <v>Datateks SIA</v>
+          </cell>
+        </row>
+        <row r="169">
+          <cell r="A169" t="str">
+            <v>DAUGAVPILS ENERGOCELTNIEKS SIA</v>
+          </cell>
+        </row>
+        <row r="170">
+          <cell r="A170" t="str">
+            <v>Dāvanu karte SIA</v>
+          </cell>
+        </row>
+        <row r="171">
+          <cell r="A171" t="str">
+            <v>DDBC SIA</v>
+          </cell>
+        </row>
+        <row r="172">
+          <cell r="A172" t="str">
+            <v>DDV SIA</v>
+          </cell>
+        </row>
+        <row r="173">
+          <cell r="A173" t="str">
+            <v>DEIMS SIA</v>
+          </cell>
+        </row>
+        <row r="174">
+          <cell r="A174" t="str">
+            <v>Delta Audio SIA</v>
+          </cell>
+        </row>
+        <row r="175">
+          <cell r="A175" t="str">
+            <v>Delta Urban SIA</v>
+          </cell>
+        </row>
+        <row r="176">
+          <cell r="A176" t="str">
+            <v>DEMOKRĀTI LV PP</v>
+          </cell>
+        </row>
+        <row r="177">
+          <cell r="A177" t="str">
+            <v>DEPO DIY SIA</v>
+          </cell>
+        </row>
+        <row r="178">
+          <cell r="A178" t="str">
+            <v>DEX SIA</v>
+          </cell>
+        </row>
+        <row r="179">
+          <cell r="A179" t="str">
+            <v xml:space="preserve">DEZINFA SIA </v>
+          </cell>
+        </row>
+        <row r="180">
+          <cell r="A180" t="str">
+            <v>DIĀNA SALENIECE</v>
+          </cell>
+        </row>
+        <row r="181">
+          <cell r="A181" t="str">
+            <v>DIETA LTD SIA</v>
+          </cell>
+        </row>
+        <row r="182">
+          <cell r="A182" t="str">
+            <v>DITAS BALČUS TEĀTRIS - DIVAS ACIS Biedrība</v>
+          </cell>
+        </row>
+        <row r="183">
+          <cell r="A183" t="str">
+            <v>DK INVEST SIA</v>
+          </cell>
+        </row>
+        <row r="184">
+          <cell r="A184" t="str">
+            <v>DLG DATORS SIA</v>
+          </cell>
+        </row>
+        <row r="185">
+          <cell r="A185" t="str">
+            <v>DN SISTĒMAS SIA</v>
+          </cell>
+        </row>
+        <row r="186">
+          <cell r="A186" t="str">
+            <v>Dobeles novada Izglītibas pārvalde</v>
+          </cell>
+        </row>
+        <row r="187">
+          <cell r="A187" t="str">
+            <v>DOMI grupe</v>
+          </cell>
+        </row>
+        <row r="188">
+          <cell r="A188" t="str">
+            <v>Domiņs SIA</v>
+          </cell>
+        </row>
+        <row r="189">
+          <cell r="A189" t="str">
+            <v>DRAMATURGU TEĀTRIS Biedrība</v>
+          </cell>
+        </row>
+        <row r="190">
+          <cell r="A190" t="str">
+            <v>Drošība AM SIA</v>
+          </cell>
+        </row>
+        <row r="191">
+          <cell r="A191" t="str">
+            <v>DZINTARS GIRGENSONS</v>
+          </cell>
+        </row>
+        <row r="192">
+          <cell r="A192" t="str">
+            <v>Dzintars Kronbergs</v>
+          </cell>
+        </row>
+        <row r="193">
+          <cell r="A193" t="str">
+            <v>Dzintars Osis</v>
+          </cell>
+        </row>
+        <row r="194">
+          <cell r="A194" t="str">
+            <v>ECO RUBBER</v>
+          </cell>
+        </row>
+        <row r="195">
+          <cell r="A195" t="str">
+            <v>ECOVIS CONVENTS Law Office SIA</v>
+          </cell>
+        </row>
+        <row r="196">
+          <cell r="A196" t="str">
+            <v>EDDI SIA</v>
+          </cell>
+        </row>
+        <row r="197">
+          <cell r="A197" t="str">
+            <v>Eden Springs Latvia SIA</v>
+          </cell>
+        </row>
+        <row r="198">
+          <cell r="A198" t="str">
+            <v>Edīte Johansone</v>
+          </cell>
+        </row>
+        <row r="199">
+          <cell r="A199" t="str">
+            <v>Edmunda Veizāna deju skola IK</v>
+          </cell>
+        </row>
+        <row r="200">
+          <cell r="A200" t="str">
+            <v>EDMUNDS VEIZĀNS Modes deju studija IK</v>
+          </cell>
+        </row>
+        <row r="201">
+          <cell r="A201" t="str">
+            <v>EDVANS SIA</v>
+          </cell>
+        </row>
+        <row r="202">
+          <cell r="A202" t="str">
+            <v>EDVEST  SIA</v>
+          </cell>
+        </row>
+        <row r="203">
+          <cell r="A203" t="str">
+            <v>EGO projekts SIA</v>
+          </cell>
+        </row>
+        <row r="204">
+          <cell r="A204" t="str">
+            <v>EGONS SIMSONS</v>
+          </cell>
+        </row>
+        <row r="205">
+          <cell r="A205" t="str">
+            <v>EIGERS PROJEKTI SIA</v>
+          </cell>
+        </row>
+        <row r="206">
+          <cell r="A206" t="str">
+            <v>EIMURU TĪKLI SIA</v>
+          </cell>
+        </row>
+        <row r="207">
+          <cell r="A207" t="str">
+            <v>Eiroeksperts SIA</v>
+          </cell>
+        </row>
+        <row r="208">
+          <cell r="A208" t="str">
+            <v>EIROPARKS SIA</v>
+          </cell>
+        </row>
+        <row r="209">
+          <cell r="A209" t="str">
+            <v>EIROPARKS SIA</v>
+          </cell>
+        </row>
+        <row r="210">
+          <cell r="A210" t="str">
+            <v>EIROPAS CEĻOJUMU CENTRS SIA</v>
+          </cell>
+        </row>
+        <row r="211">
+          <cell r="A211" t="str">
+            <v>EIROPAS FONDU KONSULTANTI SIA</v>
+          </cell>
+        </row>
+        <row r="212">
+          <cell r="A212" t="str">
+            <v>EKOPARTNERIS SIA</v>
+          </cell>
+        </row>
+        <row r="213">
+          <cell r="A213" t="str">
+            <v>EKSPRESS-ĀDAŽI SIA</v>
+          </cell>
+        </row>
+        <row r="214">
+          <cell r="A214" t="str">
+            <v>Elektriķis SIA</v>
+          </cell>
+        </row>
+        <row r="215">
+          <cell r="A215" t="str">
+            <v>ELEKTROMONTĀŽA SIA</v>
+          </cell>
+        </row>
+        <row r="216">
+          <cell r="A216" t="str">
+            <v>ELĪNA PUĶITE</v>
+          </cell>
+        </row>
+        <row r="217">
+          <cell r="A217" t="str">
+            <v>ELVA BALTIC SIA</v>
+          </cell>
+        </row>
+        <row r="218">
+          <cell r="A218" t="str">
+            <v>ELVA BALTIC SIA</v>
+          </cell>
+        </row>
+        <row r="219">
+          <cell r="A219" t="str">
+            <v>EMERALD BALTIC SIA</v>
+          </cell>
+        </row>
+        <row r="220">
+          <cell r="A220" t="str">
+            <v>EMOSS SIA</v>
+          </cell>
+        </row>
+        <row r="221">
+          <cell r="A221" t="str">
+            <v>EPS AS</v>
+          </cell>
+        </row>
+        <row r="222">
+          <cell r="A222" t="str">
+            <v>ERGO Latvija AAS</v>
+          </cell>
+        </row>
+        <row r="223">
+          <cell r="A223" t="str">
+            <v>ERGO Latvija dzīvība AAS</v>
+          </cell>
+        </row>
+        <row r="224">
+          <cell r="A224" t="str">
+            <v>ERMITĀŽAS RISINĀJUMI SIA</v>
+          </cell>
+        </row>
+        <row r="225">
+          <cell r="A225" t="str">
+            <v>Ervīns Musts</v>
+          </cell>
+        </row>
+        <row r="226">
+          <cell r="A226" t="str">
+            <v>ESNET SIA</v>
+          </cell>
+        </row>
+        <row r="227">
+          <cell r="A227" t="str">
+            <v>ET Sistēmas SIA</v>
+          </cell>
+        </row>
+        <row r="228">
+          <cell r="A228" t="str">
+            <v>EuroLatCapital SIA</v>
+          </cell>
+        </row>
+        <row r="229">
+          <cell r="A229" t="str">
+            <v>EVA-SERVISS SIA</v>
+          </cell>
+        </row>
+        <row r="230">
+          <cell r="A230" t="str">
+            <v>Everita Kāpa</v>
+          </cell>
+        </row>
+        <row r="231">
+          <cell r="A231" t="str">
+            <v>EVIJA BELICKA</v>
+          </cell>
+        </row>
+        <row r="232">
+          <cell r="A232" t="str">
+            <v>EWE SIA</v>
+          </cell>
+        </row>
+        <row r="233">
+          <cell r="A233" t="str">
+            <v>EXODUS TV IK</v>
+          </cell>
+        </row>
+        <row r="234">
+          <cell r="A234" t="str">
+            <v>FABLEX SIA</v>
+          </cell>
+        </row>
+        <row r="235">
+          <cell r="A235" t="str">
+            <v>FEELANCER SIA</v>
+          </cell>
+        </row>
+        <row r="236">
+          <cell r="A236" t="str">
+            <v>FIAS SIA</v>
+          </cell>
+        </row>
+        <row r="237">
+          <cell r="A237" t="str">
+            <v>FIDEA SIA</v>
+          </cell>
+        </row>
+        <row r="238">
+          <cell r="A238" t="str">
+            <v>Filings.lv SIA</v>
+          </cell>
+        </row>
+        <row r="239">
+          <cell r="A239" t="str">
+            <v>Filmu studija Jūra SIA</v>
+          </cell>
+        </row>
+        <row r="240">
+          <cell r="A240" t="str">
+            <v>Finanšu akadēmija SIA</v>
+          </cell>
+        </row>
+        <row r="241">
+          <cell r="A241" t="str">
+            <v>FIRM</v>
+          </cell>
+        </row>
+        <row r="242">
+          <cell r="A242" t="str">
+            <v>Firma ELEKTRIĶIS SIA</v>
+          </cell>
+        </row>
+        <row r="243">
+          <cell r="A243" t="str">
+            <v>FM Ādaži SIA</v>
+          </cell>
+        </row>
+        <row r="244">
+          <cell r="A244" t="str">
+            <v>FN-SERVISS  SIA</v>
+          </cell>
+        </row>
+        <row r="245">
+          <cell r="A245" t="str">
+            <v>FONTES VADĪBAS KONSULTĀCIJAS</v>
+          </cell>
+        </row>
+        <row r="246">
+          <cell r="A246" t="str">
+            <v>FUNERAL SERVICE  Latvia SIA</v>
+          </cell>
+        </row>
+        <row r="247">
+          <cell r="A247" t="str">
+            <v>Futbola klubs "Ādaži" Biedrība</v>
+          </cell>
+        </row>
+        <row r="248">
+          <cell r="A248" t="str">
+            <v>G KOLIZEJS SIA</v>
+          </cell>
+        </row>
+        <row r="249">
+          <cell r="A249" t="str">
+            <v>GAILĪTIS-G SIA</v>
+          </cell>
+        </row>
+        <row r="250">
+          <cell r="A250" t="str">
+            <v>GALAPRO IK</v>
+          </cell>
+        </row>
+        <row r="251">
+          <cell r="A251" t="str">
+            <v>Garāžu īpašnieku Kooperatīva sabiedrība "KADAGA 2"</v>
+          </cell>
+        </row>
+        <row r="252">
+          <cell r="A252" t="str">
+            <v>Garkalnes novada dome</v>
+          </cell>
+        </row>
+        <row r="253">
+          <cell r="A253" t="str">
+            <v>Garkalnes ūdens SIA</v>
+          </cell>
+        </row>
+        <row r="254">
+          <cell r="A254" t="str">
+            <v>Gaujas centrs SIA</v>
+          </cell>
+        </row>
+        <row r="255">
+          <cell r="A255" t="str">
+            <v>Gaujas Partnerība Biedrība</v>
+          </cell>
+        </row>
+        <row r="256">
+          <cell r="A256" t="str">
+            <v>GCI Latvia SIA</v>
+          </cell>
+        </row>
+        <row r="257">
+          <cell r="A257" t="str">
+            <v>Getliņi EKO SIA</v>
+          </cell>
+        </row>
+        <row r="258">
+          <cell r="A258" t="str">
+            <v>GIBSONS GRUPA SIA</v>
+          </cell>
+        </row>
+        <row r="259">
+          <cell r="A259" t="str">
+            <v>GJENSIDIGE Baltic AAS</v>
+          </cell>
+        </row>
+        <row r="260">
+          <cell r="A260" t="str">
+            <v>GLUDI LM</v>
+          </cell>
+        </row>
+        <row r="261">
+          <cell r="A261" t="str">
+            <v>Grāmatu draugs Pluss SIA</v>
+          </cell>
+        </row>
+        <row r="262">
+          <cell r="A262" t="str">
+            <v>GRANDUS SIA</v>
+          </cell>
+        </row>
+        <row r="263">
+          <cell r="A263" t="str">
+            <v>GRĪDU SERVISS SIA</v>
+          </cell>
+        </row>
+        <row r="264">
+          <cell r="A264" t="str">
+            <v>GT 19 SIA</v>
+          </cell>
+        </row>
+        <row r="265">
+          <cell r="A265" t="str">
+            <v>Guard 4 you SIA</v>
+          </cell>
+        </row>
+        <row r="266">
+          <cell r="A266" t="str">
+            <v>Gulbenes novada dome</v>
+          </cell>
+        </row>
+        <row r="267">
+          <cell r="A267" t="str">
+            <v>GUNĀRS AVOTIŅŠ</v>
+          </cell>
+        </row>
+        <row r="268">
+          <cell r="A268" t="str">
+            <v>GUNDARS PĒTERSONS</v>
+          </cell>
+        </row>
+        <row r="269">
+          <cell r="A269" t="str">
+            <v>Gundars Pētersons</v>
+          </cell>
+        </row>
+        <row r="270">
+          <cell r="A270" t="str">
+            <v>Gunta Briede</v>
+          </cell>
+        </row>
+        <row r="271">
+          <cell r="A271" t="str">
+            <v>Gunta Puriņa</v>
+          </cell>
+        </row>
+        <row r="272">
+          <cell r="A272" t="str">
+            <v>Gunta Skuja</v>
+          </cell>
+        </row>
+        <row r="273">
+          <cell r="A273" t="str">
+            <v>Guntis Martuzāns</v>
+          </cell>
+        </row>
+        <row r="274">
+          <cell r="A274" t="str">
+            <v>Guntis Podziņš</v>
+          </cell>
+        </row>
+        <row r="275">
+          <cell r="A275" t="str">
+            <v>Guntis Porietis</v>
+          </cell>
+        </row>
+        <row r="276">
+          <cell r="A276" t="str">
+            <v>Guntra Ozola</v>
+          </cell>
+        </row>
+        <row r="277">
+          <cell r="A277" t="str">
+            <v>GUSTIŅI SIA</v>
+          </cell>
+        </row>
+        <row r="278">
+          <cell r="A278" t="str">
+            <v>ĢEO EKO RISINĀJUMI SIA</v>
+          </cell>
+        </row>
+        <row r="279">
+          <cell r="A279" t="str">
+            <v>Ģirts Lūsis</v>
+          </cell>
+        </row>
+        <row r="280">
+          <cell r="A280" t="str">
+            <v>HANSABANKA AS</v>
+          </cell>
+        </row>
+        <row r="281">
+          <cell r="A281" t="str">
+            <v>HEDOS SIA</v>
+          </cell>
+        </row>
+        <row r="282">
+          <cell r="A282" t="str">
+            <v>HIDRO-LAVERI SIA</v>
+          </cell>
+        </row>
+        <row r="283">
+          <cell r="A283" t="str">
+            <v>HIDRO-LAVERI SIA</v>
+          </cell>
+        </row>
+        <row r="284">
+          <cell r="A284" t="str">
+            <v>HPJ SIA</v>
+          </cell>
+        </row>
+        <row r="285">
+          <cell r="A285" t="str">
+            <v>HUMS SIA</v>
+          </cell>
+        </row>
+        <row r="286">
+          <cell r="A286" t="str">
+            <v xml:space="preserve">HUMUS SIA </v>
+          </cell>
+        </row>
+        <row r="287">
+          <cell r="A287" t="str">
+            <v>HYDRO STADIUM ĀDAŽI SIA</v>
+          </cell>
+        </row>
+        <row r="288">
+          <cell r="A288" t="str">
+            <v>I KLUBS SIA</v>
+          </cell>
+        </row>
+        <row r="289">
+          <cell r="A289" t="str">
+            <v>Iekšlietu ministrijas Informācijas centrs</v>
+          </cell>
+        </row>
+        <row r="290">
+          <cell r="A290" t="str">
+            <v>IEVA NEIKENA</v>
+          </cell>
+        </row>
+        <row r="291">
+          <cell r="A291" t="str">
+            <v>Ieva Neikena</v>
+          </cell>
+        </row>
+        <row r="292">
+          <cell r="A292" t="str">
+            <v>IEVA ROVE</v>
+          </cell>
+        </row>
+        <row r="293">
+          <cell r="A293" t="str">
+            <v>Ieva Roze</v>
+          </cell>
+        </row>
+        <row r="294">
+          <cell r="A294" t="str">
+            <v>IF P&amp;C Insurance AS</v>
+          </cell>
+        </row>
+        <row r="295">
+          <cell r="A295" t="str">
+            <v>IGO FOMINS</v>
+          </cell>
+        </row>
+        <row r="296">
+          <cell r="A296" t="str">
+            <v>Igors Spirkovičs</v>
+          </cell>
+        </row>
+        <row r="297">
+          <cell r="A297" t="str">
+            <v>IKS SPORTS SIA</v>
+          </cell>
+        </row>
+        <row r="298">
+          <cell r="A298" t="str">
+            <v>Ikšķiles novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="299">
+          <cell r="A299" t="str">
+            <v>Ilze Celmiņa</v>
+          </cell>
+        </row>
+        <row r="300">
+          <cell r="A300" t="str">
+            <v>Ilze Jansone</v>
+          </cell>
+        </row>
+        <row r="301">
+          <cell r="A301" t="str">
+            <v>IMPEL SERVIKS  SIA</v>
+          </cell>
+        </row>
+        <row r="302">
+          <cell r="A302" t="str">
+            <v>Inčukalna novada dome</v>
+          </cell>
+        </row>
+        <row r="303">
+          <cell r="A303" t="str">
+            <v>Indrustrial partner service Ltd SIA</v>
+          </cell>
+        </row>
+        <row r="304">
+          <cell r="A304" t="str">
+            <v>Ineta Lancmane</v>
+          </cell>
+        </row>
+        <row r="305">
+          <cell r="A305" t="str">
+            <v>Infovide SIA</v>
+          </cell>
+        </row>
+        <row r="306">
+          <cell r="A306" t="str">
+            <v>Inga Balaševa</v>
+          </cell>
+        </row>
+        <row r="307">
+          <cell r="A307" t="str">
+            <v xml:space="preserve">Inga Pērkona </v>
+          </cell>
+        </row>
+        <row r="308">
+          <cell r="A308" t="str">
+            <v>INGA SKRAUCE</v>
+          </cell>
+        </row>
+        <row r="309">
+          <cell r="A309" t="str">
+            <v>INGRĪDA KNAPE-EGLE</v>
+          </cell>
+        </row>
+        <row r="310">
+          <cell r="A310" t="str">
+            <v>INGRĪDA KNAPE-EGLE</v>
+          </cell>
+        </row>
+        <row r="311">
+          <cell r="A311" t="str">
+            <v>INGUNA BAŠA, Latvijas Zvērinātu advokātu kolēģija</v>
+          </cell>
+        </row>
+        <row r="312">
+          <cell r="A312" t="str">
+            <v>Ingūna Kozlovska</v>
+          </cell>
+        </row>
+        <row r="313">
+          <cell r="A313" t="str">
+            <v>INKOMERC K SIA</v>
+          </cell>
+        </row>
+        <row r="314">
+          <cell r="A314" t="str">
+            <v>INTER RINO SIA</v>
+          </cell>
+        </row>
+        <row r="315">
+          <cell r="A315" t="str">
+            <v>INTERINFO LATVIJĀ SIA</v>
+          </cell>
+        </row>
+        <row r="316">
+          <cell r="A316" t="str">
+            <v xml:space="preserve">INTRAD SIA </v>
+          </cell>
+        </row>
+        <row r="317">
+          <cell r="A317" t="str">
+            <v xml:space="preserve">INTRAD SIA </v>
+          </cell>
+        </row>
+        <row r="318">
+          <cell r="A318" t="str">
+            <v>INŽENIERTEHNISKĀS SISTĒMAS SIA</v>
+          </cell>
+        </row>
+        <row r="319">
+          <cell r="A319" t="str">
+            <v>Irina Žuravļova</v>
+          </cell>
+        </row>
+        <row r="320">
+          <cell r="A320" t="str">
+            <v>Irita Skaistkalne</v>
+          </cell>
+        </row>
+        <row r="321">
+          <cell r="A321" t="str">
+            <v>IRVE SIA</v>
+          </cell>
+        </row>
+        <row r="322">
+          <cell r="A322" t="str">
+            <v>Ivars Grīnbergs</v>
+          </cell>
+        </row>
+        <row r="323">
+          <cell r="A323" t="str">
+            <v>IVETA MĀLIŅA</v>
+          </cell>
+        </row>
+        <row r="324">
+          <cell r="A324" t="str">
+            <v>IVETA PELCMANE</v>
+          </cell>
+        </row>
+        <row r="325">
+          <cell r="A325" t="str">
+            <v>IVONNA  SIA</v>
+          </cell>
+        </row>
+        <row r="326">
+          <cell r="A326" t="str">
+            <v>Izolde Eņģele</v>
+          </cell>
+        </row>
+        <row r="327">
+          <cell r="A327" t="str">
+            <v>Izteiksme SIA</v>
+          </cell>
+        </row>
+        <row r="328">
+          <cell r="A328" t="str">
+            <v>J. PISLEGINS SIA</v>
+          </cell>
+        </row>
+        <row r="329">
+          <cell r="A329" t="str">
+            <v>Jaguārs Ā,Garāžu īpašnieku kooperatīva sabiedrība</v>
+          </cell>
+        </row>
+        <row r="330">
+          <cell r="A330" t="str">
+            <v>Jānis Čuders</v>
+          </cell>
+        </row>
+        <row r="331">
+          <cell r="A331" t="str">
+            <v xml:space="preserve">Jānis Dundurs </v>
+          </cell>
+        </row>
+        <row r="332">
+          <cell r="A332" t="str">
+            <v>Jānis Krasikovs</v>
+          </cell>
+        </row>
+        <row r="333">
+          <cell r="A333" t="str">
+            <v>Jānis Kveders</v>
+          </cell>
+        </row>
+        <row r="334">
+          <cell r="A334" t="str">
+            <v>Jānis Kveders</v>
+          </cell>
+        </row>
+        <row r="335">
+          <cell r="A335" t="str">
+            <v>Jānis Pampe</v>
+          </cell>
+        </row>
+        <row r="336">
+          <cell r="A336" t="str">
+            <v>JĀNIS STRAUTMANIS</v>
+          </cell>
+        </row>
+        <row r="337">
+          <cell r="A337" t="str">
+            <v>Jānis Tiļčiks</v>
+          </cell>
+        </row>
+        <row r="338">
+          <cell r="A338" t="str">
+            <v>JĀNIS UN PARTNERI SIA</v>
+          </cell>
+        </row>
+        <row r="339">
+          <cell r="A339" t="str">
+            <v>JĀNIS VĪGUPS</v>
+          </cell>
+        </row>
+        <row r="340">
+          <cell r="A340" t="str">
+            <v xml:space="preserve">Jauniešu koris "Mundus", Nereģistrēto iedzīvotāju grupa, Ieva Blumberga </v>
+          </cell>
+        </row>
+        <row r="341">
+          <cell r="A341" t="str">
+            <v>Jēkabpils pilsētas pašvaldība</v>
+          </cell>
+        </row>
+        <row r="342">
+          <cell r="A342" t="str">
+            <v>Jekaterina Kondrotenko</v>
+          </cell>
+        </row>
+        <row r="343">
+          <cell r="A343" t="str">
+            <v>Jelgavas novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="344">
+          <cell r="A344" t="str">
+            <v>Jelgavas pilsētas pašvaldības iestāde "Jelgavas izglītības pārvalde"</v>
+          </cell>
+        </row>
+        <row r="345">
+          <cell r="A345" t="str">
+            <v>Jevgenijs Jeršovs</v>
+          </cell>
+        </row>
+        <row r="346">
+          <cell r="A346" t="str">
+            <v>Jevgeņija Piņkovska</v>
+          </cell>
+        </row>
+        <row r="347">
+          <cell r="A347" t="str">
+            <v>JS Company SIA</v>
+          </cell>
+        </row>
+        <row r="348">
+          <cell r="A348" t="str">
+            <v>JUDĪTE VĒVELE</v>
+          </cell>
+        </row>
+        <row r="349">
+          <cell r="A349" t="str">
+            <v>Juglas Dzīvnieku aizsardzības grupa, Biedrība</v>
+          </cell>
+        </row>
+        <row r="350">
+          <cell r="A350" t="str">
+            <v>Junior Achievement-Young Enterprise Latvija Biedrība</v>
+          </cell>
+        </row>
+        <row r="351">
+          <cell r="A351" t="str">
+            <v>Junior Achievement-Young Enterprise Latvijas Biznesa izglītības biedrība</v>
+          </cell>
+        </row>
+        <row r="352">
+          <cell r="A352" t="str">
+            <v>JURA BABRA Leļļu teātris "TIMS" IK</v>
+          </cell>
+        </row>
+        <row r="353">
+          <cell r="A353" t="str">
+            <v>JURIS EDVĪNS EGLĪTIS</v>
+          </cell>
+        </row>
+        <row r="354">
+          <cell r="A354" t="str">
+            <v>Juris Millers</v>
+          </cell>
+        </row>
+        <row r="355">
+          <cell r="A355" t="str">
+            <v>Juris Osis</v>
+          </cell>
+        </row>
+        <row r="356">
+          <cell r="A356" t="str">
+            <v>JŪRMALAS MEŽAPARKI SIA</v>
+          </cell>
+        </row>
+        <row r="357">
+          <cell r="A357" t="str">
+            <v>Jūrmalas pilsētas dome</v>
+          </cell>
+        </row>
+        <row r="358">
+          <cell r="A358" t="str">
+            <v>JUS Biedrība</v>
+          </cell>
+        </row>
+        <row r="359">
+          <cell r="A359" t="str">
+            <v>JZ SIA</v>
+          </cell>
+        </row>
+        <row r="360">
+          <cell r="A360" t="str">
+            <v>KACIS SIA</v>
+          </cell>
+        </row>
+        <row r="361">
+          <cell r="A361" t="str">
+            <v>KADAGA SIA</v>
+          </cell>
+        </row>
+        <row r="362">
+          <cell r="A362" t="str">
+            <v>KAFE SERVISS SIA</v>
+          </cell>
+        </row>
+        <row r="363">
+          <cell r="A363" t="str">
+            <v>Kalna Salas ZS</v>
+          </cell>
+        </row>
+        <row r="364">
+          <cell r="A364" t="str">
+            <v>Karina Tinamagomedova</v>
+          </cell>
+        </row>
+        <row r="365">
+          <cell r="A365" t="str">
+            <v>Karivero IK</v>
+          </cell>
+        </row>
+        <row r="366">
+          <cell r="A366" t="str">
+            <v>Karlson Plus SIA</v>
+          </cell>
+        </row>
+        <row r="367">
+          <cell r="A367" t="str">
+            <v>Karšu izdevniecība JĀŅU SĒTA SIA</v>
+          </cell>
+        </row>
+        <row r="368">
+          <cell r="A368" t="str">
+            <v>Kazimirs Bunto</v>
+          </cell>
+        </row>
+        <row r="369">
+          <cell r="A369" t="str">
+            <v>KIANG SIA</v>
+          </cell>
+        </row>
+        <row r="370">
+          <cell r="A370" t="str">
+            <v>Kivi Real Estate SIA</v>
+          </cell>
+        </row>
+        <row r="371">
+          <cell r="A371" t="str">
+            <v>Kjāra Musta</v>
+          </cell>
+        </row>
+        <row r="372">
+          <cell r="A372" t="str">
+            <v>Klavieru darbnīca IK</v>
+          </cell>
+        </row>
+        <row r="373">
+          <cell r="A373" t="str">
+            <v>KNIFS 4 SIA</v>
+          </cell>
+        </row>
+        <row r="374">
+          <cell r="A374" t="str">
+            <v>KOCĒNU SPORTA KLUBS Biedrība</v>
+          </cell>
+        </row>
+        <row r="375">
+          <cell r="A375" t="str">
+            <v>Komerccentrs DATI grupa SIA</v>
+          </cell>
+        </row>
+        <row r="376">
+          <cell r="A376" t="str">
+            <v>Kompānija VITRUM SIA</v>
+          </cell>
+        </row>
+        <row r="377">
+          <cell r="A377" t="str">
+            <v>KONDITOREJA SARACĒNS SIA</v>
+          </cell>
+        </row>
+        <row r="378">
+          <cell r="A378" t="str">
+            <v>KONE lifti Latvija SIA</v>
+          </cell>
+        </row>
+        <row r="379">
+          <cell r="A379" t="str">
+            <v>Koninklijke Nederlandsche Heidemaatschappij</v>
+          </cell>
+        </row>
+        <row r="380">
+          <cell r="A380" t="str">
+            <v>KONSTANTĪNS URECKIS</v>
+          </cell>
+        </row>
+        <row r="381">
+          <cell r="A381" t="str">
+            <v>Konstruktionsgruppe Bauen Latvija SIA</v>
+          </cell>
+        </row>
+        <row r="382">
+          <cell r="A382" t="str">
+            <v>Korande SIA</v>
+          </cell>
+        </row>
+        <row r="383">
+          <cell r="A383" t="str">
+            <v>Korupcijas novēršanas un apkarošanas birojs</v>
+          </cell>
+        </row>
+        <row r="384">
+          <cell r="A384" t="str">
+            <v>KOTA.NU SIA</v>
+          </cell>
+        </row>
+        <row r="385">
+          <cell r="A385" t="str">
+            <v xml:space="preserve">Krimuldas novada dome </v>
+          </cell>
+        </row>
+        <row r="386">
+          <cell r="A386" t="str">
+            <v>KRIPTO SIA</v>
+          </cell>
+        </row>
+        <row r="387">
+          <cell r="A387" t="str">
+            <v>KRISTAPS LĪCIS</v>
+          </cell>
+        </row>
+        <row r="388">
+          <cell r="A388" t="str">
+            <v>KRISTBERGS SIA</v>
+          </cell>
+        </row>
+        <row r="389">
+          <cell r="A389" t="str">
+            <v>KRŪZE UN LŪSIS SIA</v>
+          </cell>
+        </row>
+        <row r="390">
+          <cell r="A390" t="str">
+            <v>KULTŪRAS CENTRS "ALTERO VILLA" Biedrība</v>
+          </cell>
+        </row>
+        <row r="391">
+          <cell r="A391" t="str">
+            <v>KULTŪRAS INFORMĀCIJAS SISTĒMAS VA</v>
+          </cell>
+        </row>
+        <row r="392">
+          <cell r="A392" t="str">
+            <v>KURI SIA</v>
+          </cell>
+        </row>
+        <row r="393">
+          <cell r="A393" t="str">
+            <v xml:space="preserve">KURI SIA </v>
+          </cell>
+        </row>
+        <row r="394">
+          <cell r="A394" t="str">
+            <v>KURT KOENING SIA</v>
+          </cell>
+        </row>
+        <row r="395">
+          <cell r="A395" t="str">
+            <v>Kvadrs celtniecības firma SIA</v>
+          </cell>
+        </row>
+        <row r="396">
+          <cell r="A396" t="str">
+            <v>Ķeguma novada dome</v>
+          </cell>
+        </row>
+        <row r="397">
+          <cell r="A397" t="str">
+            <v>ĶEKAVAS NOVADA DOME</v>
+          </cell>
+        </row>
+        <row r="398">
+          <cell r="A398" t="str">
+            <v>L TIPS SIA</v>
+          </cell>
+        </row>
+        <row r="399">
+          <cell r="A399" t="str">
+            <v>L&amp;T SIA</v>
+          </cell>
+        </row>
+        <row r="400">
+          <cell r="A400" t="str">
+            <v>Labas Vides Producenti SIA</v>
+          </cell>
+        </row>
+        <row r="401">
+          <cell r="A401" t="str">
+            <v xml:space="preserve">Labochema - Latvija SIA </v>
+          </cell>
+        </row>
+        <row r="402">
+          <cell r="A402" t="str">
+            <v>LAFINA AS</v>
+          </cell>
+        </row>
+        <row r="403">
+          <cell r="A403" t="str">
+            <v>LAIK SIA</v>
+          </cell>
+        </row>
+        <row r="404">
+          <cell r="A404" t="str">
+            <v>Laila Raiskuma</v>
+          </cell>
+        </row>
+        <row r="405">
+          <cell r="A405" t="str">
+            <v>LAKRS Arodbiedrība</v>
+          </cell>
+        </row>
+        <row r="406">
+          <cell r="A406" t="str">
+            <v>LAK-Y BĀRS SIA</v>
+          </cell>
+        </row>
+        <row r="407">
+          <cell r="A407" t="str">
+            <v>LAMTER SIA</v>
+          </cell>
+        </row>
+        <row r="408">
+          <cell r="A408" t="str">
+            <v>Lapidem SIA, Normunds Nerets</v>
+          </cell>
+        </row>
+        <row r="409">
+          <cell r="A409" t="str">
+            <v>LATINTERTEHSERVISS  A/S</v>
+          </cell>
+        </row>
+        <row r="410">
+          <cell r="A410" t="str">
+            <v>LATSFILMA SIA</v>
+          </cell>
+        </row>
+        <row r="411">
+          <cell r="A411" t="str">
+            <v>LATTELECOM SIA</v>
+          </cell>
+        </row>
+        <row r="412">
+          <cell r="A412" t="str">
+            <v>LATVENERGO AS</v>
+          </cell>
+        </row>
+        <row r="413">
+          <cell r="A413" t="str">
+            <v>LATVIJA STATOIL SIA</v>
+          </cell>
+        </row>
+        <row r="414">
+          <cell r="A414" t="str">
+            <v>Latvijas autoceļu uzturētājs AS</v>
+          </cell>
+        </row>
+        <row r="415">
+          <cell r="A415" t="str">
+            <v>Latvijas autoceļu uzturētājs AS</v>
+          </cell>
+        </row>
+        <row r="416">
+          <cell r="A416" t="str">
+            <v>Latvijas Badmintona federācija Biedrība</v>
+          </cell>
+        </row>
+        <row r="417">
+          <cell r="A417" t="str">
+            <v>LATVIJAS BĒRNU FONDS</v>
+          </cell>
+        </row>
+        <row r="418">
+          <cell r="A418" t="str">
+            <v>LATVIJAS DABAS FONDS Nodibinājums</v>
+          </cell>
+        </row>
+        <row r="419">
+          <cell r="A419" t="str">
+            <v>LATVIJAS DRAMATURGU ĢILDE BIEDRĪBA</v>
+          </cell>
+        </row>
+        <row r="420">
+          <cell r="A420" t="str">
+            <v>LATVIJAS FINIERIS AS</v>
+          </cell>
+        </row>
+        <row r="421">
+          <cell r="A421" t="str">
+            <v>LATVIJAS GĀZE AS</v>
+          </cell>
+        </row>
+        <row r="422">
+          <cell r="A422" t="str">
+            <v>Latvijas Grāmata SIA</v>
+          </cell>
+        </row>
+        <row r="423">
+          <cell r="A423" t="str">
+            <v>LATVIJAS ĢEOLOĢIJAS INFORMĀCIJAS AĢENTŪRA.</v>
+          </cell>
+        </row>
+        <row r="424">
+          <cell r="A424" t="str">
+            <v>LATVIJAS INVESTĪCIJU UN ATTĪSTĪBAS AĢENTŪRA VA</v>
+          </cell>
+        </row>
+        <row r="425">
+          <cell r="A425" t="str">
+            <v>LATVIJAS KINOLOĢISKĀS fed. DZĪVNIEKU AIZSARDZĪBAS BIEDRĪBA</v>
+          </cell>
+        </row>
+        <row r="426">
+          <cell r="A426" t="str">
+            <v>LATVIJAS KRĀJBANKA</v>
+          </cell>
+        </row>
+        <row r="427">
+          <cell r="A427" t="str">
+            <v>LATVIJAS LAUKU KONSULTĀCIJU UN IZGLĪTĪBAS CENTRS SIA</v>
+          </cell>
+        </row>
+        <row r="428">
+          <cell r="A428" t="str">
+            <v>LATVIJAS LEĻĻU TEĀTRIS SIA</v>
+          </cell>
+        </row>
+        <row r="429">
+          <cell r="A429" t="str">
+            <v>LATVIJAS MOBILAIS TELEFONS SIA</v>
+          </cell>
+        </row>
+        <row r="430">
+          <cell r="A430" t="str">
+            <v>Latvijas Nacionālā arhīva Siguldas zonālais arhīvs</v>
+          </cell>
+        </row>
+        <row r="431">
+          <cell r="A431" t="str">
+            <v>LATVIJAS PASTS VAS</v>
+          </cell>
+        </row>
+        <row r="432">
+          <cell r="A432" t="str">
+            <v>Latvijas Pašvaldību savienība Biedrība</v>
+          </cell>
+        </row>
+        <row r="433">
+          <cell r="A433" t="str">
+            <v>Latvijas Republikas Kultūras ministrija</v>
+          </cell>
+        </row>
+        <row r="434">
+          <cell r="A434" t="str">
+            <v>Latvijas Republikas Valsts Kase</v>
+          </cell>
+        </row>
+        <row r="435">
+          <cell r="A435" t="str">
+            <v>Latvijas rūpnieku tehniskās drošības ekspertu apvienība SIA</v>
+          </cell>
+        </row>
+        <row r="436">
+          <cell r="A436" t="str">
+            <v>LATVIJAS TĀLRUNIS SIA</v>
+          </cell>
+        </row>
+        <row r="437">
+          <cell r="A437" t="str">
+            <v>LATVIJAS VALSTS CEĻI VAS</v>
+          </cell>
+        </row>
+        <row r="438">
+          <cell r="A438" t="str">
+            <v>LATVIJAS VIDES,ĢEOLOĢIJAS UNMETERELOĢIJAS AĢENTŪRA VA</v>
+          </cell>
+        </row>
+        <row r="439">
+          <cell r="A439" t="str">
+            <v>LAURA EGLĪTE</v>
+          </cell>
+        </row>
+        <row r="440">
+          <cell r="A440" t="str">
+            <v>LAURA LŪSE</v>
+          </cell>
+        </row>
+        <row r="441">
+          <cell r="A441" t="str">
+            <v>LBS-Konsultants SIA</v>
+          </cell>
+        </row>
+        <row r="442">
+          <cell r="A442" t="str">
+            <v>Leader Media SIA</v>
+          </cell>
+        </row>
+        <row r="443">
+          <cell r="A443" t="str">
+            <v>LEĢENDA GOLD SIA</v>
+          </cell>
+        </row>
+        <row r="444">
+          <cell r="A444" t="str">
+            <v>LEJĀŅI SIA</v>
+          </cell>
+        </row>
+        <row r="445">
+          <cell r="A445" t="str">
+            <v>LeKS-auto SIA</v>
+          </cell>
+        </row>
+        <row r="446">
+          <cell r="A446" t="str">
+            <v>LERIX SIA</v>
+          </cell>
+        </row>
+        <row r="447">
+          <cell r="A447" t="str">
+            <v>LETA SIA</v>
+          </cell>
+        </row>
+        <row r="448">
+          <cell r="A448" t="str">
+            <v>LETCLEAN SIA</v>
+          </cell>
+        </row>
+        <row r="449">
+          <cell r="A449" t="str">
+            <v>LEV Invest Projektēšanas un investīciju kompānija SIA</v>
+          </cell>
+        </row>
+        <row r="450">
+          <cell r="A450" t="str">
+            <v>Liduga SIA</v>
+          </cell>
+        </row>
+        <row r="451">
+          <cell r="A451" t="str">
+            <v>LIELAIS LAUKS SIA</v>
+          </cell>
+        </row>
+        <row r="452">
+          <cell r="A452" t="str">
+            <v>Lielvārds SIA</v>
+          </cell>
+        </row>
+        <row r="453">
+          <cell r="A453" t="str">
+            <v>Liene Krūze</v>
+          </cell>
+        </row>
+        <row r="454">
+          <cell r="A454" t="str">
+            <v>LIEPĀJAS LEĻĻU TEĀTRIS SIA</v>
+          </cell>
+        </row>
+        <row r="455">
+          <cell r="A455" t="str">
+            <v>Līga Cipruse</v>
+          </cell>
+        </row>
+        <row r="456">
+          <cell r="A456" t="str">
+            <v>Līga Suvorova</v>
+          </cell>
+        </row>
+        <row r="457">
+          <cell r="A457" t="str">
+            <v>Limbažu novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="458">
+          <cell r="A458" t="str">
+            <v>LINDA CINTIŅA</v>
+          </cell>
+        </row>
+        <row r="459">
+          <cell r="A459" t="str">
+            <v>LINDA KALNIŅA</v>
+          </cell>
+        </row>
+        <row r="460">
+          <cell r="A460" t="str">
+            <v>Linda Mocebekere, Sociālo tehnoloģiju augstskola SIA</v>
+          </cell>
+        </row>
+        <row r="461">
+          <cell r="A461" t="str">
+            <v>LĪNIJAS SIA</v>
+          </cell>
+        </row>
+        <row r="462">
+          <cell r="A462" t="str">
+            <v>LIVLAND SIA</v>
+          </cell>
+        </row>
+        <row r="463">
+          <cell r="A463" t="str">
+            <v>LIW SPA salons SIA</v>
+          </cell>
+        </row>
+        <row r="464">
+          <cell r="A464" t="str">
+            <v>LPP/LC Partija</v>
+          </cell>
+        </row>
+        <row r="465">
+          <cell r="A465" t="str">
+            <v>LR AIZSARDZĪBAS MINISTRIJA</v>
+          </cell>
+        </row>
+        <row r="466">
+          <cell r="A466" t="str">
+            <v>LR AIZSARDZĪBAS MINISTRIJAS NACIONĀLO BRUŅOTO SPĒKU RNC</v>
+          </cell>
+        </row>
+        <row r="467">
+          <cell r="A467" t="str">
+            <v>LR IeM Valsts policijas Rīgas reģiona pārvalde</v>
+          </cell>
+        </row>
+        <row r="468">
+          <cell r="A468" t="str">
+            <v>LR Izglītības un zinātnes ministrija</v>
+          </cell>
+        </row>
+        <row r="469">
+          <cell r="A469" t="str">
+            <v>LR KULTŪRAS MINISTRIJA</v>
+          </cell>
+        </row>
+        <row r="470">
+          <cell r="A470" t="str">
+            <v>LR LABKLĀJĪBAS MINISTRIJA</v>
+          </cell>
+        </row>
+        <row r="471">
+          <cell r="A471" t="str">
+            <v>LR VALSTS KASE</v>
+          </cell>
+        </row>
+        <row r="472">
+          <cell r="A472" t="str">
+            <v>LR VIDES MINISTRIJA</v>
+          </cell>
+        </row>
+        <row r="473">
+          <cell r="A473" t="str">
+            <v>Ludzas novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="474">
+          <cell r="A474" t="str">
+            <v>LURSOFT IT  SIA</v>
+          </cell>
+        </row>
+        <row r="475">
+          <cell r="A475" t="str">
+            <v>M. Rožlapas iedzīvotāji - Nereģistrētas iedzīvotāju grupas</v>
+          </cell>
+        </row>
+        <row r="476">
+          <cell r="A476" t="str">
+            <v>M-2 SIA</v>
+          </cell>
+        </row>
+        <row r="477">
+          <cell r="A477" t="str">
+            <v>Madonas novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="478">
+          <cell r="A478" t="str">
+            <v>MAGISTRE VITAE SIA</v>
+          </cell>
+        </row>
+        <row r="479">
+          <cell r="A479" t="str">
+            <v>MAGNUM NT  SIA</v>
+          </cell>
+        </row>
+        <row r="480">
+          <cell r="A480" t="str">
+            <v>MAILMASTER SIA</v>
+          </cell>
+        </row>
+        <row r="481">
+          <cell r="A481" t="str">
+            <v>MAKŠĶERNIEKU KLUBS PASAULE SIA</v>
+          </cell>
+        </row>
+        <row r="482">
+          <cell r="A482" t="str">
+            <v>MANTRA SIA</v>
+          </cell>
+        </row>
+        <row r="483">
+          <cell r="A483" t="str">
+            <v>MARINA DANGO</v>
+          </cell>
+        </row>
+        <row r="484">
+          <cell r="A484" t="str">
+            <v>MARIO MM SIA</v>
+          </cell>
+        </row>
+        <row r="485">
+          <cell r="A485" t="str">
+            <v>MĀRIS PODNIEKS</v>
+          </cell>
+        </row>
+        <row r="486">
+          <cell r="A486" t="str">
+            <v>Mark IT Latvija</v>
+          </cell>
+        </row>
+        <row r="487">
+          <cell r="A487" t="str">
+            <v>Mārtiņš Osis</v>
+          </cell>
+        </row>
+        <row r="488">
+          <cell r="A488" t="str">
+            <v>Mārupes novada dome</v>
+          </cell>
+        </row>
+        <row r="489">
+          <cell r="A489" t="str">
+            <v>Mazajiem Ādažniekiem - Nereģistrēta iedzīvotāju grupa</v>
+          </cell>
+        </row>
+        <row r="490">
+          <cell r="A490" t="str">
+            <v>McĀbols poligrāfija SIA</v>
+          </cell>
+        </row>
+        <row r="491">
+          <cell r="A491" t="str">
+            <v>MEBEKOM SIA</v>
+          </cell>
+        </row>
+        <row r="492">
+          <cell r="A492" t="str">
+            <v>MĒBEĻU DIZAINA FABRIKA SIA</v>
+          </cell>
+        </row>
+        <row r="493">
+          <cell r="A493" t="str">
+            <v>MĒBEĻU GRUPA SIA</v>
+          </cell>
+        </row>
+        <row r="494">
+          <cell r="A494" t="str">
+            <v>Medida-Latvija SIA</v>
+          </cell>
+        </row>
+        <row r="495">
+          <cell r="A495" t="str">
+            <v>MELIORPROJEKTS VSIA</v>
+          </cell>
+        </row>
+        <row r="496">
+          <cell r="A496" t="str">
+            <v>Menerega Baltic SIA</v>
+          </cell>
+        </row>
+        <row r="497">
+          <cell r="A497" t="str">
+            <v>Menerga Rīga SIA</v>
+          </cell>
+        </row>
+        <row r="498">
+          <cell r="A498" t="str">
+            <v>Mērniecības Datu Centrs SIA</v>
+          </cell>
+        </row>
+        <row r="499">
+          <cell r="A499" t="str">
+            <v>Mēs Jaunbērziņiem - Nereģistrēta iedzīvotāju grupa</v>
+          </cell>
+        </row>
+        <row r="500">
+          <cell r="A500" t="str">
+            <v>Mēs Jaunbērziņiem, Diāna Taube</v>
+          </cell>
+        </row>
+        <row r="501">
+          <cell r="A501" t="str">
+            <v>MID BALTIC REALTY filiāle SIA</v>
+          </cell>
+        </row>
+        <row r="502">
+          <cell r="A502" t="str">
+            <v>MIKROKODS SIA</v>
+          </cell>
+        </row>
+        <row r="503">
+          <cell r="A503" t="str">
+            <v>MINAPA SIA</v>
+          </cell>
+        </row>
+        <row r="504">
+          <cell r="A504" t="str">
+            <v>Mirdza Emsiņa</v>
+          </cell>
+        </row>
+        <row r="505">
+          <cell r="A505" t="str">
+            <v>MKLA Sia</v>
+          </cell>
+        </row>
+        <row r="506">
+          <cell r="A506" t="str">
+            <v>Modris Krūmiņš</v>
+          </cell>
+        </row>
+        <row r="507">
+          <cell r="A507" t="str">
+            <v xml:space="preserve">Modris Nuka </v>
+          </cell>
+        </row>
+        <row r="508">
+          <cell r="A508" t="str">
+            <v>MODUS-R SIA</v>
+          </cell>
+        </row>
+        <row r="509">
+          <cell r="A509" t="str">
+            <v>MONESIS SIA</v>
+          </cell>
+        </row>
+        <row r="510">
+          <cell r="A510" t="str">
+            <v>MONITORINGS GJ SIA</v>
+          </cell>
+        </row>
+        <row r="511">
+          <cell r="A511" t="str">
+            <v>MUDURI SIA</v>
+          </cell>
+        </row>
+        <row r="512">
+          <cell r="A512" t="str">
+            <v>MULTIMARK SIA</v>
+          </cell>
+        </row>
+        <row r="513">
+          <cell r="A513" t="str">
+            <v>MUNCY SIA</v>
+          </cell>
+        </row>
+        <row r="514">
+          <cell r="A514" t="str">
+            <v>Mūsu mērnieks SIA</v>
+          </cell>
+        </row>
+        <row r="515">
+          <cell r="A515" t="str">
+            <v>Mūzika Baltika SIA</v>
+          </cell>
+        </row>
+        <row r="516">
+          <cell r="A516" t="str">
+            <v>MŪZIKAS KOLEKCIJA IK</v>
+          </cell>
+        </row>
+        <row r="517">
+          <cell r="A517" t="str">
+            <v xml:space="preserve">N&amp;D SIA </v>
+          </cell>
+        </row>
+        <row r="518">
+          <cell r="A518" t="str">
+            <v xml:space="preserve">Nauris Eglītis </v>
+          </cell>
+        </row>
+        <row r="519">
+          <cell r="A519" t="str">
+            <v xml:space="preserve">NAVIN SIA </v>
+          </cell>
+        </row>
+        <row r="520">
+          <cell r="A520" t="str">
+            <v>NEATKARĪGIE PROJEKTI Biedrība</v>
+          </cell>
+        </row>
+        <row r="521">
+          <cell r="A521" t="str">
+            <v>NEKUSTAMO ĪPAŠUMU SABIEDRĪBA TEMPS SIA</v>
+          </cell>
+        </row>
+        <row r="522">
+          <cell r="A522" t="str">
+            <v>NEKUSTAMO ĪPAŠUMU SERVISS SIA</v>
+          </cell>
+        </row>
+        <row r="523">
+          <cell r="A523" t="str">
+            <v>Nereģistrēta iedzīvotāju grupa " Kultūras censoņi"</v>
+          </cell>
+        </row>
+        <row r="524">
+          <cell r="A524" t="str">
+            <v>NETT SIA</v>
+          </cell>
+        </row>
+        <row r="525">
+          <cell r="A525" t="str">
+            <v>NEWS AGENCY SIA</v>
+          </cell>
+        </row>
+        <row r="526">
+          <cell r="A526" t="str">
+            <v>NEXT SIA</v>
+          </cell>
+        </row>
+        <row r="527">
+          <cell r="A527" t="str">
+            <v>Nikolajs Ņesterovs</v>
+          </cell>
+        </row>
+        <row r="528">
+          <cell r="A528" t="str">
+            <v>NIPPON AUTO SIA</v>
+          </cell>
+        </row>
+        <row r="529">
+          <cell r="A529" t="str">
+            <v>NODARBINĀTĪBAS VALSTS AĢENTŪRA Rīgas reģionālā filiāle</v>
+          </cell>
+        </row>
+        <row r="530">
+          <cell r="A530" t="str">
+            <v>Nodibinājums "Latvijas Bērnu fonds"</v>
+          </cell>
+        </row>
+        <row r="531">
+          <cell r="A531" t="str">
+            <v xml:space="preserve">Nora Zviedre </v>
+          </cell>
+        </row>
+        <row r="532">
+          <cell r="A532" t="str">
+            <v>NORDE SIA</v>
+          </cell>
+        </row>
+        <row r="533">
+          <cell r="A533" t="str">
+            <v>NORTS SIA</v>
+          </cell>
+        </row>
+        <row r="534">
+          <cell r="A534" t="str">
+            <v>NV Stils</v>
+          </cell>
+        </row>
+        <row r="535">
+          <cell r="A535" t="str">
+            <v>Ogres novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="536">
+          <cell r="A536" t="str">
+            <v>OJĀRS JANSONS</v>
+          </cell>
+        </row>
+        <row r="537">
+          <cell r="A537" t="str">
+            <v>Olaines novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="538">
+          <cell r="A538" t="str">
+            <v>ORTEGA SIA</v>
+          </cell>
+        </row>
+        <row r="539">
+          <cell r="A539" t="str">
+            <v>Paspārne Biedrība Krīzes centrs ģimenēm ar bērniem</v>
+          </cell>
+        </row>
+        <row r="540">
+          <cell r="A540" t="str">
+            <v>PATNIS UN PARTNERI SIA</v>
+          </cell>
+        </row>
+        <row r="541">
+          <cell r="A541" t="str">
+            <v>Pētergailis SIA</v>
+          </cell>
+        </row>
+        <row r="542">
+          <cell r="A542" t="str">
+            <v>Pēteris Balzāns</v>
+          </cell>
+        </row>
+        <row r="543">
+          <cell r="A543" t="str">
+            <v>Pēteris Špakovs</v>
+          </cell>
+        </row>
+        <row r="544">
+          <cell r="A544" t="str">
+            <v>Pētnieku darbnīca SIA</v>
+          </cell>
+        </row>
+        <row r="545">
+          <cell r="A545" t="str">
+            <v>Pierīgas izglītības, kultūras un sporta pārvalde</v>
+          </cell>
+        </row>
+        <row r="546">
+          <cell r="A546" t="str">
+            <v>PILSONĪBAS UN MIGRĀCIJAS LIETU PĀRVALDE</v>
+          </cell>
+        </row>
+        <row r="547">
+          <cell r="A547" t="str">
+            <v>PLATFORMA SIA</v>
+          </cell>
+        </row>
+        <row r="548">
+          <cell r="A548" t="str">
+            <v>Plūsma SIA</v>
+          </cell>
+        </row>
+        <row r="549">
+          <cell r="A549" t="str">
+            <v>PĻAVNIEKI BSAC</v>
+          </cell>
+        </row>
+        <row r="550">
+          <cell r="A550" t="str">
+            <v>Podnieku kaimiņi, Nereģistrēto iedzīvotāju grupa, Ernests Dreimanis</v>
+          </cell>
+        </row>
+        <row r="551">
+          <cell r="A551" t="str">
+            <v>POST TEHNOLOGIES LATVIA SIA</v>
+          </cell>
+        </row>
+        <row r="552">
+          <cell r="A552" t="str">
+            <v>PRĀNO KO SIA</v>
+          </cell>
+        </row>
+        <row r="553">
+          <cell r="A553" t="str">
+            <v>Priekules novada dome</v>
+          </cell>
+        </row>
+        <row r="554">
+          <cell r="A554" t="str">
+            <v>PRIVĀTĀ VIDUSSKOLA ĀBVS biedrība</v>
+          </cell>
+        </row>
+        <row r="555">
+          <cell r="A555" t="str">
+            <v>PROGRESSIO, Nereģistrēto iedzīvotāju grupa, Inga Skrauce</v>
+          </cell>
+        </row>
+        <row r="556">
+          <cell r="A556" t="str">
+            <v>PUTNU BALLE IK</v>
+          </cell>
+        </row>
+        <row r="557">
+          <cell r="A557" t="str">
+            <v>QPD Latvija SIA</v>
+          </cell>
+        </row>
+        <row r="558">
+          <cell r="A558" t="str">
+            <v>R.Grūbes Konsultāciju birojs SIA</v>
+          </cell>
+        </row>
+        <row r="559">
+          <cell r="A559" t="str">
+            <v>Radošu speciālistu grupa, Nereģistrēto iedzīvotāju grupa, Līga Ermansone</v>
+          </cell>
+        </row>
+        <row r="560">
+          <cell r="A560" t="str">
+            <v>Raimonds Zaķis</v>
+          </cell>
+        </row>
+        <row r="561">
+          <cell r="A561" t="str">
+            <v>Raitis Sirmais</v>
+          </cell>
+        </row>
+        <row r="562">
+          <cell r="A562" t="str">
+            <v>RAUTAKESKO AS</v>
+          </cell>
+        </row>
+        <row r="563">
+          <cell r="A563" t="str">
+            <v>RDL Mīzikas Centrs SIA</v>
+          </cell>
+        </row>
+        <row r="564">
+          <cell r="A564" t="str">
+            <v>RDL SIA</v>
+          </cell>
+        </row>
+        <row r="565">
+          <cell r="A565" t="str">
+            <v>Regīna Petkuse</v>
+          </cell>
+        </row>
+        <row r="566">
+          <cell r="A566" t="str">
+            <v>Reģionālie projekti SIA</v>
+          </cell>
+        </row>
+        <row r="567">
+          <cell r="A567" t="str">
+            <v>Reģionu Partija Politiskā partija</v>
+          </cell>
+        </row>
+        <row r="568">
+          <cell r="A568" t="str">
+            <v>REKLĀMAS AĢENTŪRA ALFA CENTRS SIA</v>
+          </cell>
+        </row>
+        <row r="569">
+          <cell r="A569" t="str">
+            <v>Rekrutēšanas un jaunsardzes centrs</v>
+          </cell>
+        </row>
+        <row r="570">
+          <cell r="A570" t="str">
+            <v>RELAKS TŪRE</v>
+          </cell>
+        </row>
+        <row r="571">
+          <cell r="A571" t="str">
+            <v>REMARKS INŽENIERU TĪKLI SIA</v>
+          </cell>
+        </row>
+        <row r="572">
+          <cell r="A572" t="str">
+            <v>REMARKS NEKUSTAMIE ĪPAŠUMI SIA</v>
+          </cell>
+        </row>
+        <row r="573">
+          <cell r="A573" t="str">
+            <v>Remeos SIA</v>
+          </cell>
+        </row>
+        <row r="574">
+          <cell r="A574" t="str">
+            <v>Remido SIA</v>
+          </cell>
+        </row>
+        <row r="575">
+          <cell r="A575" t="str">
+            <v xml:space="preserve">RENESCO SIA </v>
+          </cell>
+        </row>
+        <row r="576">
+          <cell r="A576" t="str">
+            <v>Restcom SIA</v>
+          </cell>
+        </row>
+        <row r="577">
+          <cell r="A577" t="str">
+            <v>Rēzeknes gaļas kombināts SIA</v>
+          </cell>
+        </row>
+        <row r="578">
+          <cell r="A578" t="str">
+            <v>RĒZEKNES PILSĒTAS KULTŪRAS NAMS</v>
+          </cell>
+        </row>
+        <row r="579">
+          <cell r="A579" t="str">
+            <v>RG INVEST SIA</v>
+          </cell>
+        </row>
+        <row r="580">
+          <cell r="A580" t="str">
+            <v>RIAS SIA</v>
+          </cell>
+        </row>
+        <row r="581">
+          <cell r="A581" t="str">
+            <v>RIAS SIA</v>
+          </cell>
+        </row>
+        <row r="582">
+          <cell r="A582" t="str">
+            <v>RIDEMO SIA</v>
+          </cell>
+        </row>
+        <row r="583">
+          <cell r="A583" t="str">
+            <v>Riebiņu novada dome</v>
+          </cell>
+        </row>
+        <row r="584">
+          <cell r="A584" t="str">
+            <v>RIGABURGER SIA</v>
+          </cell>
+        </row>
+        <row r="585">
+          <cell r="A585" t="str">
+            <v>RĪGAS APRIŅĶA AVĪZE SIA</v>
+          </cell>
+        </row>
+        <row r="586">
+          <cell r="A586" t="str">
+            <v>RĪGAS CEĻA BŪVE SIA</v>
+          </cell>
+        </row>
+        <row r="587">
+          <cell r="A587" t="str">
+            <v>Rīgas domes Izglītības, kultūras un sporta departaments</v>
+          </cell>
+        </row>
+        <row r="588">
+          <cell r="A588" t="str">
+            <v>RĪGAS LAKU UN KRĀSU RŪPNĪCA SIA</v>
+          </cell>
+        </row>
+        <row r="589">
+          <cell r="A589" t="str">
+            <v>Rīgas Pedagoģijas un izglītības vadības akadēmija</v>
+          </cell>
+        </row>
+        <row r="590">
+          <cell r="A590" t="str">
+            <v>Rīgas piena kombināts AS</v>
+          </cell>
+        </row>
+        <row r="591">
+          <cell r="A591" t="str">
+            <v>Rīgas pilsētas pašvaldības Informācijas tehnoloģiju centrs</v>
+          </cell>
+        </row>
+        <row r="592">
+          <cell r="A592" t="str">
+            <v>Rīgas plānošanas reģions</v>
+          </cell>
+        </row>
+        <row r="593">
+          <cell r="A593" t="str">
+            <v>RĪGAS RAJONA NOVADU APVIENĪBA PP</v>
+          </cell>
+        </row>
+        <row r="594">
+          <cell r="A594" t="str">
+            <v>RĪGAS RAJONA PADOME</v>
+          </cell>
+        </row>
+        <row r="595">
+          <cell r="A595" t="str">
+            <v>RĪGAS REĢIONA ATTĪSTĪBAS AĢENTŪRA NODIBINĀJUMS</v>
+          </cell>
+        </row>
+        <row r="596">
+          <cell r="A596" t="str">
+            <v>Rīgas Tehniskā koledža</v>
+          </cell>
+        </row>
+        <row r="597">
+          <cell r="A597" t="str">
+            <v>Rīgas Tehniskā koledža</v>
+          </cell>
+        </row>
+        <row r="598">
+          <cell r="A598" t="str">
+            <v>Rīgas ūdens SIA</v>
+          </cell>
+        </row>
+        <row r="599">
+          <cell r="A599" t="str">
+            <v>RĪGAS ZĪMOGU FABRIKA SIA</v>
+          </cell>
+        </row>
+        <row r="600">
+          <cell r="A600" t="str">
+            <v xml:space="preserve">Ri-ki SIA </v>
+          </cell>
+        </row>
+        <row r="601">
+          <cell r="A601" t="str">
+            <v>RIMPEKS KP SIA</v>
+          </cell>
+        </row>
+        <row r="602">
+          <cell r="A602" t="str">
+            <v>RIPESS SIA</v>
+          </cell>
+        </row>
+        <row r="603">
+          <cell r="A603" t="str">
+            <v>RITA DAĢE</v>
+          </cell>
+        </row>
+        <row r="604">
+          <cell r="A604" t="str">
+            <v>Rita Makejeva</v>
+          </cell>
+        </row>
+        <row r="605">
+          <cell r="A605" t="str">
+            <v>ROLVIKS SIA</v>
+          </cell>
+        </row>
+        <row r="606">
+          <cell r="A606" t="str">
+            <v>Ronalds Jaunzems</v>
+          </cell>
+        </row>
+        <row r="607">
+          <cell r="A607" t="str">
+            <v>Ropažu novada dome</v>
+          </cell>
+        </row>
+        <row r="608">
+          <cell r="A608" t="str">
+            <v>RO-SEIDO</v>
+          </cell>
+        </row>
+        <row r="609">
+          <cell r="A609" t="str">
+            <v>RŪĶIS BL IU</v>
+          </cell>
+        </row>
+        <row r="610">
+          <cell r="A610" t="str">
+            <v>RUP SIA</v>
+          </cell>
+        </row>
+        <row r="611">
+          <cell r="A611" t="str">
+            <v>Ruslans AG SIA</v>
+          </cell>
+        </row>
+        <row r="612">
+          <cell r="A612" t="str">
+            <v>SADALES TĪKLS AS</v>
+          </cell>
+        </row>
+        <row r="613">
+          <cell r="A613" t="str">
+            <v>Salacgrīvas novada dome</v>
+          </cell>
+        </row>
+        <row r="614">
+          <cell r="A614" t="str">
+            <v>SALDUMU TIRDZNIECĪBA SIA</v>
+          </cell>
+        </row>
+        <row r="615">
+          <cell r="A615" t="str">
+            <v>Saldus novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="616">
+          <cell r="A616" t="str">
+            <v>SALONS STALLIS SIA</v>
+          </cell>
+        </row>
+        <row r="617">
+          <cell r="A617" t="str">
+            <v>SAN Motors SIA</v>
+          </cell>
+        </row>
+        <row r="618">
+          <cell r="A618" t="str">
+            <v>SANDA MEINARTE</v>
+          </cell>
+        </row>
+        <row r="619">
+          <cell r="A619" t="str">
+            <v>SANISTAL SIA</v>
+          </cell>
+        </row>
+        <row r="620">
+          <cell r="A620" t="str">
+            <v>Sanita Megere-Klevinska</v>
+          </cell>
+        </row>
+        <row r="621">
+          <cell r="A621" t="str">
+            <v>SANTA 98 SIA</v>
+          </cell>
+        </row>
+        <row r="622">
+          <cell r="A622" t="str">
+            <v>Sapņotājas - Nereģistrētas iedzīvotāju grupas</v>
+          </cell>
+        </row>
+        <row r="623">
+          <cell r="A623" t="str">
+            <v>Sarmīte Baķe</v>
+          </cell>
+        </row>
+        <row r="624">
+          <cell r="A624" t="str">
+            <v>Satina SIA</v>
+          </cell>
+        </row>
+        <row r="625">
+          <cell r="A625" t="str">
+            <v>SATTVIKA IK</v>
+          </cell>
+        </row>
+        <row r="626">
+          <cell r="A626" t="str">
+            <v>Saules Vilnis SIA</v>
+          </cell>
+        </row>
+        <row r="627">
+          <cell r="A627" t="str">
+            <v>SAULKRASTU MEŽI SIA</v>
+          </cell>
+        </row>
+        <row r="628">
+          <cell r="A628" t="str">
+            <v>Saulkrastu novada dome</v>
+          </cell>
+        </row>
+        <row r="629">
+          <cell r="A629" t="str">
+            <v>Savstarpējo attiecību institūts Biedrība</v>
+          </cell>
+        </row>
+        <row r="630">
+          <cell r="A630" t="str">
+            <v>SEB banka AS Siguldas filiāle</v>
+          </cell>
+        </row>
+        <row r="631">
+          <cell r="A631" t="str">
+            <v>SEB bankas Āgenskalna filiāle AS</v>
+          </cell>
+        </row>
+        <row r="632">
+          <cell r="A632" t="str">
+            <v>SEB Dzīvības apdrošināšana AAS</v>
+          </cell>
+        </row>
+        <row r="633">
+          <cell r="A633" t="str">
+            <v>SEGA AC SIA</v>
+          </cell>
+        </row>
+        <row r="634">
+          <cell r="A634" t="str">
+            <v>Sekura stils SIA</v>
+          </cell>
+        </row>
+        <row r="635">
+          <cell r="A635" t="str">
+            <v>SELDING SIA</v>
+          </cell>
+        </row>
+        <row r="636">
+          <cell r="A636" t="str">
+            <v>SENA-L SIA</v>
+          </cell>
+        </row>
+        <row r="637">
+          <cell r="A637" t="str">
+            <v>Sergeju Ivanova</v>
+          </cell>
+        </row>
+        <row r="638">
+          <cell r="A638" t="str">
+            <v>SETTING SIA</v>
+          </cell>
+        </row>
+        <row r="639">
+          <cell r="A639" t="str">
+            <v>SIGULDAS LAUKU KONSULTĀCIJAS BIROJS filiāle SIA</v>
+          </cell>
+        </row>
+        <row r="640">
+          <cell r="A640" t="str">
+            <v>Siguldas novada dome</v>
+          </cell>
+        </row>
+        <row r="641">
+          <cell r="A641" t="str">
+            <v>SILTUMS JUMS SIA</v>
+          </cell>
+        </row>
+        <row r="642">
+          <cell r="A642" t="str">
+            <v>Silvis Grīnbergs</v>
+          </cell>
+        </row>
+        <row r="643">
+          <cell r="A643" t="str">
+            <v xml:space="preserve">Skrīveru Saldumi SIA </v>
+          </cell>
+        </row>
+        <row r="644">
+          <cell r="A644" t="str">
+            <v>Sociālais aprūpes centrs "Baldone" SIA</v>
+          </cell>
+        </row>
+        <row r="645">
+          <cell r="A645" t="str">
+            <v>SOLANO SIA</v>
+          </cell>
+        </row>
+        <row r="646">
+          <cell r="A646" t="str">
+            <v>SOUND SYSTEMS SIA</v>
+          </cell>
+        </row>
+        <row r="647">
+          <cell r="A647" t="str">
+            <v>SPĒKA PASAULE Biedrība</v>
+          </cell>
+        </row>
+        <row r="648">
+          <cell r="A648" t="str">
+            <v>SPLENDIT SIA</v>
+          </cell>
+        </row>
+        <row r="649">
+          <cell r="A649" t="str">
+            <v>SPORTA HALLE SIA</v>
+          </cell>
+        </row>
+        <row r="650">
+          <cell r="A650" t="str">
+            <v>SPORTA KLUBS UPESCIEMS Biedrība</v>
+          </cell>
+        </row>
+        <row r="651">
+          <cell r="A651" t="str">
+            <v>Sporta skola "Garkalne" Biedrība</v>
+          </cell>
+        </row>
+        <row r="652">
+          <cell r="A652" t="str">
+            <v>Stopiņu novada dome</v>
+          </cell>
+        </row>
+        <row r="653">
+          <cell r="A653" t="str">
+            <v>Strautkalni - Nereģistrētas iedzīvotāju grupas</v>
+          </cell>
+        </row>
+        <row r="654">
+          <cell r="A654" t="str">
+            <v>STUDIO LV SIA</v>
+          </cell>
+        </row>
+        <row r="655">
+          <cell r="A655" t="str">
+            <v>Subates Romas Katoļu draudzes Sociālās aprūpes iestāde " Miera nams"</v>
+          </cell>
+        </row>
+        <row r="656">
+          <cell r="A656" t="str">
+            <v>Sun Re.public SIA</v>
+          </cell>
+        </row>
+        <row r="657">
+          <cell r="A657" t="str">
+            <v>SVĒTKU AĢENTŪRA SANTA Biedrība</v>
+          </cell>
+        </row>
+        <row r="658">
+          <cell r="A658" t="str">
+            <v>Svetlana Artemjeva</v>
+          </cell>
+        </row>
+        <row r="659">
+          <cell r="A659" t="str">
+            <v>Swedbank Autoparku Vadība SIA</v>
+          </cell>
+        </row>
+        <row r="660">
+          <cell r="A660" t="str">
+            <v>Šmitu deju skola SIA</v>
+          </cell>
+        </row>
+        <row r="661">
+          <cell r="A661" t="str">
+            <v xml:space="preserve">T.T.R. SIA </v>
+          </cell>
+        </row>
+        <row r="662">
+          <cell r="A662" t="str">
+            <v>Tamāra Kosmačeva</v>
+          </cell>
+        </row>
+        <row r="663">
+          <cell r="A663" t="str">
+            <v>TATJANA AMOSOVA</v>
+          </cell>
+        </row>
+        <row r="664">
+          <cell r="A664" t="str">
+            <v>TCB Sistēmas SIA</v>
+          </cell>
+        </row>
+        <row r="665">
+          <cell r="A665" t="str">
+            <v>TELE MEDIA SIA</v>
+          </cell>
+        </row>
+        <row r="666">
+          <cell r="A666" t="str">
+            <v>TIESU ADMINISTRĀCIJA</v>
+          </cell>
+        </row>
+        <row r="667">
+          <cell r="A667" t="str">
+            <v>TietoEnator Alise SIA</v>
+          </cell>
+        </row>
+        <row r="668">
+          <cell r="A668" t="str">
+            <v>TILTS SIA</v>
+          </cell>
+        </row>
+        <row r="669">
+          <cell r="A669" t="str">
+            <v xml:space="preserve">Tīrības nams SIA </v>
+          </cell>
+        </row>
+        <row r="670">
+          <cell r="A670" t="str">
+            <v>TOPO SOLUTIONS SIA</v>
+          </cell>
+        </row>
+        <row r="671">
+          <cell r="A671" t="str">
+            <v>Total Eesti OU</v>
+          </cell>
+        </row>
+        <row r="672">
+          <cell r="A672" t="str">
+            <v xml:space="preserve">TRIO SMAIDA SIA </v>
+          </cell>
+        </row>
+        <row r="673">
+          <cell r="A673" t="str">
+            <v>Troja SIA</v>
+          </cell>
+        </row>
+        <row r="674">
+          <cell r="A674" t="str">
+            <v>TUKUMA GAĻAS CENTRS SIA</v>
+          </cell>
+        </row>
+        <row r="675">
+          <cell r="A675" t="str">
+            <v>Tukuma novada Izglītības pārvalde</v>
+          </cell>
+        </row>
+        <row r="676">
+          <cell r="A676" t="str">
+            <v>Ūdensrozes Ādažu novada makšķernieku biedrība</v>
+          </cell>
+        </row>
+        <row r="677">
+          <cell r="A677" t="str">
+            <v>UĢIS ROZE</v>
+          </cell>
+        </row>
+        <row r="678">
+          <cell r="A678" t="str">
+            <v>UNI TOURS SIA</v>
+          </cell>
+        </row>
+        <row r="679">
+          <cell r="A679" t="str">
+            <v>UNISERVIS SIA</v>
+          </cell>
+        </row>
+        <row r="680">
+          <cell r="A680" t="str">
+            <v>UNIVERSS SIA</v>
+          </cell>
+        </row>
+        <row r="681">
+          <cell r="A681" t="str">
+            <v>Valdis Lapiņš</v>
+          </cell>
+        </row>
+        <row r="682">
+          <cell r="A682" t="str">
+            <v>Valdis Perro</v>
+          </cell>
+        </row>
+        <row r="683">
+          <cell r="A683" t="str">
+            <v>VALEMAR SIA</v>
+          </cell>
+        </row>
+        <row r="684">
+          <cell r="A684" t="str">
+            <v>Valentīna Nagle</v>
+          </cell>
+        </row>
+        <row r="685">
+          <cell r="A685" t="str">
+            <v xml:space="preserve">VALKS SIA </v>
+          </cell>
+        </row>
+        <row r="686">
+          <cell r="A686" t="str">
+            <v>Valmieras pilsētas pašvaldība</v>
+          </cell>
+        </row>
+        <row r="687">
+          <cell r="A687" t="str">
+            <v>Valsts aizsardzības militāro objektu un iepirkumu centrs</v>
+          </cell>
+        </row>
+        <row r="688">
+          <cell r="A688" t="str">
+            <v>VALSTS AUGU AIZSARDZĪBAS DIENESTS</v>
+          </cell>
+        </row>
+        <row r="689">
+          <cell r="A689" t="str">
+            <v>VALSTS IZGLĪTĪBAS ATTĪSTĪBAS AĢENTŪRA</v>
+          </cell>
+        </row>
+        <row r="690">
+          <cell r="A690" t="str">
+            <v>Valsts izglītības satura centrs</v>
+          </cell>
+        </row>
+        <row r="691">
+          <cell r="A691" t="str">
+            <v>VALSTS PROBĀCIJAS DIENESTS Rīgas raj. TSV Salaspils fil</v>
+          </cell>
+        </row>
+        <row r="692">
+          <cell r="A692" t="str">
+            <v>Valsts reģionālās attīstības aģentūra</v>
+          </cell>
+        </row>
+        <row r="693">
+          <cell r="A693" t="str">
+            <v>VALSTS SOCIĀLĀS APDROŠINĀŠANAS AĢENTŪRA</v>
+          </cell>
+        </row>
+        <row r="694">
+          <cell r="A694" t="str">
+            <v>Valsts sociālās aprūpes centrs "Rīga"</v>
+          </cell>
+        </row>
+        <row r="695">
+          <cell r="A695" t="str">
+            <v>VALSTS ZEMES DIENESTS</v>
+          </cell>
+        </row>
+        <row r="696">
+          <cell r="A696" t="str">
+            <v>Varakļānu novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="697">
+          <cell r="A697" t="str">
+            <v>VAS "Ceļu satiksmes drošības direkcija"</v>
+          </cell>
+        </row>
+        <row r="698">
+          <cell r="A698" t="str">
+            <v>Vecāki - bērni - Nereģistrēta iedzīvotāju grupa</v>
+          </cell>
+        </row>
+        <row r="699">
+          <cell r="A699" t="str">
+            <v>VECGAUJAS KOOPERATĪVĀ sabiedrība KS</v>
+          </cell>
+        </row>
+        <row r="700">
+          <cell r="A700" t="str">
+            <v>VEC-KADERI Z/S</v>
+          </cell>
+        </row>
+        <row r="701">
+          <cell r="A701" t="str">
+            <v>VEIJA SIA</v>
+          </cell>
+        </row>
+        <row r="702">
+          <cell r="A702" t="str">
+            <v>Velta Skangale</v>
+          </cell>
+        </row>
+        <row r="703">
+          <cell r="A703" t="str">
+            <v>VENDEN SIA</v>
+          </cell>
+        </row>
+        <row r="704">
+          <cell r="A704" t="str">
+            <v>VENDOMATIC SIA</v>
+          </cell>
+        </row>
+        <row r="705">
+          <cell r="A705" t="str">
+            <v>VENTMONTĀŽA SIA</v>
+          </cell>
+        </row>
+        <row r="706">
+          <cell r="A706" t="str">
+            <v>Ventspils novada dome</v>
+          </cell>
+        </row>
+        <row r="707">
+          <cell r="A707" t="str">
+            <v>Ventspils pilsētas dome Izglītības pārvalde</v>
+          </cell>
+        </row>
+        <row r="708">
+          <cell r="A708" t="str">
+            <v>Vera Salieniece</v>
+          </cell>
+        </row>
+        <row r="709">
+          <cell r="A709" t="str">
+            <v>Vērtēšanas Konsultantu grupa SIA</v>
+          </cell>
+        </row>
+        <row r="710">
+          <cell r="A710" t="str">
+            <v>Vēsma Vālodze</v>
+          </cell>
+        </row>
+        <row r="711">
+          <cell r="A711" t="str">
+            <v>Vestabalt SIA</v>
+          </cell>
+        </row>
+        <row r="712">
+          <cell r="A712" t="str">
+            <v>VIDE EXPO IK</v>
+          </cell>
+        </row>
+        <row r="713">
+          <cell r="A713" t="str">
+            <v>VIDES GEO SIA</v>
+          </cell>
+        </row>
+        <row r="714">
+          <cell r="A714" t="str">
+            <v>VIDZEMES BIROJU GRUPA SIA</v>
+          </cell>
+        </row>
+        <row r="715">
+          <cell r="A715" t="str">
+            <v xml:space="preserve">Vidzemes serviss SIA </v>
+          </cell>
+        </row>
+        <row r="716">
+          <cell r="A716" t="str">
+            <v>Viesītes novada dome</v>
+          </cell>
+        </row>
+        <row r="717">
+          <cell r="A717" t="str">
+            <v>VIESTURS EGLĪTIS</v>
+          </cell>
+        </row>
+        <row r="718">
+          <cell r="A718" t="str">
+            <v>Vija Antone</v>
+          </cell>
+        </row>
+        <row r="719">
+          <cell r="A719" t="str">
+            <v>VIJA DZINTARE</v>
+          </cell>
+        </row>
+        <row r="720">
+          <cell r="A720" t="str">
+            <v>VIKTORIJA GŪTMANE</v>
+          </cell>
+        </row>
+        <row r="721">
+          <cell r="A721" t="str">
+            <v>VIKTORS OSTROVSKIS</v>
+          </cell>
+        </row>
+        <row r="722">
+          <cell r="A722" t="str">
+            <v>Vilnis Bogdanovs</v>
+          </cell>
+        </row>
+        <row r="723">
+          <cell r="A723" t="str">
+            <v>Vilnis Jēkabsons</v>
+          </cell>
+        </row>
+        <row r="724">
+          <cell r="A724" t="str">
+            <v>Viļakas novada dome</v>
+          </cell>
+        </row>
+        <row r="725">
+          <cell r="A725" t="str">
+            <v>VIMLAT GROUP</v>
+          </cell>
+        </row>
+        <row r="726">
+          <cell r="A726" t="str">
+            <v>VINDEKS SIA</v>
+          </cell>
+        </row>
+        <row r="727">
+          <cell r="A727" t="str">
+            <v>Vīri kā ozoli, Nereģistrēto iedzīvotāju grupa, Juris Brīnums</v>
+          </cell>
+        </row>
+        <row r="728">
+          <cell r="A728" t="str">
+            <v>VIRŠI-A AS</v>
+          </cell>
+        </row>
+        <row r="729">
+          <cell r="A729" t="str">
+            <v>VISPĀRĒJĀS IZGLĪTĪBAS KVALITĀTES NOVĒRTĒŠANAS aģentūra</v>
+          </cell>
+        </row>
+        <row r="730">
+          <cell r="A730" t="str">
+            <v>VISS PLUSĀ Sia</v>
+          </cell>
+        </row>
+        <row r="731">
+          <cell r="A731" t="str">
+            <v>VITA mārkets SIA</v>
+          </cell>
+        </row>
+        <row r="732">
+          <cell r="A732" t="str">
+            <v>Vitāliju Kondrašova</v>
+          </cell>
+        </row>
+        <row r="733">
+          <cell r="A733" t="str">
+            <v>VLASTA STADLEROVA</v>
+          </cell>
+        </row>
+        <row r="734">
+          <cell r="A734" t="str">
+            <v>VMT POINT SIA</v>
+          </cell>
+        </row>
+        <row r="735">
+          <cell r="A735" t="str">
+            <v>VOLDEMĀRS SIA</v>
+          </cell>
+        </row>
+        <row r="736">
+          <cell r="A736" t="str">
+            <v>VSKB Vide SIA</v>
+          </cell>
+        </row>
+        <row r="737">
+          <cell r="A737" t="str">
+            <v>VVD SIA</v>
+          </cell>
+        </row>
+        <row r="738">
+          <cell r="A738" t="str">
+            <v>WESEMANN SIA</v>
+          </cell>
+        </row>
+        <row r="739">
+          <cell r="A739" t="str">
+            <v>X-ART SIA</v>
+          </cell>
+        </row>
+        <row r="740">
+          <cell r="A740" t="str">
+            <v>YIT Tehsistem SIA</v>
+          </cell>
+        </row>
+        <row r="741">
+          <cell r="A741" t="str">
+            <v xml:space="preserve">Zandis Musts </v>
+          </cell>
+        </row>
+        <row r="742">
+          <cell r="A742" t="str">
+            <v>Zane Banka</v>
+          </cell>
+        </row>
+        <row r="743">
+          <cell r="A743" t="str">
+            <v>Zane Savicka</v>
+          </cell>
+        </row>
+        <row r="744">
+          <cell r="A744" t="str">
+            <v>ZELTA SMILTIS SIA</v>
+          </cell>
+        </row>
+        <row r="745">
+          <cell r="A745" t="str">
+            <v>zemnieku saimniecība "Priedkalni A"</v>
+          </cell>
+        </row>
+        <row r="746">
+          <cell r="A746" t="str">
+            <v>ZIEDOT Fonds</v>
+          </cell>
+        </row>
+        <row r="747">
+          <cell r="A747" t="str">
+            <v>ZIEMEĻU NAFTA SIA</v>
+          </cell>
+        </row>
+        <row r="748">
+          <cell r="A748" t="str">
+            <v>Zinaīda Ruskule</v>
+          </cell>
+        </row>
+        <row r="749">
+          <cell r="A749" t="str">
+            <v>Zingus SIA</v>
+          </cell>
+        </row>
+        <row r="750">
+          <cell r="A750" t="str">
+            <v>ZM KALVA Ceļojumu birojs</v>
+          </cell>
+        </row>
+        <row r="751">
+          <cell r="A751" t="str">
+            <v>Kristīne Dadzīte</v>
+          </cell>
+        </row>
+        <row r="752">
+          <cell r="A752" t="str">
+            <v>ZZ DATS SIA</v>
+          </cell>
+        </row>
+        <row r="753">
+          <cell r="A753" t="str">
+            <v>Valsts meža dienests</v>
+          </cell>
+        </row>
+        <row r="754">
+          <cell r="A754" t="str">
+            <v>Lilita Krūmiņa</v>
+          </cell>
+        </row>
+        <row r="755">
+          <cell r="A755" t="str">
+            <v>Valters Sīpols</v>
+          </cell>
+        </row>
+        <row r="756">
+          <cell r="A756" t="str">
+            <v>Miķelis Fišers</v>
+          </cell>
+        </row>
+        <row r="757">
+          <cell r="A757" t="str">
+            <v>Kate Lukstiņa</v>
+          </cell>
+        </row>
+        <row r="758">
+          <cell r="A758" t="str">
+            <v>Gunita Lukstiņa</v>
+          </cell>
+        </row>
+        <row r="759">
+          <cell r="A759" t="str">
+            <v>Ieva Lukstiņa</v>
+          </cell>
+        </row>
+        <row r="760">
+          <cell r="A760" t="str">
+            <v>Valērijs Bulāns</v>
+          </cell>
+        </row>
+        <row r="761">
+          <cell r="A761" t="str">
+            <v>Imants Pētersons</v>
+          </cell>
+        </row>
+        <row r="762">
+          <cell r="A762" t="str">
+            <v>LĀSA-100 SIA</v>
+          </cell>
+        </row>
+        <row r="763">
+          <cell r="A763" t="str">
+            <v>VN BALTEZERS SIA</v>
+          </cell>
+        </row>
+        <row r="764">
+          <cell r="A764" t="str">
+            <v>Biedrība "Montessori bērnu māja"</v>
+          </cell>
+        </row>
+        <row r="765">
+          <cell r="A765" t="str">
+            <v>Inta Dagile</v>
+          </cell>
+        </row>
+        <row r="766">
+          <cell r="A766" t="str">
+            <v>Engures novada Dome</v>
+          </cell>
+        </row>
+        <row r="767">
+          <cell r="A767" t="str">
+            <v>Līguna SIA</v>
+          </cell>
+        </row>
+        <row r="768">
+          <cell r="A768" t="str">
+            <v>Larisa Karpenko</v>
+          </cell>
+        </row>
+        <row r="769">
+          <cell r="A769" t="str">
+            <v>FRESH ONE SIA</v>
+          </cell>
+        </row>
+        <row r="770">
+          <cell r="A770" t="str">
+            <v xml:space="preserve">Rīgas pilsētas pašvaldības </v>
+          </cell>
+        </row>
+        <row r="771">
+          <cell r="A771" t="str">
+            <v>Armands Krasts</v>
+          </cell>
+        </row>
+        <row r="772">
+          <cell r="A772" t="str">
+            <v>Lolita Zandberga</v>
+          </cell>
+        </row>
+        <row r="773">
+          <cell r="A773" t="str">
+            <v>Tamāra Šivare</v>
+          </cell>
+        </row>
+        <row r="774">
+          <cell r="A774" t="str">
+            <v>Sigita Djubina</v>
+          </cell>
+        </row>
+        <row r="775">
+          <cell r="A775" t="str">
+            <v>Diāna Kurzemviece</v>
+          </cell>
+        </row>
+        <row r="776">
+          <cell r="A776" t="str">
+            <v>Ober Haus Real Estate SIA</v>
+          </cell>
+        </row>
+        <row r="777">
+          <cell r="A777" t="str">
+            <v>Dagdas novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="778">
+          <cell r="A778" t="str">
+            <v>Dace Felkere</v>
+          </cell>
+        </row>
+        <row r="779">
+          <cell r="A779" t="str">
+            <v>Silvija Nora Kalniņa</v>
+          </cell>
+        </row>
+        <row r="780">
+          <cell r="A780" t="str">
+            <v>Ģirts Darkevics</v>
+          </cell>
+        </row>
+        <row r="781">
+          <cell r="A781" t="str">
+            <v>Sanda Tūtere</v>
+          </cell>
+        </row>
+        <row r="782">
+          <cell r="A782" t="str">
+            <v>Jolanta Stērniniece</v>
+          </cell>
+        </row>
+        <row r="783">
+          <cell r="A783" t="str">
+            <v>Svetlana Jansone</v>
+          </cell>
+        </row>
+        <row r="784">
+          <cell r="A784" t="str">
+            <v>Ritvars Kristapaitis</v>
+          </cell>
+        </row>
+        <row r="785">
+          <cell r="A785" t="str">
+            <v>Dace Šinkūna</v>
+          </cell>
+        </row>
+        <row r="786">
+          <cell r="A786" t="str">
+            <v>Agnese Zdanovska</v>
+          </cell>
+        </row>
+        <row r="787">
+          <cell r="A787" t="str">
+            <v xml:space="preserve">Jānis Prauliņš </v>
+          </cell>
+        </row>
+        <row r="788">
+          <cell r="A788" t="str">
+            <v>Daiga Buhholce</v>
+          </cell>
+        </row>
+        <row r="789">
+          <cell r="A789" t="str">
+            <v>Dace Pence</v>
+          </cell>
+        </row>
+        <row r="790">
+          <cell r="A790" t="str">
+            <v>Andris Misiņš</v>
+          </cell>
+        </row>
+        <row r="791">
+          <cell r="A791" t="str">
+            <v>Liāna Jurēvica</v>
+          </cell>
+        </row>
+        <row r="792">
+          <cell r="A792" t="str">
+            <v>RANTZOWS SPORT SIA</v>
+          </cell>
+        </row>
+        <row r="793">
+          <cell r="A793" t="str">
+            <v>Citadele banka A/S</v>
+          </cell>
+        </row>
+        <row r="794">
+          <cell r="A794" t="str">
+            <v>LUKoil Baltija R  SIA</v>
+          </cell>
+        </row>
+        <row r="795">
+          <cell r="A795" t="str">
+            <v>Nilex SIA</v>
+          </cell>
+        </row>
+        <row r="796">
+          <cell r="A796" t="str">
+            <v>Indra Feldmane</v>
+          </cell>
+        </row>
+        <row r="797">
+          <cell r="A797" t="str">
+            <v>Pārtikas drošības, dzīvnieku veselības un vides zinātnes institūts "BOIR"</v>
+          </cell>
+        </row>
+        <row r="798">
+          <cell r="A798" t="str">
+            <v>Inga Briede</v>
+          </cell>
+        </row>
+        <row r="799">
+          <cell r="A799" t="str">
+            <v>Fransa SIA</v>
+          </cell>
+        </row>
+        <row r="800">
+          <cell r="A800" t="str">
+            <v>Jānis Upmalis</v>
+          </cell>
+        </row>
+        <row r="801">
+          <cell r="A801" t="str">
+            <v>Gaujas mala SIA</v>
+          </cell>
+        </row>
+        <row r="802">
+          <cell r="A802" t="str">
+            <v>Lattelecom Technology SIA</v>
+          </cell>
+        </row>
+        <row r="803">
+          <cell r="A803" t="str">
+            <v>Vecumnieku novada dome</v>
+          </cell>
+        </row>
+        <row r="804">
+          <cell r="A804" t="str">
+            <v>Aizkraukles novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="805">
+          <cell r="A805" t="str">
+            <v>Lielvārdes novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="806">
+          <cell r="A806" t="str">
+            <v>Ilgvars Pavlovskis</v>
+          </cell>
+        </row>
+        <row r="807">
+          <cell r="A807" t="str">
+            <v>Sauna Katram SIA</v>
+          </cell>
+        </row>
+        <row r="808">
+          <cell r="A808" t="str">
+            <v>APGĀDS IMANTA SIA</v>
+          </cell>
+        </row>
+        <row r="809">
+          <cell r="A809" t="str">
+            <v>ASKATS SIA</v>
+          </cell>
+        </row>
+        <row r="810">
+          <cell r="A810" t="str">
+            <v>K&amp;U SIA</v>
+          </cell>
+        </row>
+        <row r="811">
+          <cell r="A811" t="str">
+            <v>SEB banka AS</v>
+          </cell>
+        </row>
+        <row r="812">
+          <cell r="A812" t="str">
+            <v>Mazais Baltezers SIA</v>
+          </cell>
+        </row>
+        <row r="813">
+          <cell r="A813" t="str">
+            <v>Ivars Titovs</v>
+          </cell>
+        </row>
+        <row r="814">
+          <cell r="A814" t="str">
+            <v>Ādažu Nami SIA</v>
+          </cell>
+        </row>
+        <row r="815">
+          <cell r="A815" t="str">
+            <v>Roberts Rihards Kronbergs</v>
+          </cell>
+        </row>
+        <row r="816">
+          <cell r="A816" t="str">
+            <v>Rolands Rojs Kronbergs</v>
+          </cell>
+        </row>
+        <row r="817">
+          <cell r="A817" t="str">
+            <v>Ingūna Kronberga</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="2" refreshError="1"/>
+      <sheetData sheetId="3" refreshError="1">
+        <row r="3">
+          <cell r="A3" t="str">
+            <v>Līgumi-juridiskās personas</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="A4" t="str">
+            <v>Līgumi-fiziskas personas</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="A5" t="str">
+            <v>Līgumi par nomu (iznomātāji)</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6" t="str">
+            <v>Līgumi-jur./fiz. personas (D)</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="A7" t="str">
+            <v>Līgumi par nomu (nomnieki)</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>Zemes noma (nomnieki)</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>Vienošanās</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10" t="str">
+            <v>Licences</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="A11" t="str">
+            <v>Pirkuma līgumi</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="A12" t="str">
+            <v>Aizņēmuma līgumi</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="A13" t="str">
+            <v>Līgumi-celtn. un kapit.remonts</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="A14" t="str">
+            <v>Kredītlīgumi ar Valsts Kasi</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="A15" t="str">
+            <v>Līgumi - par materiālo atbildību</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="A16" t="str">
+            <v>Uzņēmuma Līgums</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="A17" t="str">
+            <v xml:space="preserve">Dāvinājuma (ziedojuma) </v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="A18" t="str">
+            <v>Personīgā transportlīdzekļa izmantošanas līgums</v>
+          </cell>
+        </row>
+        <row r="33">
+          <cell r="A33" t="str">
+            <v>L</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="4" refreshError="1">
+        <row r="1">
+          <cell r="A1" t="str">
+            <v xml:space="preserve"> </v>
+          </cell>
+        </row>
+        <row r="2">
+          <cell r="A2" t="str">
+            <v>Pieņemšanas-nodošanas akts</v>
+          </cell>
+        </row>
+        <row r="3">
+          <cell r="A3" t="str">
+            <v>Akts</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="A4" t="str">
+            <v>Lēmums</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="A5" t="str">
+            <v>Izziņa</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6" t="str">
+            <v>Tāme</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="A7" t="str">
+            <v>Protokols</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>Pieteikuma veidlapas</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>Pilnvara</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10" t="str">
+            <v>Pielikums</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="A11" t="str">
+            <v>iesniegums</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="A12" t="str">
+            <v>piedāvājums</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="A13" t="str">
+            <v>Reģistrācijas apliecība</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="A14" t="str">
+            <v>Rīkojums</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="A15" t="str">
+            <v>Aizdevuma atmaksas grafiks</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="5" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="4.pielikums_Saist_apm_EUR_fakts"/>
+      <sheetName val="4.pielikums_Saist_apmērs_ap EUR"/>
+      <sheetName val="EKK_saturs"/>
+      <sheetName val="2014.gada budzeta plans"/>
+      <sheetName val="Groz_NIN_12_2014"/>
+      <sheetName val="Grafiki"/>
+      <sheetName val="KA_31122013"/>
+      <sheetName val="Vertetie_ienemumi_2014"/>
+      <sheetName val="Saturs2014"/>
+      <sheetName val="Investicijas_aktivitates"/>
+      <sheetName val="Kopsavilkums"/>
+      <sheetName val="Rolling"/>
+      <sheetName val="Gaujas_svetki"/>
+      <sheetName val="Parvalde"/>
+      <sheetName val="Celi"/>
+      <sheetName val="LegGold2013"/>
+      <sheetName val="Alga_01_2014"/>
+      <sheetName val="2014_85%"/>
+      <sheetName val="Deputāti"/>
+      <sheetName val="Iepirk_komisija"/>
+      <sheetName val="Adm_komisija"/>
+      <sheetName val="Nepilngad_lietu_komisija"/>
+      <sheetName val="Avizes izmaksas"/>
+      <sheetName val="Projekti_2014"/>
+      <sheetName val="PrivatasII"/>
+      <sheetName val="KA_31122012"/>
+      <sheetName val="Edinasana"/>
+      <sheetName val="Sheet2"/>
+      <sheetName val="Spec_budz"/>
+      <sheetName val="Neielikts_2013"/>
+      <sheetName val="Sports2013"/>
+      <sheetName val="Lapa1 (2)"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3">
+        <row r="44">
+          <cell r="Q44">
+            <v>240644.61784508912</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="4">
+        <row r="32">
+          <cell r="F32">
+            <v>905997</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
+      <sheetData sheetId="25"/>
+      <sheetData sheetId="26"/>
+      <sheetData sheetId="27"/>
+      <sheetData sheetId="28"/>
+      <sheetData sheetId="29"/>
+      <sheetData sheetId="30"/>
+      <sheetData sheetId="31"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -498,51 +4995,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -646,395 +5143,430 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95F55D83-C7B2-400D-83CB-76844ECE8E04}">
-  <dimension ref="A1:C31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95915795-7872-451F-B66F-64755AF553D9}">
+  <sheetPr>
+    <tabColor rgb="FF92D050"/>
+  </sheetPr>
+  <dimension ref="A2:F35"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A21" zoomScale="183" zoomScaleNormal="183" workbookViewId="0">
-      <selection activeCell="E32" sqref="E32"/>
+    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="165" zoomScaleNormal="165" workbookViewId="0">
+      <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.33203125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="17.83203125" customWidth="1"/>
+    <col min="1" max="1" width="4.85546875" style="15" customWidth="1"/>
+    <col min="2" max="2" width="83.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="13.42578125" style="22" customWidth="1"/>
+    <col min="4" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
-      <c r="A1" s="13" t="s">
+    <row r="2" spans="1:3" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="23"/>
+      <c r="B2" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="C2" s="24"/>
+    </row>
+    <row r="3" spans="1:3" ht="30.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13"/>
-      <c r="C1" s="13"/>
+      <c r="B3" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="28" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="2" spans="1:3" ht="25" customHeight="1" thickBot="1">
-[...4 lines deleted...]
-      <c r="C2" s="15"/>
+    <row r="4" spans="1:3" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="26"/>
+      <c r="B4" s="27"/>
+      <c r="C4" s="28"/>
     </row>
-    <row r="3" spans="1:3" ht="58" customHeight="1" thickBot="1">
-[...6 lines deleted...]
-      <c r="C3" s="1" t="s">
+    <row r="5" spans="1:3" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="2">
+        <v>1100</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
+      <c r="C5" s="4">
+        <v>20843</v>
+      </c>
     </row>
-    <row r="4" spans="1:3" ht="38.5" customHeight="1" thickBot="1">
-[...21 lines deleted...]
-    <row r="6" spans="1:3" ht="16" thickBot="1">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="2">
         <v>1200</v>
       </c>
       <c r="B6" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="4">
+        <v>4917</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="2">
+        <v>2100</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="2">
+        <v>2200</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="3">
-        <v>50753</v>
+      <c r="C8" s="4">
+        <f>C9+C10+C11+C12+C13+C14</f>
+        <v>48990</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="16" thickBot="1">
-[...3 lines deleted...]
-      <c r="B7" s="5" t="s">
+    <row r="9" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="5">
+        <v>2210</v>
+      </c>
+      <c r="B9" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="5">
-        <v>29554</v>
+      <c r="C9" s="7">
+        <v>850</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="31" customHeight="1" thickBot="1">
-[...3 lines deleted...]
-      <c r="B8" s="3" t="s">
+    <row r="10" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="5">
+        <v>2220</v>
+      </c>
+      <c r="B10" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="3">
+      <c r="C10" s="7">
+        <v>7400</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="5">
+        <v>2230</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="7">
+        <v>25200</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="5">
+        <v>2240</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="7">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="5">
+        <v>2250</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="7">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="5">
+        <v>2260</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="7">
+        <v>10680</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="2">
+        <v>2300</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="4">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="5">
+        <v>2310</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="7">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="5">
+        <v>2320</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="16" thickBot="1">
-[...7 lines deleted...]
-        <v>61200</v>
+    <row r="18" spans="1:6" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="5">
+        <v>2340</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="7">
+        <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="16" thickBot="1">
-[...7 lines deleted...]
-        <v>3600</v>
+    <row r="19" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="5">
+        <v>2350</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="7">
+        <v>3500</v>
       </c>
     </row>
-    <row r="11" spans="1:3" ht="16" thickBot="1">
-[...7 lines deleted...]
-        <v>7000</v>
+    <row r="20" spans="1:6" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="5">
+        <v>2360</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="7">
+        <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:3" ht="16" thickBot="1">
-[...7 lines deleted...]
-        <v>2600</v>
+    <row r="21" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="5">
+        <v>2370</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="7">
+        <v>600</v>
       </c>
     </row>
-    <row r="13" spans="1:3" ht="16" thickBot="1">
-[...7 lines deleted...]
-        <v>6000</v>
+    <row r="22" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="2">
+        <v>2400</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="4">
+        <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:3" ht="16" thickBot="1">
-[...7 lines deleted...]
-        <v>2400</v>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A23" s="2"/>
+      <c r="B23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="8">
+        <f>+C5+C6+C7+C8+C15+C22</f>
+        <v>79650</v>
       </c>
     </row>
-    <row r="15" spans="1:3" ht="16" thickBot="1">
-[...3 lines deleted...]
-      <c r="B15" s="7" t="s">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A24" s="2"/>
+      <c r="B24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C24" s="8">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A25" s="2"/>
+      <c r="B25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="8">
+        <f>C23+C24</f>
+        <v>86150</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A26" s="2"/>
+      <c r="B26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="8">
+        <v>25760</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="9"/>
+      <c r="B27" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="9"/>
+      <c r="B28" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="C15" s="4">
-        <v>39600</v>
+      <c r="C28" s="11">
+        <v>17</v>
       </c>
     </row>
-    <row r="16" spans="1:3" ht="16" thickBot="1">
-[...7 lines deleted...]
-        <v>8300</v>
+    <row r="29" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="12"/>
+      <c r="B29" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C29" s="14">
+        <f>((C23+C24+C26)/12/(C27+C28))</f>
+        <v>423.90151515151518</v>
       </c>
     </row>
-    <row r="17" spans="1:3" ht="16" thickBot="1">
-[...7 lines deleted...]
-        <v>1200</v>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A30" s="12"/>
+      <c r="B30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="14">
+        <f>((C23+C24+C26)*C28/(C27+C28)-C26)/12/C28</f>
+        <v>297.62700534759358</v>
       </c>
     </row>
-    <row r="18" spans="1:3" ht="16" thickBot="1">
-[...8 lines deleted...]
-      </c>
+    <row r="31" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="16"/>
+      <c r="C31" s="17"/>
     </row>
-    <row r="19" spans="1:3" ht="26" thickBot="1">
-[...8 lines deleted...]
-      </c>
+    <row r="32" spans="1:6" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="18"/>
+      <c r="B32" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C32" s="20"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
     </row>
-    <row r="20" spans="1:3" ht="16" thickBot="1">
-[...8 lines deleted...]
-      </c>
+    <row r="33" spans="1:6" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="18"/>
+      <c r="B33" s="19"/>
+      <c r="C33" s="20"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
     </row>
-    <row r="21" spans="1:3" ht="26" thickBot="1">
-[...8 lines deleted...]
-      </c>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="B34" s="21"/>
+      <c r="C34" s="17"/>
     </row>
-    <row r="22" spans="1:3" ht="16" thickBot="1">
-[...83 lines deleted...]
-      </c>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C35" s="17"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A2:C2"/>
+  <mergeCells count="3">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" scale="120" orientation="landscape" verticalDpi="4294967295" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Листы</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>PPII_tāme </vt:lpstr>
+      <vt:lpstr>'PPII_tāme '!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Liga Strode</dc:creator>
+  <dc:creator>Baiba Kanča</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>