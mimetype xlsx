--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,130 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ivanda Jakovele\Nextcloud\Kopmape\Ivanda\TĀMES 2026\Mājas_lapa\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6F353919-D2F6-4A10-B9EA-D8F43078DAB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="8180" tabRatio="720"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" tabRatio="720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Privātie PII_tāme" sheetId="8" r:id="rId1"/>
     <sheet name="Tāmes pielikums_izgl.sk." sheetId="10" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F33" i="8" l="1"/>
   <c r="F40" i="8" l="1"/>
-  <c r="G40" i="8" s="1"/>
+  <c r="F37" i="8"/>
+  <c r="F36" i="8"/>
+  <c r="F35" i="8"/>
+  <c r="F30" i="8"/>
+  <c r="F28" i="8"/>
+  <c r="F27" i="8"/>
+  <c r="F26" i="8"/>
+  <c r="F25" i="8"/>
+  <c r="F24" i="8"/>
+  <c r="F23" i="8"/>
+  <c r="F20" i="8"/>
+  <c r="F19" i="8"/>
+  <c r="G40" i="8" l="1"/>
   <c r="E38" i="8"/>
-  <c r="F37" i="8"/>
-[...4 lines deleted...]
-  <c r="G35" i="8" s="1"/>
+  <c r="G37" i="8"/>
+  <c r="G36" i="8"/>
+  <c r="G35" i="8"/>
   <c r="F34" i="8"/>
   <c r="G34" i="8" s="1"/>
-  <c r="F33" i="8"/>
-  <c r="G33" i="8" s="1"/>
+  <c r="G33" i="8"/>
   <c r="F32" i="8"/>
   <c r="G32" i="8" s="1"/>
   <c r="F31" i="8"/>
   <c r="G31" i="8" s="1"/>
-  <c r="F30" i="8"/>
-[...4 lines deleted...]
-  <c r="G27" i="8" s="1"/>
+  <c r="G30" i="8"/>
+  <c r="G28" i="8"/>
+  <c r="G27" i="8"/>
   <c r="G26" i="8"/>
-  <c r="F26" i="8"/>
-[...5 lines deleted...]
-  <c r="F22" i="8" s="1"/>
+  <c r="G25" i="8"/>
+  <c r="G24" i="8"/>
   <c r="E21" i="8"/>
-  <c r="F20" i="8"/>
-[...3 lines deleted...]
-  <c r="G19" i="8" s="1"/>
+  <c r="G20" i="8"/>
+  <c r="F22" i="8" l="1"/>
+  <c r="G29" i="8"/>
+  <c r="G19" i="8"/>
   <c r="G23" i="8"/>
   <c r="G22" i="8" s="1"/>
-  <c r="E22" i="8" s="1"/>
   <c r="F29" i="8"/>
-  <c r="E29" i="8" s="1"/>
-[...1 lines deleted...]
-  <c r="G41" i="8"/>
+  <c r="E29" i="8" l="1"/>
+  <c r="E22" i="8"/>
+  <c r="G16" i="8"/>
+  <c r="G41" i="8" s="1"/>
+  <c r="F16" i="8"/>
+  <c r="E16" i="8" l="1"/>
   <c r="G42" i="8"/>
-  <c r="E16" i="8"/>
-[...2 lines deleted...]
-  <c r="E42" i="8" s="1"/>
+  <c r="F42" i="8"/>
   <c r="F41" i="8"/>
   <c r="E41" i="8" s="1"/>
+  <c r="E42" i="8" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
     <t>Ekonomiskās klasifikācijas kods</t>
   </si>
   <si>
     <t>Izglītības iestāde</t>
   </si>
   <si>
     <t xml:space="preserve">1. Aprēķinā iekļautie izdevumi </t>
   </si>
   <si>
     <t>Remontdarbi un iestāžu uzturēšanas pakalpojumi (izņemot ēku, būvju un ceļu kapitālo remontu);</t>
   </si>
   <si>
     <t xml:space="preserve">Krājumi, materiāli, energoresursi, preces, biroja preces un inventārs, kurus neuzskaita pamatkapitāla veidošanā </t>
   </si>
   <si>
     <t>Valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšanas izdevumi  (izņemot ēdināšanas izdevumus (EKK 2363));</t>
   </si>
   <si>
     <t xml:space="preserve">Kurināmais un enerģētiskie materiāli </t>
@@ -248,90 +250,90 @@
   <si>
     <t xml:space="preserve">Pirmsskolas izglītības programmas īstenošanas adrese: </t>
   </si>
   <si>
     <t xml:space="preserve">Tālrunis: </t>
   </si>
   <si>
     <t xml:space="preserve">E-pasta adrese: </t>
   </si>
   <si>
     <t>Izmaksu periods:</t>
   </si>
   <si>
     <t>Tāmes pielikums</t>
   </si>
   <si>
     <t>Izglītojamo skaits</t>
   </si>
   <si>
     <t>PPII Multimetode</t>
   </si>
   <si>
     <t>SIA Multimetode</t>
   </si>
   <si>
-    <t>Brīvības iela 136-5</t>
-[...4 lines deleted...]
-  <si>
     <t>info@multimetode.lv</t>
   </si>
   <si>
     <t>Dibinātāja parakst tiesīgā persona_________Mārtiņš Jurjevs, valdes loceklis_____________</t>
   </si>
   <si>
     <t>Paraksts__Mārtiņš Jurjevs, valdes loceklis</t>
   </si>
   <si>
     <t>KOPĀ 2023</t>
   </si>
   <si>
     <t>Izglītojamo skaits no pusotra līdz četru gadu vecumam</t>
   </si>
   <si>
     <t xml:space="preserve">Izglītojamo skaits obligātās sagatavošanas (5-6 gadu)  vecumā </t>
   </si>
   <si>
     <t>Vienam izglītojamajam nepieciešamās vidējās izmaksas mēnesī ( no pusotra gada līdz  4 gadu vecumam )</t>
   </si>
   <si>
     <t>Vienam izglītojamajam nepieciešamās vidējās izmaksas mēnesī (5-6 gadus veciem bērniem)</t>
   </si>
   <si>
-    <t>01.01.2024-31.12.2024</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Privātās pirmsskolas izglītības iestādes PPII Multimetode  izglītojamo skaits uz 2024.gada 1.septembri                                                                 </t>
+  </si>
+  <si>
+    <t>01.01.2025-31.12.2025</t>
+  </si>
+  <si>
+    <t>Indrānu iela 13, Rīga, Elenburgas iela 45, Upesciems</t>
+  </si>
+  <si>
+    <t>Brīvības iela 136-5, Rīga</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="major"/>
     </font>
     <font>
@@ -1143,82 +1145,78 @@
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="42" applyFont="1"/>
-    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="42"/>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="42" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="42" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="42" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="0" borderId="12" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="42" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="42" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="35" borderId="17" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="35" borderId="17" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="35" borderId="16" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="35" borderId="18" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="17" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="17" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="0" borderId="17" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="17" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -1228,225 +1226,232 @@
     <xf numFmtId="4" fontId="23" fillId="0" borderId="18" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="0" borderId="14" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="14" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="23" fillId="0" borderId="19" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="20" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="20" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="0" borderId="20" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="0" borderId="13" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="21" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="11" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="35" borderId="20" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="24" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="24" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="0" borderId="24" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="0" borderId="15" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="35" borderId="11" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="11" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="0" borderId="11" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="0" borderId="23" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="11" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="35" borderId="16" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="16" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="23" fillId="36" borderId="20" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="36" borderId="17" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="36" borderId="16" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="36" borderId="17" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="19" fillId="36" borderId="19" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="23" fillId="36" borderId="24" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="36" borderId="11" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="36" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="24" fillId="36" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="35" borderId="17" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="43" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="43"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="43" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="43" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="43" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="46" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="43" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="46" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="35" borderId="10" xfId="42" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="43" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="43" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="25" xfId="42" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="25" xfId="47" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="25" xfId="42" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="34" borderId="21" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="34" borderId="22" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="34" borderId="23" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="25" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...8 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="48">
-    <cellStyle name="20% no 1. izcēluma" xfId="19" builtinId="30" customBuiltin="1"/>
-[...46 lines deleted...]
-    <cellStyle name="Virsraksts 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Comma 2" xfId="44" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Hyperlink" xfId="47" builtinId="8"/>
+    <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 10" xfId="43" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="Normal 2" xfId="42" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="Normal 3" xfId="45" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Normal 3 3" xfId="46" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1691,872 +1696,869 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@multimetode.lv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:O52"/>
+  <dimension ref="B1:K52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A9" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.1796875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="11" width="53.26953125" customWidth="1"/>
+    <col min="1" max="1" width="3.140625" customWidth="1"/>
+    <col min="2" max="2" width="3.5703125" customWidth="1"/>
+    <col min="3" max="3" width="11.7109375" customWidth="1"/>
+    <col min="4" max="4" width="90.5703125" customWidth="1"/>
+    <col min="5" max="6" width="10.7109375" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" customWidth="1"/>
+    <col min="11" max="11" width="53.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" ht="13" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-    <row r="4" spans="2:7" ht="20" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G1" s="8"/>
+    </row>
+    <row r="4" spans="2:7" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
     </row>
-    <row r="5" spans="2:7" ht="20" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:7" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B5" s="3"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
     </row>
-    <row r="6" spans="2:7" ht="20" x14ac:dyDescent="0.4">
+    <row r="6" spans="2:7" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B6" s="3"/>
       <c r="C6" s="1"/>
       <c r="D6" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="79" t="s">
+      <c r="E6" s="70" t="s">
         <v>44</v>
       </c>
-      <c r="F6" s="80"/>
-[...2 lines deleted...]
-    <row r="7" spans="2:7" ht="20" x14ac:dyDescent="0.4">
+      <c r="F6" s="71"/>
+      <c r="G6" s="72"/>
+    </row>
+    <row r="7" spans="2:7" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B7" s="3"/>
       <c r="C7" s="1"/>
       <c r="D7" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="E7" s="79" t="s">
+      <c r="E7" s="70" t="s">
         <v>45</v>
       </c>
-      <c r="F7" s="80"/>
-[...2 lines deleted...]
-    <row r="8" spans="2:7" ht="20" x14ac:dyDescent="0.4">
+      <c r="F7" s="71"/>
+      <c r="G7" s="72"/>
+    </row>
+    <row r="8" spans="2:7" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B8" s="3"/>
       <c r="C8" s="1"/>
       <c r="D8" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="E8" s="79">
+      <c r="E8" s="70">
         <v>40103815571</v>
       </c>
-      <c r="F8" s="80"/>
-[...2 lines deleted...]
-    <row r="9" spans="2:7" ht="20" x14ac:dyDescent="0.4">
+      <c r="F8" s="71"/>
+      <c r="G8" s="72"/>
+    </row>
+    <row r="9" spans="2:7" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B9" s="3"/>
       <c r="C9" s="1"/>
       <c r="D9" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="79" t="s">
-[...5 lines deleted...]
-    <row r="10" spans="2:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="70" t="s">
+        <v>57</v>
+      </c>
+      <c r="F9" s="71"/>
+      <c r="G9" s="72"/>
+    </row>
+    <row r="10" spans="2:7" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="3"/>
       <c r="C10" s="1"/>
-      <c r="D10" s="7" t="s">
+      <c r="D10" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="E10" s="79" t="s">
-[...5 lines deleted...]
-    <row r="11" spans="2:7" ht="20" x14ac:dyDescent="0.4">
+      <c r="E10" s="74" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="75"/>
+      <c r="G10" s="76"/>
+    </row>
+    <row r="11" spans="2:7" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B11" s="3"/>
       <c r="C11" s="1"/>
-      <c r="D11" s="71" t="s">
+      <c r="D11" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="E11" s="79">
+      <c r="E11" s="70">
         <v>22728650</v>
       </c>
-      <c r="F11" s="80"/>
-[...2 lines deleted...]
-    <row r="12" spans="2:7" ht="20" x14ac:dyDescent="0.4">
+      <c r="F11" s="71"/>
+      <c r="G11" s="72"/>
+    </row>
+    <row r="12" spans="2:7" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B12" s="3"/>
       <c r="C12" s="1"/>
       <c r="D12" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="E12" s="82" t="s">
-[...7 lines deleted...]
-      <c r="C13" s="6"/>
+      <c r="E12" s="73" t="s">
+        <v>46</v>
+      </c>
+      <c r="F12" s="71"/>
+      <c r="G12" s="72"/>
+    </row>
+    <row r="13" spans="2:7" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="B13" s="3"/>
+      <c r="C13" s="1"/>
       <c r="D13" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="E13" s="79" t="s">
-[...15 lines deleted...]
-      <c r="C15" s="36" t="s">
+      <c r="E13" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13" s="71"/>
+      <c r="G13" s="72"/>
+    </row>
+    <row r="14" spans="2:7" ht="21" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="3"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1"/>
+    </row>
+    <row r="15" spans="2:7" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="12"/>
+      <c r="C15" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="D15" s="36" t="s">
+      <c r="D15" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="E15" s="37" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="38" t="s">
+      <c r="E15" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="37" t="s">
+      <c r="G15" s="35" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="16" spans="2:7" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="C16" s="34" t="s">
+    <row r="16" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="12"/>
+      <c r="C16" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="D16" s="35"/>
-      <c r="E16" s="63">
+      <c r="D16" s="33"/>
+      <c r="E16" s="60">
         <f>E19+E20+E21+E22+E29+E36+E37+E38</f>
-        <v>601527.19999999995</v>
-[...1 lines deleted...]
-      <c r="F16" s="63">
+        <v>776781.59</v>
+      </c>
+      <c r="F16" s="60">
         <f t="shared" ref="F16:G16" si="0">F19+F20+F21+F22+F29+F36+F37+F38</f>
-        <v>437097.71508000005</v>
-[...1 lines deleted...]
-      <c r="G16" s="63">
+        <v>577640.88625499979</v>
+      </c>
+      <c r="G16" s="60">
         <f t="shared" si="0"/>
-        <v>164429.48491999999</v>
-[...5 lines deleted...]
-      <c r="D17" s="72" t="s">
+        <v>199140.70374499998</v>
+      </c>
+    </row>
+    <row r="17" spans="2:7" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="12"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="E17" s="72"/>
-[...5 lines deleted...]
-      <c r="C18" s="74" t="s">
+      <c r="E17" s="77"/>
+      <c r="F17" s="77"/>
+      <c r="G17" s="78"/>
+    </row>
+    <row r="18" spans="2:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="12"/>
+      <c r="C18" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="D18" s="75"/>
-[...4 lines deleted...]
-    <row r="19" spans="2:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D18" s="80"/>
+      <c r="E18" s="80"/>
+      <c r="F18" s="80"/>
+      <c r="G18" s="81"/>
+    </row>
+    <row r="19" spans="2:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B19" s="2"/>
-      <c r="C19" s="40">
+      <c r="C19" s="38">
         <v>1100</v>
       </c>
-      <c r="D19" s="41" t="s">
+      <c r="D19" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="E19" s="61">
-[...6 lines deleted...]
-      <c r="G19" s="43">
+      <c r="E19" s="58">
+        <v>394909.1</v>
+      </c>
+      <c r="F19" s="40">
+        <f>E19*0.7445</f>
+        <v>294009.82494999998</v>
+      </c>
+      <c r="G19" s="41">
         <f>E19-F19</f>
-        <v>87871.241547999991</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:11" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>100899.27505</v>
+      </c>
+    </row>
+    <row r="20" spans="2:7" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B20" s="2"/>
-      <c r="C20" s="44">
+      <c r="C20" s="42">
         <v>1200</v>
       </c>
-      <c r="D20" s="45" t="s">
+      <c r="D20" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="E20" s="62">
-[...6 lines deleted...]
-      <c r="G20" s="47">
+      <c r="E20" s="59">
+        <v>73167.490000000005</v>
+      </c>
+      <c r="F20" s="44">
+        <f>E20*0.7445</f>
+        <v>54473.196305000005</v>
+      </c>
+      <c r="G20" s="45">
         <f>E20-F20</f>
-        <v>16483.909371999995</v>
-[...2 lines deleted...]
-    <row r="21" spans="2:11" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>18694.293695</v>
+      </c>
+    </row>
+    <row r="21" spans="2:7" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B21" s="2"/>
-      <c r="C21" s="48">
+      <c r="C21" s="46">
         <v>2100</v>
       </c>
-      <c r="D21" s="45" t="s">
+      <c r="D21" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="E21" s="62">
+      <c r="E21" s="59">
         <f t="shared" ref="E21" si="1">F21+G21</f>
         <v>0</v>
       </c>
-      <c r="F21" s="46">
+      <c r="F21" s="44">
         <v>0</v>
       </c>
-      <c r="G21" s="47">
+      <c r="G21" s="45">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="2"/>
-      <c r="C22" s="39">
+      <c r="C22" s="37">
         <v>2200</v>
       </c>
-      <c r="D22" s="30" t="s">
+      <c r="D22" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="E22" s="56">
+      <c r="E22" s="53">
         <f>F22+G22</f>
-        <v>186474</v>
-[...1 lines deleted...]
-      <c r="F22" s="56">
+        <v>242629</v>
+      </c>
+      <c r="F22" s="53">
         <f>SUM(F23:F28)</f>
-        <v>135641.1876</v>
-[...1 lines deleted...]
-      <c r="G22" s="56">
+        <v>180637.2905</v>
+      </c>
+      <c r="G22" s="53">
         <f>SUM(G23:G28)</f>
-        <v>50832.812399999988</v>
-[...2 lines deleted...]
-    <row r="23" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+        <v>61991.709499999997</v>
+      </c>
+    </row>
+    <row r="23" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="2"/>
-      <c r="C23" s="16">
+      <c r="C23" s="14">
         <v>2210</v>
       </c>
-      <c r="D23" s="20" t="s">
+      <c r="D23" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="E23" s="59">
-[...6 lines deleted...]
-      <c r="G23" s="27">
+      <c r="E23" s="56">
+        <v>2451</v>
+      </c>
+      <c r="F23" s="21">
+        <f t="shared" ref="F23:F28" si="2">E23*0.7445</f>
+        <v>1824.7695000000001</v>
+      </c>
+      <c r="G23" s="25">
         <f>E23-F23</f>
-        <v>529.93439999999987</v>
-[...2 lines deleted...]
-    <row r="24" spans="2:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>626.23049999999989</v>
+      </c>
+    </row>
+    <row r="24" spans="2:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="2"/>
-      <c r="C24" s="16">
+      <c r="C24" s="14">
         <v>2220</v>
       </c>
-      <c r="D24" s="20" t="s">
+      <c r="D24" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="E24" s="59">
-[...6 lines deleted...]
-      <c r="G24" s="27">
+      <c r="E24" s="56">
+        <v>43877</v>
+      </c>
+      <c r="F24" s="21">
+        <f t="shared" si="2"/>
+        <v>32666.426500000001</v>
+      </c>
+      <c r="G24" s="25">
         <f t="shared" ref="G24:G28" si="3">E24-F24</f>
-        <v>7538.4804000000004</v>
-[...2 lines deleted...]
-    <row r="25" spans="2:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11210.573499999999</v>
+      </c>
+    </row>
+    <row r="25" spans="2:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="2"/>
-      <c r="C25" s="16">
+      <c r="C25" s="14">
         <v>2230</v>
       </c>
-      <c r="D25" s="20" t="s">
+      <c r="D25" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="E25" s="59">
-[...2 lines deleted...]
-      <c r="F25" s="23">
+      <c r="E25" s="56">
+        <v>44399</v>
+      </c>
+      <c r="F25" s="21">
         <f t="shared" si="2"/>
-        <v>24885.081400000003</v>
-[...1 lines deleted...]
-      <c r="G25" s="27">
+        <v>33055.055500000002</v>
+      </c>
+      <c r="G25" s="25">
         <f t="shared" si="3"/>
-        <v>9325.9185999999972</v>
-[...2 lines deleted...]
-    <row r="26" spans="2:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11343.944499999998</v>
+      </c>
+    </row>
+    <row r="26" spans="2:7" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="2"/>
-      <c r="C26" s="16">
+      <c r="C26" s="14">
         <v>2240</v>
       </c>
-      <c r="D26" s="20" t="s">
+      <c r="D26" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="E26" s="59">
-[...2 lines deleted...]
-      <c r="F26" s="23">
+      <c r="E26" s="56">
+        <v>23355</v>
+      </c>
+      <c r="F26" s="21">
         <f t="shared" si="2"/>
-        <v>11484.191200000001</v>
-[...1 lines deleted...]
-      <c r="G26" s="27">
+        <v>17387.797500000001</v>
+      </c>
+      <c r="G26" s="25">
         <f t="shared" si="3"/>
-        <v>4303.8087999999989</v>
-[...2 lines deleted...]
-    <row r="27" spans="2:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5967.2024999999994</v>
+      </c>
+    </row>
+    <row r="27" spans="2:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="2"/>
-      <c r="C27" s="16">
+      <c r="C27" s="14">
         <v>2250</v>
       </c>
-      <c r="D27" s="20" t="s">
+      <c r="D27" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="E27" s="59">
-[...2 lines deleted...]
-      <c r="F27" s="23">
+      <c r="E27" s="56">
+        <v>2670</v>
+      </c>
+      <c r="F27" s="21">
         <f t="shared" si="2"/>
-        <v>1697.0242000000001</v>
-[...1 lines deleted...]
-      <c r="G27" s="27">
+        <v>1987.8150000000001</v>
+      </c>
+      <c r="G27" s="25">
         <f t="shared" si="3"/>
-        <v>635.97579999999994</v>
-[...3 lines deleted...]
-    <row r="28" spans="2:11" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>682.18499999999995</v>
+      </c>
+    </row>
+    <row r="28" spans="2:7" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B28" s="1"/>
-      <c r="C28" s="49">
+      <c r="C28" s="47">
         <v>2260</v>
       </c>
-      <c r="D28" s="50" t="s">
+      <c r="D28" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="E28" s="60">
-[...2 lines deleted...]
-      <c r="F28" s="23">
+      <c r="E28" s="57">
+        <v>125877</v>
+      </c>
+      <c r="F28" s="21">
         <f t="shared" si="2"/>
-        <v>76045.305600000007</v>
-[...1 lines deleted...]
-      <c r="G28" s="27">
+        <v>93715.426500000001</v>
+      </c>
+      <c r="G28" s="25">
         <f t="shared" si="3"/>
-        <v>28498.694399999993</v>
-[...2 lines deleted...]
-    <row r="29" spans="2:11" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>32161.573499999999</v>
+      </c>
+    </row>
+    <row r="29" spans="2:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="2"/>
-      <c r="C29" s="39">
+      <c r="C29" s="37">
         <v>2300</v>
       </c>
-      <c r="D29" s="30" t="s">
+      <c r="D29" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E29" s="56">
+      <c r="E29" s="53">
         <f>F29+G29</f>
-        <v>30048</v>
-[...1 lines deleted...]
-      <c r="F29" s="56">
+        <v>63388</v>
+      </c>
+      <c r="F29" s="53">
         <f>SUM(F30:F35)</f>
-        <v>21856.915200000003</v>
-[...1 lines deleted...]
-      <c r="G29" s="56">
+        <v>47173.029499999997</v>
+      </c>
+      <c r="G29" s="53">
         <f>SUM(G30:G35)</f>
-        <v>8191.0847999999987</v>
-[...2 lines deleted...]
-    <row r="30" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16214.970499999999</v>
+      </c>
+    </row>
+    <row r="30" spans="2:7" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="1"/>
-      <c r="C30" s="16">
+      <c r="C30" s="14">
         <v>2310</v>
       </c>
-      <c r="D30" s="20" t="s">
+      <c r="D30" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="E30" s="59">
-[...6 lines deleted...]
-      <c r="G30" s="27">
+      <c r="E30" s="56">
+        <v>38673</v>
+      </c>
+      <c r="F30" s="21">
+        <f>E30*0.744</f>
+        <v>28772.712</v>
+      </c>
+      <c r="G30" s="25">
         <f>E30-F30</f>
-        <v>6102.9687999999987</v>
-[...2 lines deleted...]
-    <row r="31" spans="2:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9900.2880000000005</v>
+      </c>
+    </row>
+    <row r="31" spans="2:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="1"/>
-      <c r="C31" s="16">
+      <c r="C31" s="14">
         <v>2320</v>
       </c>
-      <c r="D31" s="20" t="s">
+      <c r="D31" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="E31" s="59">
+      <c r="E31" s="56">
         <v>0</v>
       </c>
-      <c r="F31" s="23">
-        <f t="shared" ref="F31:F35" si="4">E31*0.7274</f>
+      <c r="F31" s="21">
+        <f t="shared" ref="F31:F34" si="4">E31*0.7274</f>
         <v>0</v>
       </c>
-      <c r="G31" s="27">
+      <c r="G31" s="25">
         <f t="shared" ref="G31:G35" si="5">E31-F31</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="2:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:7" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="1"/>
-      <c r="C32" s="16">
+      <c r="C32" s="14">
         <v>2340</v>
       </c>
-      <c r="D32" s="20" t="s">
+      <c r="D32" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="E32" s="59">
+      <c r="E32" s="56">
         <v>0</v>
       </c>
-      <c r="F32" s="23">
+      <c r="F32" s="21">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="G32" s="27">
+      <c r="G32" s="25">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="2:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="1"/>
-      <c r="C33" s="16">
+      <c r="C33" s="14">
         <v>2350</v>
       </c>
-      <c r="D33" s="20" t="s">
+      <c r="D33" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="E33" s="59">
+      <c r="E33" s="56">
+        <v>9870</v>
+      </c>
+      <c r="F33" s="21">
+        <f>E33*0.7445</f>
+        <v>7348.2150000000001</v>
+      </c>
+      <c r="G33" s="25">
+        <f t="shared" si="5"/>
+        <v>2521.7849999999999</v>
+      </c>
+    </row>
+    <row r="34" spans="2:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="1"/>
+      <c r="C34" s="14">
+        <v>2360</v>
+      </c>
+      <c r="D34" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="E34" s="56">
         <v>0</v>
       </c>
-      <c r="F33" s="23">
+      <c r="F34" s="21">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="G33" s="27">
+      <c r="G34" s="25">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="2:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="G34" s="27">
+    <row r="35" spans="2:11" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="1"/>
+      <c r="C35" s="47">
+        <v>2370</v>
+      </c>
+      <c r="D35" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="E35" s="57">
+        <v>14845</v>
+      </c>
+      <c r="F35" s="21">
+        <f>E35*0.7445</f>
+        <v>11052.102500000001</v>
+      </c>
+      <c r="G35" s="25">
         <f t="shared" si="5"/>
-        <v>0</v>
-[...22 lines deleted...]
-    <row r="36" spans="2:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3792.8974999999991</v>
+      </c>
+    </row>
+    <row r="36" spans="2:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="2"/>
-      <c r="C36" s="29">
+      <c r="C36" s="27">
         <v>2400</v>
       </c>
-      <c r="D36" s="30" t="s">
+      <c r="D36" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="E36" s="56">
-[...6 lines deleted...]
-      <c r="G36" s="32">
+      <c r="E36" s="53">
+        <v>1222</v>
+      </c>
+      <c r="F36" s="29">
+        <f>E36*0.7445</f>
+        <v>909.77900000000011</v>
+      </c>
+      <c r="G36" s="30">
         <f>E36-F36</f>
-        <v>267.14799999999991</v>
-[...2 lines deleted...]
-    <row r="37" spans="2:11" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+        <v>312.22099999999989</v>
+      </c>
+    </row>
+    <row r="37" spans="2:11" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="1"/>
-      <c r="C37" s="15"/>
-      <c r="D37" s="19" t="s">
+      <c r="C37" s="13"/>
+      <c r="D37" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="E37" s="57">
-[...6 lines deleted...]
-      <c r="G37" s="26">
+      <c r="E37" s="54">
+        <v>1466</v>
+      </c>
+      <c r="F37" s="20">
+        <f>588*0.7445</f>
+        <v>437.76600000000002</v>
+      </c>
+      <c r="G37" s="24">
         <f>E37-F37</f>
-        <v>783.28880000000004</v>
-[...2 lines deleted...]
-    <row r="38" spans="2:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1028.2339999999999</v>
+      </c>
+    </row>
+    <row r="38" spans="2:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B38" s="1"/>
-      <c r="C38" s="17"/>
-      <c r="D38" s="21" t="s">
+      <c r="C38" s="15"/>
+      <c r="D38" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="E38" s="58">
+      <c r="E38" s="55">
         <f>F38+G38</f>
         <v>0</v>
       </c>
-      <c r="F38" s="24">
+      <c r="F38" s="22">
         <v>0</v>
       </c>
-      <c r="G38" s="28">
+      <c r="G38" s="26">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="2:11" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:11" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B39" s="1"/>
-      <c r="C39" s="74" t="s">
+      <c r="C39" s="79" t="s">
         <v>21</v>
       </c>
-      <c r="D39" s="75"/>
-[...4 lines deleted...]
-    <row r="40" spans="2:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D39" s="80"/>
+      <c r="E39" s="80"/>
+      <c r="F39" s="80"/>
+      <c r="G39" s="81"/>
+    </row>
+    <row r="40" spans="2:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="1"/>
-      <c r="C40" s="39"/>
-      <c r="D40" s="52" t="s">
+      <c r="C40" s="37"/>
+      <c r="D40" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="E40" s="56">
-[...6 lines deleted...]
-      <c r="G40" s="32">
+      <c r="E40" s="53">
+        <v>30044</v>
+      </c>
+      <c r="F40" s="29">
+        <f>E40*0.7445</f>
+        <v>22367.758000000002</v>
+      </c>
+      <c r="G40" s="30">
         <f>E40-F40</f>
-        <v>4771.0451999999987</v>
-[...2 lines deleted...]
-    <row r="41" spans="2:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>7676.2419999999984</v>
+      </c>
+    </row>
+    <row r="41" spans="2:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="1"/>
-      <c r="C41" s="64">
-[...5 lines deleted...]
-      <c r="E41" s="56">
+      <c r="C41" s="61">
+        <v>80</v>
+      </c>
+      <c r="D41" s="50" t="s">
+        <v>52</v>
+      </c>
+      <c r="E41" s="53">
         <f t="shared" ref="E41:E42" si="6">F41+G41</f>
-        <v>669.94502164502171</v>
-[...1 lines deleted...]
-      <c r="F41" s="57">
+        <v>686.07618197278896</v>
+      </c>
+      <c r="F41" s="54">
         <f>(F16+F40)/12/($C$41+$C$42)</f>
-        <v>486.82756480519492</v>
-[...1 lines deleted...]
-      <c r="G41" s="57">
+        <v>510.21143218962567</v>
+      </c>
+      <c r="G41" s="54">
         <f>(G16+G40)/12/($C$41+$C$42)</f>
-        <v>183.11745683982681</v>
-[...2 lines deleted...]
-    <row r="42" spans="2:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>175.86474978316326</v>
+      </c>
+    </row>
+    <row r="42" spans="2:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="1"/>
-      <c r="C42" s="64">
-[...5 lines deleted...]
-      <c r="E42" s="56">
+      <c r="C42" s="61">
+        <v>18</v>
+      </c>
+      <c r="D42" s="50" t="s">
+        <v>53</v>
+      </c>
+      <c r="E42" s="53">
         <f t="shared" si="6"/>
-        <v>593.18186375028472</v>
-[...1 lines deleted...]
-      <c r="F42" s="57">
+        <v>546.98358938019624</v>
+      </c>
+      <c r="F42" s="54">
         <f>((F16+F40)/($C$41+$C$42)*$C$42-F40)/12/$C$42</f>
-        <v>430.99004375256322</v>
-[...1 lines deleted...]
-      <c r="G42" s="57">
+        <v>406.65699700444043</v>
+      </c>
+      <c r="G42" s="54">
         <f>((G16+G40)/($C$41+$C$42)*$C$42-G40)/12/$C$42</f>
-        <v>162.19181999772155</v>
-[...2 lines deleted...]
-    <row r="43" spans="2:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>140.32659237575584</v>
+      </c>
+    </row>
+    <row r="43" spans="2:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B43" s="1"/>
-      <c r="C43" s="18"/>
-      <c r="D43" s="54" t="s">
+      <c r="C43" s="16"/>
+      <c r="D43" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="E43" s="25"/>
-[...4 lines deleted...]
-      <c r="C45" s="78" t="s">
+      <c r="E43" s="23"/>
+      <c r="F43" s="23"/>
+      <c r="G43" s="11"/>
+    </row>
+    <row r="45" spans="2:11" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C45" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="D45" s="78"/>
-[...9 lines deleted...]
-      <c r="C47" s="8" t="s">
+      <c r="D45" s="83"/>
+      <c r="E45" s="83"/>
+      <c r="F45" s="83"/>
+      <c r="G45" s="83"/>
+      <c r="H45" s="10"/>
+      <c r="I45" s="10"/>
+      <c r="J45" s="10"/>
+      <c r="K45" s="10"/>
+    </row>
+    <row r="47" spans="2:11" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C47" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="D47" s="55"/>
-[...10 lines deleted...]
-      <c r="D50" s="9" t="s">
+      <c r="D47" s="52"/>
+    </row>
+    <row r="49" spans="3:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C49" s="82" t="s">
+        <v>47</v>
+      </c>
+      <c r="D49" s="82"/>
+      <c r="E49" s="82"/>
+    </row>
+    <row r="50" spans="3:6" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="D50" s="7" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="52" spans="3:15" x14ac:dyDescent="0.25">
-      <c r="F52" s="11"/>
+    <row r="52" spans="3:6" x14ac:dyDescent="0.2">
+      <c r="F52" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="D17:G17"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="C49:E49"/>
+    <mergeCell ref="C45:G45"/>
+    <mergeCell ref="C39:G39"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="E12:G12"/>
     <mergeCell ref="E13:G13"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="E7:G7"/>
     <mergeCell ref="E8:G8"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="E10:G10"/>
-    <mergeCell ref="D17:G17"/>
-[...3 lines deleted...]
-    <mergeCell ref="C39:G39"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="E12" r:id="rId1"/>
+    <hyperlink ref="E12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" fitToWidth="0" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="C2:P12"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="C2:E12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E14" sqref="E14"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="9.1796875" style="65"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="9.1796875" style="65"/>
+    <col min="1" max="2" width="9.140625" style="62"/>
+    <col min="3" max="3" width="71.85546875" style="62" customWidth="1"/>
+    <col min="4" max="4" width="19.28515625" style="62" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="62"/>
   </cols>
   <sheetData>
-    <row r="2" spans="3:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="D2" s="66" t="s">
+    <row r="2" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="D2" s="63" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="4" spans="3:16" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="D6" s="68" t="s">
+    <row r="4" spans="3:5" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C4" s="68" t="s">
+        <v>54</v>
+      </c>
+      <c r="D4" s="68"/>
+    </row>
+    <row r="5" spans="3:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="3:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C6" s="64"/>
+      <c r="D6" s="65" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="7" spans="3:16" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="C11" s="84" t="s">
+    <row r="7" spans="3:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C7" s="66" t="s">
         <v>50</v>
       </c>
-      <c r="D11" s="84"/>
-[...6 lines deleted...]
-      <c r="E12" s="84"/>
+      <c r="D7" s="64">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="8" spans="3:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C8" s="66" t="s">
+        <v>51</v>
+      </c>
+      <c r="D8" s="64">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C11" s="69" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="69"/>
+      <c r="E11" s="69"/>
+    </row>
+    <row r="12" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="C12:E12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Darblapas</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Privātie PII_tāme</vt:lpstr>
       <vt:lpstr>Tāmes pielikums_izgl.sk.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Laima LL. Levanovica</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>