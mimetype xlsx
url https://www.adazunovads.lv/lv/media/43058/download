--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,766 +1,758 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ivanda Jakovele\Nextcloud\Kopmape\Ivanda\TĀMES 2026\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{90DA967E-47C8-4740-9B0E-5F24450E622A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576"/>
+    <workbookView xWindow="3630" yWindow="1620" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Tame" sheetId="1" r:id="rId1"/>
+    <sheet name="Privatas_skolas Tāme" sheetId="2" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="Apmaksa">[1]Apmaksa!$A$1:$A$65536</definedName>
     <definedName name="Darijums">[1]Darijums!$A$1:$A$65536</definedName>
     <definedName name="Excel_BuiltIn__FilterDatabase" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Excel_BuiltIn__FilterDatabase">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Firmas">[1]Firma!$A$1:$A$65536</definedName>
     <definedName name="Parvadataji">[1]Ligumi!$A$1:$A$65536</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Tame!$A$1:$C$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Privatas_skolas Tāme'!$A$4:$C$45</definedName>
     <definedName name="Saist_apmers_ar_galvojumu">[1]Ligumi!$A$1:$A$65536</definedName>
     <definedName name="Z_1893421C_DBAA_4C10_AA6C_4D0F39122205_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_1893421C_DBAA_4C10_AA6C_4D0F39122205_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_483F8D4B_D649_4D59_A67B_5E8B6C0D2E28_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_483F8D4B_D649_4D59_A67B_5E8B6C0D2E28_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_56A06D27_97E5_4D01_ADCE_F8E0A2A870EF_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_56A06D27_97E5_4D01_ADCE_F8E0A2A870EF_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.PrintArea" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.PrintArea">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_8545B4E6_A517_4BD7_BFB7_42FEB5F229AD_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_8545B4E6_A517_4BD7_BFB7_42FEB5F229AD_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_877A1030_2452_46B0_88DF_8A068656C08E_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_877A1030_2452_46B0_88DF_8A068656C08E_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_ABD8A783_3A6C_4629_9559_1E4E89E80131_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_ABD8A783_3A6C_4629_9559_1E4E89E80131_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_AF277C95_CBD9_4696_AC72_D010599E9831_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_AF277C95_CBD9_4696_AC72_D010599E9831_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_B7CBCF06_FF41_423A_9AB3_E1D1F70C6FC5_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_B7CBCF06_FF41_423A_9AB3_E1D1F70C6FC5_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_C5511FB8_86C5_41F3_ADCD_B10310F066F5_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_C5511FB8_86C5_41F3_ADCD_B10310F066F5_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_DB8ECBD1_2D44_4F97_BCC9_F610BA0A3109_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_DB8ECBD1_2D44_4F97_BCC9_F610BA0A3109_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_DEE3A27E_689A_4E9F_A3EB_C84F1E3B413E_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_DEE3A27E_689A_4E9F_A3EB_C84F1E3B413E_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.Cols" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.Cols">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintArea" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintArea">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintTitles" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintTitles">[2]Groz_NIN_12_2014!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C34" i="1"/>
-[...4 lines deleted...]
-  <c r="C32" l="1"/>
+  <c r="C21" i="2" l="1"/>
+  <c r="C14" i="2"/>
+  <c r="C31" i="2" l="1"/>
+  <c r="C33" i="2" s="1"/>
+  <c r="C35" i="2" s="1"/>
+  <c r="C36" i="2" s="1"/>
 </calcChain>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Sarmīte Mūze</author>
+  </authors>
+  <commentList>
+    <comment ref="C35" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+            <charset val="186"/>
+          </rPr>
+          <t>Sarmīte Mūze:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+            <charset val="186"/>
+          </rPr>
+          <t xml:space="preserve">
+Izmaksas 1 audzēknim (septembris – decembris))</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <si>
     <t>EKK kods</t>
   </si>
   <si>
     <t>Izmaksu veidi</t>
   </si>
   <si>
-    <t>Atalgojums no izglītības iestādes budžeta līdzekļiem</t>
+    <t>1100 - M</t>
   </si>
   <si>
     <t>Atalgojums no valsts mērķdotācijas</t>
   </si>
   <si>
-    <t>Darba devēja soc.apdrošināšanas iemaksas no izglītības iestādes budžeta līdzekļiem</t>
+    <t>Darba devēja soc.apdrošināšanas iemaksas</t>
+  </si>
+  <si>
+    <t>1200 - M</t>
   </si>
   <si>
     <t>Darba devēja soc.apdrošināšanas iemaksas no mērķdotācijas</t>
   </si>
   <si>
     <t>Iekšzemes mācību, darba un dienesta komandējumi, dienesta, darba braucieni</t>
   </si>
   <si>
     <t>Pakalpojumi</t>
   </si>
   <si>
     <t xml:space="preserve">    Pasta, telefona un citi sakaru pakalpojumi</t>
   </si>
   <si>
     <t xml:space="preserve">    Izdevumi par komunālajiem pakalpojumiem</t>
   </si>
   <si>
     <t xml:space="preserve">    Iestādes administratīvie izdevumi un ar iestādes darbības nodrošināšanu saistītie izdevumi</t>
   </si>
   <si>
     <t xml:space="preserve">    Remontdarbi un telpu uzturēšana</t>
   </si>
   <si>
     <t xml:space="preserve">    Informācijas tehnoloģiju pakalpojumi</t>
   </si>
   <si>
     <t xml:space="preserve">    Īres un nomas maksa (izņemot transportlīdzekļu nomas maksu (EKK 2262))</t>
   </si>
   <si>
-    <t>Materiāli (neieskaitot mērķdotāciju mācību materiāliem)</t>
+    <t>Materiāli</t>
   </si>
   <si>
     <t xml:space="preserve">    Biroja preces un inventārs</t>
   </si>
   <si>
     <t xml:space="preserve">    Kurināmais un enerģētiskie materiāli  (izņemot degvielas izdevumus (EKK 2322))</t>
   </si>
   <si>
     <t xml:space="preserve">    Zāles, ķimikālijas, laboratorijas preces, medicīniskās ierīces, medicīniskie instrumenti, laboratorijas dzīvnieki un to uzturēšana</t>
   </si>
   <si>
     <t xml:space="preserve">    Kārtējā remonta un iestāžu uzturēšanas materiāli</t>
   </si>
   <si>
     <t xml:space="preserve">    Valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšana (izņemot ēdināšanas izdevumus (EKK 2363))</t>
   </si>
   <si>
     <t xml:space="preserve">    Mācību līdzekļi un materiāli</t>
   </si>
   <si>
+    <t>2370 - M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Mācību līdzekļi un materiāli - Valsts mērķdotācija</t>
+  </si>
+  <si>
     <r>
       <rPr>
-        <sz val="9"/>
-        <color indexed="64"/>
+        <sz val="12"/>
         <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
       </rPr>
-      <t xml:space="preserve">Bibliotēku krājumi </t>
+      <t>Bibliotēku krājumi</t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="9"/>
-        <color indexed="64"/>
+        <sz val="12"/>
         <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> (neieskaitot mērķdotāciju mācību materiāliem)</t>
+      <t xml:space="preserve">  (neieskaitot mērķdotāciju mācību materiāliem)</t>
     </r>
+  </si>
+  <si>
+    <t>5233 - M</t>
+  </si>
+  <si>
+    <t>Bibliotēku krājumi - Valsts mērķdotācija</t>
   </si>
   <si>
     <t>Kopā izdevumi:</t>
   </si>
   <si>
-    <t>Kopā iestādes līdzekļi</t>
+    <t>Kopā izgl. iestādes līdzekļi</t>
+  </si>
+  <si>
+    <t>Izmaksas 1 audzēknim (gadā)</t>
   </si>
   <si>
     <t>Izmaksas 1 audzēknim (mēnesī)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Izmaksu aprēķins veikts atbilstoši LR Ministru kabineta 2016.gada 28.jūnija noteikumiem Nr.418 "Kārtība, kādā veicami pašvaldību savstarpējie norēķini par izglītības iestāžu sniegtajiem pakalpojumiem", balstoties uz 2015.gada faktiskajām izmaksām. </t>
   </si>
   <si>
     <t>Izmaksu aprēķinā par vienu audzēkni iekļauti šādi izdevumi: atalgojumi (EKK 1100) (izņemot prēmijas un naudas balvas (EKK 1148) un darba devēja piešķirtos labumus un maksājumus (EKK 1170)); darba devēja valsts sociālās apdrošināšanas obligātās iemaksas, pabalsti un kompensācijas (EKK 1200) (izņemot valsts sociālās apdrošināšanas obligātās iemaksas no prēmijām un naudas balvām (EKK 1148) un darba devēja piešķirtajiem labumiem un maksājumiem (EKK 1170));</t>
   </si>
   <si>
     <t xml:space="preserve">mācību, darba un dienesta komandējumi, dienesta, darba braucieni (EKK 2100) (izņemot ārvalstu mācību, darba un dienesta komandējumus, darba braucienus (EKK 2120)); pasta, telefona un citi sakaru pakalpojumi (EKK 2210); izdevumi par komunālajiem pakalpojumiem (EKK 2220); iestādes administratīvie izdevumi un ar iestādes darbības nodrošināšanu saistītie izdevumi (EKK 2230); remontdarbi un iestāžu uzturēšanas pakalpojumi (izņemot kapitālo remontu (EKK 2240)); informācijas tehnoloģiju pakalpojumi (EKK 2250); īres un nomas maksa (EKK 2260) (izņemot transportlīdzekļu nomas maksu (EKK 2262)); </t>
   </si>
   <si>
     <t>izdevumi par precēm iestādes darbības nodrošināšanai (EKK 2310);  kurināmais un enerģētiskie materiāli (EKK 2320) (izņemot degvielas izdevumus (EKK 2322)); zāles, ķimikālijas, laboratorijas preces, medicīniskās ierīces, medicīniskie instrumenti, laboratorijas dzīvnieki un to uzturēšana (EKK 2340);  kārtējā remonta un iestāžu uzturēšanas materiāli (EKK 2350); valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšanas izdevumi (EKK 2360) (izņemot ēdināšanas izdevumus (EKK 2363); mācību līdzekļi un materiāli (EKK 2370); izdevumi periodikas iegādei (EKK 2400); bibliotēku krājumi (EKK 5233).</t>
   </si>
   <si>
-    <t>Iestādes vadītājs</t>
+    <t>Atalgojums no izglītības iestādes budžeta līdzekļiem</t>
   </si>
   <si>
-    <t>paraksts</t>
+    <t>Skolēnu skaits (uz 01.01.2026.)</t>
   </si>
   <si>
-    <t>Vārds Uzvārds</t>
+    <t>Summa, EUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Privātās vidusskolas "LAISMA"  izdevumu tāme 2024.gadam. </t>
+    <t>Izdevumu tāme 2026.gadam, atbilstoši naudas plūsmai 2025.gadā.</t>
   </si>
   <si>
-    <t>Izmaksu tāme pēc 2024.gada faktiskajām izmaksām (pēc naudas plūsmas principa)</t>
+    <t>Izglītības iestādes dibinātāja nosaukums   SIA Zinību Pērles</t>
   </si>
   <si>
-    <t>Izmaksas 1 audzēknim (4 mēneši)</t>
+    <t>Reģistrācijas Nr.  40203565415</t>
   </si>
   <si>
-    <t>/J.Krasovska/</t>
+    <t>Izglītības iestādes nosaukums Privāta vidusskola Laisma</t>
   </si>
   <si>
-    <t>Izglītības iestādes dibinātājs: SIA "Zinību Pērles"</t>
-[...11 lines deleted...]
-    <t>Skolēnu skaits 01.01.2025.</t>
+    <t>Reģistrācijas Nr. Izglītības iestāžu reģistrā 3713801461</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
       <scheme val="minor"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Times New Roman"/>
-[...81 lines deleted...]
-      <color indexed="64"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="12"/>
-      <color indexed="64"/>
+      <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
+      <sz val="12"/>
+      <color theme="5" tint="-0.249977111117893"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="3"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-        <bgColor theme="0"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="65"/>
-[...5 lines deleted...]
-        <bgColor rgb="FFE5B7B6"/>
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...13 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...28 lines deleted...]
-      </left>
       <right style="thin">
-        <color auto="1"/>
-[...13 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...16 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-        <color auto="1"/>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
       <bottom style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="3" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1"/>
-    <xf numFmtId="2" fontId="6" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="4" fillId="2" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="8" fillId="2" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="4" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="4" fontId="9" fillId="2" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="15" fillId="4" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="4" applyBorder="1" applyAlignment="1">
-[...81 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
-    <cellStyle name="Komats 2" xfId="2"/>
+    <cellStyle name="Komats 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Parasts 2" xfId="3"/>
-    <cellStyle name="Parasts 7" xfId="4"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Parasts 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Parasts 7" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/ARNIS/formas/dok_registrs2011.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/sarmite/Desktop/2010/2014/22.12.2014/Budzeta_projekts%202014_3.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Saraksts"/>
       <sheetName val="Firma"/>
       <sheetName val="Izsniedzejs"/>
       <sheetName val="Ligumi"/>
       <sheetName val="Darijums"/>
       <sheetName val="Apmaksa"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1">
         <row r="1">
           <cell r="A1" t="str">
             <v>Uzņēmums / Persona</v>
           </cell>
         </row>
         <row r="2">
           <cell r="A2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3" t="str">
             <v>A.B.V. SIA</v>
@@ -4980,327 +4972,322 @@
           <cell r="A11" t="str">
             <v>iesniegums</v>
           </cell>
         </row>
         <row r="12">
           <cell r="A12" t="str">
             <v>piedāvājums</v>
           </cell>
         </row>
         <row r="13">
           <cell r="A13" t="str">
             <v>Reģistrācijas apliecība</v>
           </cell>
         </row>
         <row r="14">
           <cell r="A14" t="str">
             <v>Rīkojums</v>
           </cell>
         </row>
         <row r="15">
           <cell r="A15" t="str">
             <v>Aizdevuma atmaksas grafiks</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="5" refreshError="1">
-[...110 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="5" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="4.pielikums_Saist_apm_EUR_fakts"/>
       <sheetName val="4.pielikums_Saist_apmērs_ap EUR"/>
       <sheetName val="EKK_saturs"/>
       <sheetName val="2014.gada budzeta plans"/>
       <sheetName val="Groz_NIN_12_2014"/>
       <sheetName val="Grafiki"/>
       <sheetName val="KA_31122013"/>
       <sheetName val="Vertetie_ienemumi_2014"/>
       <sheetName val="Saturs2014"/>
       <sheetName val="Investicijas_aktivitates"/>
       <sheetName val="Kopsavilkums"/>
       <sheetName val="Rolling"/>
       <sheetName val="Gaujas_svetki"/>
       <sheetName val="Parvalde"/>
       <sheetName val="Celi"/>
       <sheetName val="LegGold2013"/>
       <sheetName val="Alga_01_2014"/>
       <sheetName val="2014_85%"/>
       <sheetName val="Deputāti"/>
       <sheetName val="Iepirk_komisija"/>
       <sheetName val="Adm_komisija"/>
       <sheetName val="Nepilngad_lietu_komisija"/>
       <sheetName val="Avizes izmaksas"/>
       <sheetName val="Projekti_2014"/>
       <sheetName val="PrivatasII"/>
       <sheetName val="KA_31122012"/>
       <sheetName val="Edinasana"/>
       <sheetName val="Sheet2"/>
       <sheetName val="Spec_budz"/>
       <sheetName val="Neielikts_2013"/>
       <sheetName val="Sports2013"/>
       <sheetName val="Lapa1 (2)"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
-      <sheetData sheetId="3"/>
-      <sheetData sheetId="4"/>
+      <sheetData sheetId="3">
+        <row r="44">
+          <cell r="Q44">
+            <v>240644.61784508912</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="4">
+        <row r="32">
+          <cell r="F32">
+            <v>905997</v>
+          </cell>
+        </row>
+      </sheetData>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
       <sheetData sheetId="26"/>
       <sheetData sheetId="27"/>
       <sheetData sheetId="28"/>
       <sheetData sheetId="29"/>
       <sheetData sheetId="30"/>
       <sheetData sheetId="31"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light"/>
-        <a:ea typeface="Arial"/>
-        <a:cs typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
-        <a:ea typeface="Arial"/>
-        <a:cs typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
@@ -5308,639 +5295,571 @@
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="35000"/>
-[...8 lines deleted...]
-                <a:alpha val="35000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
-    <tabColor rgb="FF92D050"/>
+    <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:F43"/>
+  <dimension ref="A2:E45"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C34" sqref="C34"/>
+    <sheetView tabSelected="1" topLeftCell="A25" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A36" sqref="A36:XFD36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="18" outlineLevelCol="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.44140625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="17.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="64.28515625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="25" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" customHeight="1">
-[...5 lines deleted...]
-      <c r="E1" s="5"/>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A2" s="43" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="43"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
     </row>
-    <row r="2" spans="1:5" ht="18.75" customHeight="1">
-[...5 lines deleted...]
-      <c r="E2" s="5"/>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="42"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
     </row>
-    <row r="3" spans="1:5" ht="18.75" customHeight="1">
-      <c r="B3" s="44" t="s">
+    <row r="4" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="43" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" s="43"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="42"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="20"/>
+      <c r="E5" s="20"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B6" s="2"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="46" t="s">
         <v>38</v>
-      </c>
-[...30 lines deleted...]
-        <v>33</v>
       </c>
       <c r="B7" s="46"/>
       <c r="C7" s="46"/>
-      <c r="D7" s="6"/>
-      <c r="E7" s="6"/>
     </row>
-    <row r="8" spans="1:5" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A9" s="8" t="s">
+    <row r="8" spans="1:5" s="3" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="34" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="9">
+        <v>1100</v>
+      </c>
+      <c r="B9" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="35">
+        <v>180088.05</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="9" t="s">
+      <c r="B10" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="10" t="s">
+      <c r="C10" s="36">
+        <v>131151.39000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="9">
+        <v>1200</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="35">
+        <v>42482.77</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="36">
+        <v>30938.61</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="9">
+        <v>2110</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="35">
+        <v>1523.99</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="9">
+        <v>2200</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="35">
+        <f>C15+C16+C17+C18+C19+C20</f>
+        <v>211950.28999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="11">
+        <v>2210</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="37">
+        <v>363.93</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="11">
+        <v>2220</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="37">
+        <v>24089.47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="11">
+        <v>2230</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="37">
+        <v>80267.399999999994</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A18" s="11">
+        <v>2240</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="37">
+        <v>6847.25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="11">
+        <v>2250</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="37"/>
+    </row>
+    <row r="20" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="11">
+        <v>2260</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="37">
+        <v>100382.24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="9">
+        <v>2300</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="35">
+        <f>C22+C23+C24+C25+C26+C27+C28</f>
+        <v>22113.32</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A22" s="11">
+        <v>2310</v>
+      </c>
+      <c r="B22" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="37">
+        <v>5562.64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="11">
+        <v>2320</v>
+      </c>
+      <c r="B23" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="37"/>
+    </row>
+    <row r="24" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="11">
+        <v>2340</v>
+      </c>
+      <c r="B24" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="11">
+        <v>2350</v>
+      </c>
+      <c r="B25" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="37">
+        <v>8700.26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="11">
+        <v>2360</v>
+      </c>
+      <c r="B26" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="11">
+        <v>2370</v>
+      </c>
+      <c r="B27" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27" s="37">
+        <v>4584.99</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A28" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" s="38">
+        <v>3265.43</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A29" s="13">
+        <v>5233</v>
+      </c>
+      <c r="B29" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="C29" s="35"/>
+    </row>
+    <row r="30" spans="1:3" s="4" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A31" s="15"/>
+      <c r="B31" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="39">
+        <f>C9+C10+C11+C12+C13+C14+C21+C29+C30</f>
+        <v>620248.41999999993</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A32" s="16"/>
+      <c r="B32" s="30"/>
+      <c r="C32" s="39"/>
+    </row>
+    <row r="33" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A33" s="16"/>
+      <c r="B33" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" s="40">
+        <f>C31-C10-C12-C28-C30</f>
+        <v>454892.98999999993</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A34" s="16"/>
+      <c r="B34" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="C34" s="41">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A35" s="16"/>
+      <c r="B35" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="C35" s="40">
+        <f>C33/C34</f>
+        <v>5054.3665555555544</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A36" s="16"/>
+      <c r="B36" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" s="39">
+        <f>C35/12</f>
+        <v>421.19721296296285</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A37" s="16"/>
+      <c r="B37" s="32"/>
+      <c r="C37" s="39"/>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A38" s="16"/>
+      <c r="B38" s="33"/>
+      <c r="C38" s="41"/>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B39" s="5"/>
+    </row>
+    <row r="40" spans="1:3" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="47" t="s">
+        <v>31</v>
+      </c>
+      <c r="B40" s="47"/>
+      <c r="C40" s="47"/>
+    </row>
+    <row r="41" spans="1:3" ht="61.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="B41" s="48"/>
+      <c r="C41" s="48"/>
+    </row>
+    <row r="42" spans="1:3" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" s="48"/>
+      <c r="C42" s="48"/>
+    </row>
+    <row r="43" spans="1:3" ht="56.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="11"/>
-      <c r="E9" s="11"/>
+      <c r="B43" s="48"/>
+      <c r="C43" s="48"/>
     </row>
-    <row r="10" spans="1:5" s="7" customFormat="1" ht="19.5" customHeight="1">
-[...386 lines deleted...]
-      <c r="E43" s="40"/>
+    <row r="45" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B45" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="11">
     <mergeCell ref="A7:C7"/>
-    <mergeCell ref="A38:C38"/>
-    <mergeCell ref="A39:C39"/>
     <mergeCell ref="A40:C40"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="A43:C43"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="C2:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.75" top="0.78740157480314954" bottom="0.59055118110236238" header="0" footer="0"/>
-[...3 lines deleted...]
-  </colBreaks>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.75" right="0.75" top="0.78740157480314965" bottom="0.59055118110236227" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Tame</vt:lpstr>
-      <vt:lpstr>Tame!Print_Area</vt:lpstr>
+      <vt:lpstr>Privatas_skolas Tāme</vt:lpstr>
+      <vt:lpstr>'Privatas_skolas Tāme'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Sarmīte Mūze</dc:creator>
+  <dc:creator>Baiba Kanča</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>