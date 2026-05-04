--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,5379 +1,724 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\elena\Desktop\INTELELTS 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ivanda Jakovele\Nextcloud\Kopmape\Ivanda\TĀMES 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3440A65F-EA98-4CA4-A985-4639FECBE5AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5AF39899-BC49-4B02-878F-1333B4A1C1EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4665" yWindow="2235" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Skola" sheetId="1" r:id="rId1"/>
+    <sheet name="2025" sheetId="1" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...46 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C22" i="1" l="1"/>
-[...7 lines deleted...]
-  <c r="C31" i="1" s="1"/>
+  <c r="E12" i="1" l="1"/>
+  <c r="E33" i="1"/>
+  <c r="E34" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
-[...120 lines deleted...]
-    <t>Izmaksas pēc 2024.g. faktiskajām izmaksām (pēc naudas plūsmas principa)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="66">
+  <si>
+    <t>Rādītāji</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>Valsts obligātās sociālās apdrošināšanas iemaksas, sociāla rakstura pabalsti un kompensācijas, kuras piešķir kā mērķdotāciju no valsts budžeta</t>
+  </si>
+  <si>
+    <t>Valsts mērķdotācija mācību līdzekļu iegādei</t>
+  </si>
+  <si>
+    <t>Pasta, telefona un citi sakaru pakalpojumi</t>
+  </si>
+  <si>
+    <t>Izdevumi par komunālajiem pakalpojumiem</t>
+  </si>
+  <si>
+    <t>Remontdarbi un iestāžu uzturēšanas pakalpojumi (izņemot kapitālo remontu)</t>
+  </si>
+  <si>
+    <t>Informācijas tehnoloģiju pakalpojumi</t>
+  </si>
+  <si>
+    <t>Īre un noma</t>
+  </si>
+  <si>
+    <t>Izdevumi par precēm iestādes darbības nodrošināšanai</t>
+  </si>
+  <si>
+    <t>Kurināmais un enerģētiskie materiāli</t>
+  </si>
+  <si>
+    <t>Zāles, ķimikālijas, laboratorijas preces, medicīniskās ierīces, medicīniskie instrumenti, laboratorijas dzīvnieki un to uzturēšana</t>
+  </si>
+  <si>
+    <t>Kārtējā remonta un iestāžu uzturēšanas materiāli</t>
+  </si>
+  <si>
+    <t>Mācību līdzekļi un materiāli (izņemot valsts dotāciju)</t>
+  </si>
+  <si>
+    <t>Izdevumi periodikas iegādei</t>
+  </si>
+  <si>
+    <t>5100-5200</t>
+  </si>
+  <si>
+    <t>EUR/ izglītojamo skaits</t>
+  </si>
+  <si>
+    <t>Ekonomiskās klasifikācijas kods</t>
+  </si>
+  <si>
+    <t>Saņemtā valsts budžeta mērķdotācija (M)</t>
+  </si>
+  <si>
+    <t>Darba samaksa, kuru saņem kā mērķdotāciju no valsts budžeta</t>
+  </si>
+  <si>
+    <t>Valsts obligātās sociālās apdrošināšanas iemaksas, sociāla rakstura pabalsti un kompensācijas (izņemot VSAOI, kuras saņem kā mērķdotāciju no valsts budžeta)</t>
+  </si>
+  <si>
+    <t>Mācību, darba un dienesta komandējumi</t>
+  </si>
+  <si>
+    <t>Iestādes administratīvie izdevumi un citi ar iestādes darbības nodrošināšanu saistīti izdevumi, kas nav uzskaitīti koda 2200 apakškodos</t>
+  </si>
+  <si>
+    <t>Valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšana (izņemot EKK 2363)</t>
+  </si>
+  <si>
+    <t>Pamatlīdzekļu kopējais nolietojums iepriekšējā kalendārajā gadā</t>
+  </si>
+  <si>
+    <t>Vienam izglītojamam pamatizglītības posmā nepieciešamās vidējās izmaksas mēnesī EUR</t>
+  </si>
+  <si>
+    <t>Izglītības iestādes dibinātāja nosaukums</t>
+  </si>
+  <si>
+    <t>Reģistrācijas Nr.</t>
+  </si>
+  <si>
+    <t>Izglītības iestādes nosaukums</t>
+  </si>
+  <si>
+    <t>Reģistrācijas Nr. Izglītības iestāžu reģistrā</t>
+  </si>
+  <si>
+    <t>Aprēķini sagatavoti atbilstoši iepriekšējā kalendārā gada pēc naudas plūsmas uzskaitītajiem izdevumiem, tajā skaitā pamatlīdzekļu nolietojums</t>
+  </si>
+  <si>
+    <t>Nr.p.k.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>2.1.</t>
+  </si>
+  <si>
+    <t>2.2.</t>
+  </si>
+  <si>
+    <t>2.3.</t>
+  </si>
+  <si>
+    <t>Darba samaksa (izņemot pedagogu atalgojumu, kuru saņem kā mērķdotāciju no valsts)</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>8.</t>
+  </si>
+  <si>
+    <t>9.</t>
+  </si>
+  <si>
+    <t>10.</t>
+  </si>
+  <si>
+    <t>11.</t>
+  </si>
+  <si>
+    <t>12.</t>
+  </si>
+  <si>
+    <t>13.</t>
+  </si>
+  <si>
+    <t>14.</t>
+  </si>
+  <si>
+    <t>15.</t>
+  </si>
+  <si>
+    <t>16.</t>
+  </si>
+  <si>
+    <t>17.</t>
+  </si>
+  <si>
+    <t>18.</t>
+  </si>
+  <si>
+    <t>19.</t>
+  </si>
+  <si>
+    <t>20.</t>
+  </si>
+  <si>
+    <t>21.</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>Kopējie attiecināmie izglītības iestādes izdevumi iepriekšējā kalnedārajā gadā</t>
+  </si>
+  <si>
+    <t>Apliecinu, ka tāmē norādītie aprēķini sakrīt ar izglītības iestādes dibinātāja gada pārskata datiem, kas tiek iesniegti Valsts ieņēmumu dienestā.</t>
+  </si>
+  <si>
+    <t>Pilnvarotās personas amats</t>
+  </si>
+  <si>
+    <t>Pilnvarotās personas paraksta atšifrējums</t>
+  </si>
+  <si>
+    <t>Tāme sagatavota atboilstoši Ministru kabineta 27.12.2005. noteikumiem Nr. 1031 "Noteikumi par budžetu izdevumu klasifikāciju atbilstoši ekonomiskajām kategorijām"</t>
+  </si>
+  <si>
+    <t>Vienam izglītojamam nepieciešamās vidējās izmaksas pamatizglītības programmas apguvei 2026.gadā</t>
+  </si>
+  <si>
+    <t>SIA Tālmācības vidusskola INTELEKTS</t>
+  </si>
+  <si>
+    <t>Tālmācības vidusskola INTELEKTS</t>
+  </si>
+  <si>
+    <t>Izglītojamo skaits iepriekšējā kalendārā gada 01.01.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Times New Roman"/>
-[...1 lines deleted...]
-      <charset val="186"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="14"/>
-[...14 lines deleted...]
-      <family val="1"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
-      <i/>
-[...2 lines deleted...]
-      <family val="1"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
-      <i/>
-[...4 lines deleted...]
-    <font>
       <b/>
-      <sz val="14"/>
-[...2 lines deleted...]
-      <family val="1"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="9"/>
-[...2 lines deleted...]
-      <charset val="186"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-[...3 lines deleted...]
-      <charset val="204"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="50"/>
+        <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <fgColor theme="6" tint="0.79995117038483843"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
+        <fgColor theme="0" tint="-4.9958800012207406E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79995117038483843"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.89996032593768116"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...43 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...96 lines deleted...]
-      </right>
+      <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
-[...45 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...104 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-[...1 lines deleted...]
-    <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...4476 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5391,65 +736,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5470,482 +815,664 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61DC84AF-C7F1-4C48-9072-95277DFD52FB}">
   <sheetPr>
-    <tabColor rgb="FFFFFF00"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H40"/>
+  <dimension ref="A1:G40"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A18" zoomScaleNormal="100" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="topRight" activeCell="D28" sqref="D28"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="E34" sqref="E34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.44140625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="4.85546875" style="3" customWidth="1"/>
+    <col min="2" max="2" width="30.140625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="44.140625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="14.140625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" style="5" customWidth="1"/>
+    <col min="6" max="6" width="17.85546875" style="4" customWidth="1"/>
+    <col min="7" max="7" width="15.5703125" style="5" customWidth="1"/>
+    <col min="8" max="16384" width="8.85546875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A1" s="49" t="s">
+    <row r="1" spans="1:7" ht="39.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D1" s="37"/>
+      <c r="E1" s="38"/>
+    </row>
+    <row r="2" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="G2" s="8"/>
+    </row>
+    <row r="3" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="28"/>
+      <c r="C3" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+    </row>
+    <row r="4" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="25"/>
+      <c r="C4" s="22">
+        <v>42103099870</v>
+      </c>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+    </row>
+    <row r="5" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="28"/>
+      <c r="C5" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+    </row>
+    <row r="6" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="25"/>
+      <c r="C6" s="14">
+        <v>3615803506</v>
+      </c>
+      <c r="D6" s="15"/>
+      <c r="E6" s="15"/>
+    </row>
+    <row r="7" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="3"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="15"/>
+      <c r="E7" s="15"/>
+    </row>
+    <row r="8" spans="1:7" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+    </row>
+    <row r="10" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="34"/>
+      <c r="D10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="C11" s="31"/>
+      <c r="D11" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="E11" s="9">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="32"/>
+      <c r="D12" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="17">
+        <f>E13+E14+E15</f>
+        <v>178530</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="49"/>
-[...7 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="B13" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="33"/>
+      <c r="D13" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="E13" s="10">
+        <v>140914</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="C14" s="33"/>
+      <c r="D14" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="10">
+        <v>33242</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="33"/>
+      <c r="D15" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="E15" s="10">
+        <v>4374</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="35"/>
+      <c r="D16" s="6">
+        <v>1100</v>
+      </c>
+      <c r="E16" s="10">
+        <v>83146</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="35"/>
+      <c r="D17" s="6">
+        <v>1200</v>
+      </c>
+      <c r="E17" s="11">
+        <v>19614</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="35"/>
+      <c r="D18" s="6">
+        <v>2100</v>
+      </c>
+      <c r="E18" s="24">
         <v>0</v>
       </c>
-      <c r="B3" s="5" t="s">
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" s="36"/>
+      <c r="D19" s="7">
+        <v>2210</v>
+      </c>
+      <c r="E19" s="10">
+        <v>3613</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="C20" s="36"/>
+      <c r="D20" s="7">
+        <v>2220</v>
+      </c>
+      <c r="E20" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="25.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="36"/>
+      <c r="D21" s="7">
+        <v>2230</v>
+      </c>
+      <c r="E21" s="10">
+        <v>25449</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" s="36"/>
+      <c r="D22" s="7">
+        <v>2240</v>
+      </c>
+      <c r="E22" s="23"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23" s="36"/>
+      <c r="D23" s="7">
+        <v>2250</v>
+      </c>
+      <c r="E23" s="24">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" s="36"/>
+      <c r="D24" s="7">
+        <v>2260</v>
+      </c>
+      <c r="E24" s="10">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="36"/>
+      <c r="D25" s="7">
+        <v>2310</v>
+      </c>
+      <c r="E25" s="10">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="36"/>
+      <c r="D26" s="7">
+        <v>2320</v>
+      </c>
+      <c r="E26" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="C27" s="36"/>
+      <c r="D27" s="7">
+        <v>2340</v>
+      </c>
+      <c r="E27" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="36"/>
+      <c r="D28" s="7">
+        <v>2350</v>
+      </c>
+      <c r="E28" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A29" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="36"/>
+      <c r="D29" s="7">
+        <v>2360</v>
+      </c>
+      <c r="E29" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A30" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" s="36"/>
+      <c r="D30" s="7">
+        <v>2370</v>
+      </c>
+      <c r="E30" s="10">
+        <v>4859</v>
+      </c>
+      <c r="G30" s="4"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A31" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="36"/>
+      <c r="D31" s="7">
+        <v>2400</v>
+      </c>
+      <c r="E31" s="10">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A32" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="C32" s="35"/>
+      <c r="D32" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A33" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="B33" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="35"/>
+      <c r="D33" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...243 lines deleted...]
-      <c r="A25" s="23" t="s">
+      <c r="E33" s="19">
+        <f>SUM(E16:E32)</f>
+        <v>142287</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="24" t="s">
-[...90 lines deleted...]
-      <c r="B40" s="43"/>
+      <c r="C34" s="41"/>
+      <c r="D34" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="E34" s="20">
+        <f>E33/12/E11</f>
+        <v>86.549270072992698</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36" s="26"/>
+      <c r="C36" s="26"/>
+      <c r="D36" s="26"/>
+      <c r="E36" s="26"/>
+    </row>
+    <row r="37" spans="1:5" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="26"/>
+      <c r="B37" s="26"/>
+      <c r="C37" s="26"/>
+      <c r="D37" s="26"/>
+      <c r="E37" s="26"/>
+    </row>
+    <row r="38" spans="1:5" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B38" s="40"/>
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
+    </row>
+    <row r="39" spans="1:5" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="3"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="12"/>
+    </row>
+    <row r="40" spans="1:5" s="4" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40" s="25"/>
+      <c r="C40" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="D40" s="39"/>
+      <c r="E40" s="39"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A38:B38"/>
+  <mergeCells count="39">
+    <mergeCell ref="D1:E1"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="A36:E36"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:E5"/>
   </mergeCells>
-  <printOptions horizontalCentered="1"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.90551181102362199" right="0.39370078740157499" top="0.78740157480314998" bottom="0.78740157480314998" header="0.31496062992126" footer="0.31496062992126"/>
+  <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Листы</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>Именованные диапазоны</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Skola!Область_печати</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Sarmīte Mūze</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Irina Progļada</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>