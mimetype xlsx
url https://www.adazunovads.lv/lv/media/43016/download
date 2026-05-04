--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,103 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Arvils\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ivanda Jakovele\Nextcloud\Kopmape\Ivanda\TĀMES 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{14734FC7-5664-44F3-9891-B9E4C0711A85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9FDC6EBC-7897-4E04-A0BB-9DA7639D7854}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{B8FAE7E9-6A4A-4630-9324-6D1B5468613D}"/>
   </bookViews>
   <sheets>
-    <sheet name="2024" sheetId="1" r:id="rId1"/>
+    <sheet name="Lapa1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C28" i="1" l="1"/>
-[...5 lines deleted...]
-  <c r="C8" i="1"/>
+  <c r="C33" i="1" l="1"/>
+  <c r="C32" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
-[...1 lines deleted...]
-    <t xml:space="preserve">VisLatvijas vidusskolas izmaksu tāme 2024. gadam.  </t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="37">
+  <si>
+    <t xml:space="preserve">VisLatvijas vidusskolas izmaksu tāme 2025. gadam.  </t>
   </si>
   <si>
     <t>EKK kods</t>
   </si>
   <si>
     <t>Izmaksu veidi</t>
   </si>
   <si>
+    <t xml:space="preserve"> Izmaksas pēc faktiskajām izmaksām (pēc naudas plūsmas principa) </t>
+  </si>
+  <si>
     <t>Atalgojums no pašvaldības budžeta līdzekļiem</t>
   </si>
   <si>
+    <t xml:space="preserve"> -   </t>
+  </si>
+  <si>
     <t>1100 - M</t>
   </si>
   <si>
     <t>Atalgojums no valsts mērķdotācijas</t>
   </si>
   <si>
     <t>Atalgojums no pašu finansējuma</t>
   </si>
   <si>
     <t>Darba devēja soc.apdrošināšanas iemaksas, riska nodeva</t>
   </si>
   <si>
     <t>1200 - M</t>
   </si>
   <si>
     <t>Darba devēja soc.apdrošināšanas iemaksas no mērķdotācijas</t>
   </si>
   <si>
     <t>Iekšzemes mācību, darba un dienesta komandējumi, dienesta, darba braucieni</t>
   </si>
   <si>
     <t>Pakalpojumi</t>
   </si>
   <si>
     <t xml:space="preserve">    Pasta, telefona un citi sakaru pakalpojumi</t>
@@ -123,2165 +128,818 @@
   <si>
     <t xml:space="preserve">    Biroja preces un inventārs</t>
   </si>
   <si>
     <t xml:space="preserve">    Kurināmais un enerģētiskie materiāli  (izņemot degvielas izdevumus (EKK 2322))</t>
   </si>
   <si>
     <t xml:space="preserve">    Zāles, ķimikālijas, laboratorijas preces, medicīniskās ierīces, medicīniskie instrumenti, laboratorijas dzīvnieki un to uzturēšana</t>
   </si>
   <si>
     <t xml:space="preserve">    Kārtējā remonta un iestāžu uzturēšanas materiāli</t>
   </si>
   <si>
     <t xml:space="preserve">    Valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšana (izņemot ēdināšanas izdevumus (EKK 2363))</t>
   </si>
   <si>
     <t xml:space="preserve">    Mācību līdzekļi un materiāli</t>
   </si>
   <si>
     <t>2370 - M</t>
   </si>
   <si>
     <t xml:space="preserve">    Mācību līdzekļi un materiāli - Valsts mērķdotācija</t>
   </si>
   <si>
-    <r>
-[...15 lines deleted...]
-    </r>
+    <t>Bibliotēku krājumi  (neieskaitot mērķdotāciju mācību materiāliem)</t>
   </si>
   <si>
     <t>5233 - M</t>
   </si>
   <si>
     <t>Bibliotēku krājumi - Valsts mērķdotācija</t>
   </si>
   <si>
     <t>Kopā izdevumi:</t>
   </si>
   <si>
     <t>Kopā (bez mērķdotācijas):</t>
   </si>
   <si>
-    <t>Skolēnu skaits (uz 01.01.2024.)</t>
+    <t>Skolēnu skaits (uz 01.01.2025.)</t>
   </si>
   <si>
     <t>Izmaksas 1 audzēknim (gadā)</t>
   </si>
   <si>
     <t>Izmaksas 1 audzēknim (mēnesī)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Izmaksas pēc faktiskajām izmaksām (pēc naudas plūsmas principa)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color indexed="8"/>
+      <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...28 lines deleted...]
-      <name val="Times New Roman"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...28 lines deleted...]
-    </fill>
   </fills>
-  <borders count="19">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="10"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="10"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="10"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="10"/>
-[...214 lines deleted...]
-        <color indexed="10"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-[...41 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...60 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Parasts" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0"/>
-[...67 lines deleted...]
-  </colors>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office dizains">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="A7A7A7"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="535353"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="FF00FF"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office dizains">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Helvetica"/>
-[...1 lines deleted...]
-        <a:cs typeface="Helvetica"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Helvetica"/>
-[...1 lines deleted...]
-        <a:cs typeface="Helvetica"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office dizains">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="129999"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...880 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:IV35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B29A831A-2D96-48D1-93E5-2E4877CB6AFA}">
+  <dimension ref="A1:C33"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I29" sqref="I29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="16.28515625" defaultRowHeight="14.85" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="256" width="16.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="60.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="16" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="2" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="3"/>
+      <c r="B1" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="3"/>
-[...18 lines deleted...]
-      <c r="A4" s="14" t="s">
+      <c r="C1" s="5"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="3"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="5"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="3"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="5"/>
+    </row>
+    <row r="4" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A4" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="15" t="s">
+      <c r="B4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="15" t="s">
+      <c r="C4" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3">
+        <v>1100</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="5">
+        <v>752855.47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="B7" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="5"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="3">
+        <v>1200</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="5">
+        <v>153.72</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="5">
+        <v>177277.33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A10" s="3">
+        <v>2110</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="5">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="3">
+        <v>2200</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="5">
+        <v>511448.33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="3">
+        <v>2210</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="5">
+        <v>736.72</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="3">
+        <v>2220</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="5"/>
+    </row>
+    <row r="14" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="3">
+        <v>2230</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="5">
+        <v>502662.01</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="3">
+        <v>2240</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="5"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="3">
+        <v>2250</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="5"/>
+    </row>
+    <row r="17" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A17" s="3">
+        <v>2260</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="5">
+        <v>8049.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="3">
+        <v>2300</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="5">
+        <v>38737.699999999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="3">
+        <v>2310</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="5">
+        <v>4708.51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="3">
+        <v>2320</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="5"/>
+    </row>
+    <row r="21" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="3">
+        <v>2340</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="5"/>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="3">
+        <v>2350</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="5"/>
+    </row>
+    <row r="23" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A23" s="3">
+        <v>2360</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="5"/>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="3">
+        <v>2370</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="5">
+        <v>34029.19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="5"/>
+    </row>
+    <row r="26" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A26" s="3">
+        <v>5233</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" s="5"/>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28" s="3"/>
+      <c r="B28" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="5">
+        <v>1480802.55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" s="3"/>
+      <c r="B29" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="5">
+        <v>550669.75</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" s="3"/>
+      <c r="B30" s="4"/>
+      <c r="C30" s="5"/>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A31" s="3"/>
+      <c r="B31" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="5">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" s="3"/>
+      <c r="B32" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="D4" s="16"/>
-[...345 lines deleted...]
-      <c r="C32" s="46">
+      <c r="C32" s="5">
         <f>C29/C31</f>
-        <v>547.93430071428554</v>
-[...9 lines deleted...]
-      <c r="C33" s="42">
+        <v>817.01743323442133</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A33" s="3"/>
+      <c r="B33" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="8">
         <f>C32/12</f>
-        <v>45.661191726190459</v>
-[...16 lines deleted...]
-      <c r="E35" s="53"/>
+        <v>68.084786102868449</v>
+      </c>
     </row>
   </sheetData>
-  <pageMargins left="1" right="1" top="1" bottom="1" header="0.25" footer="0.25"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Darblapas</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>Lapa1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Arvils Pekuless</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>