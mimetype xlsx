--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,694 +1,735 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://andadminadazi-my.sharepoint.com/personal/laura_dusa_adazi_lv/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ivanda Jakovele\Nextcloud\Kopmape\Ivanda\TĀMES 2026\Mājas_lapa\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2FB06FA2-4777-4A46-AA1C-BC9B5BE58871}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D7AB1D4D-5765-4225-BB17-882A935D47FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Bebe" sheetId="1" r:id="rId1"/>
+    <sheet name="Tāme" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
+      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C16" i="1" l="1"/>
-[...4 lines deleted...]
-  <c r="C33" i="1"/>
+  <c r="E12" i="1" l="1"/>
+  <c r="E15" i="1"/>
+  <c r="E35" i="1"/>
+  <c r="E37" i="1" s="1"/>
+  <c r="E38" i="1" s="1"/>
+  <c r="E39" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
-[...71 lines deleted...]
-    <t>Pasta,telefona un citi sakaru pakalpojumi</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="76">
+  <si>
+    <t>3.pielikums
+līgumam Nr. #REG_NUMURS#</t>
+  </si>
+  <si>
+    <t>Vienam izglītojamam nepieciešamās vidējās izmaksas pirmsskolas izglītības programmā 2026.gadā</t>
+  </si>
+  <si>
+    <t>Izglītības iestādes dibinātāja nosaukums</t>
+  </si>
+  <si>
+    <t>Reģistrācijas Nr.</t>
+  </si>
+  <si>
+    <t>Izglītības iestādes nosaukums</t>
+  </si>
+  <si>
+    <t>Reģistrācijas Nr. Izglītības iestāžu reģistrā</t>
+  </si>
+  <si>
+    <t>Aprēķini sagatavoti atbilstoši iepriekšējā kalendārā gada pēc naudas plūsmas uzskaitītajiem izdevumiem, tajā skaitā pamatlīdzekļu nolietojums</t>
+  </si>
+  <si>
+    <t>Nr.p.k.</t>
+  </si>
+  <si>
+    <t>Rādītājs</t>
+  </si>
+  <si>
+    <t>Ekonomiskās klasifikācijas kods</t>
+  </si>
+  <si>
+    <t>EUR/ izglītojamo skaits</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>Izglītojamo skaits iepriekšējā kalendārā gada 1.septembrī (B). t.sk.</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>1.1.</t>
+  </si>
+  <si>
+    <t>izglītojamo skaits vecumā no 1,5 līdz 4 gadiem</t>
+  </si>
+  <si>
+    <t>1.2.</t>
+  </si>
+  <si>
+    <t>izglītojamo skaits vecumā no 5 gadiem</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>Saņemtā valsts budžeta mērķdotācija pedagogu atalgojumam (M)</t>
+  </si>
+  <si>
+    <t>2.1.</t>
+  </si>
+  <si>
+    <t>Darba samaksa, kuru saņem kā mērķdotāciju no valsts budžeta</t>
+  </si>
+  <si>
+    <t>2.2.</t>
+  </si>
+  <si>
+    <t>Valsts obligātās sociālās apdrošināšanas iemaksas, sociāla rakstura pabalsti un kompensācijas, kuras saņem kā mērķdotāciju no valsts budžeta</t>
+  </si>
+  <si>
+    <t>2.3.</t>
+  </si>
+  <si>
+    <t>Valsts mērķdotācija mācību līdzekļu iegādei</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>Darba samaksa (izņemot pedagogu atalgojumu, kuru saņem kā mērķdotāciju no valsts budžeta)</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>Valsts obligātās sociālās apdrošināšanas iemaksas, sociāla rakstura pabalsti un kompensācijas (izņemot VSAOI, kuras saņem kā mērķdotāciju no valsts budžeta)</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>Mācību, darba un dienesta komandējumi</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>Pasta, telefona un citi sakaru pakalpojumi</t>
+  </si>
+  <si>
+    <t>7.</t>
   </si>
   <si>
     <t>Izdevumi par komunālajiem pakalpojumiem</t>
   </si>
   <si>
-    <t xml:space="preserve">Iestādes administratīvie izdevumi un ar iestādes darbības nodrošināšanu saistītie izdevumi </t>
-[...14 lines deleted...]
-    </r>
+    <t>8.</t>
+  </si>
+  <si>
+    <t>Iestādes administratīvie izdevumi un citi ar iestādes darbības nodrošināšanu saistīti izdevumi, kas nav uzskaitīti koda 2200 apakškodos</t>
+  </si>
+  <si>
+    <t>9.</t>
+  </si>
+  <si>
+    <t>Remontdarbi un iestāžu uzturēšanas pakalpojumi (izņemot kapitālo remontu)</t>
+  </si>
+  <si>
+    <t>10.</t>
   </si>
   <si>
     <t>Informācijas tehnoloģiju pakalpojumi</t>
   </si>
   <si>
-    <t>Īres un nomas maksa</t>
-[...2 lines deleted...]
-    <t>Krājumi, materiāli, energoresursi, preces, biroja preces un inventārs, kurus neuzskaita pamatkapitāla veidošanā</t>
+    <t>11.</t>
+  </si>
+  <si>
+    <t>Īre un noma</t>
+  </si>
+  <si>
+    <t>12.</t>
   </si>
   <si>
     <t>Izdevumi par precēm iestādes darbības nodrošināšanai</t>
   </si>
   <si>
+    <t>13.</t>
+  </si>
+  <si>
     <t>Kurināmais un enerģētiskie materiāli</t>
   </si>
   <si>
+    <t>14.</t>
+  </si>
+  <si>
     <t>Zāles, ķimikālijas, laboratorijas preces, medicīniskās ierīces, medicīniskie instrumenti, laboratorijas dzīvnieki un to uzturēšana</t>
   </si>
   <si>
+    <t>15.</t>
+  </si>
+  <si>
     <t>Kārtējā remonta un iestāžu uzturēšanas materiāli</t>
   </si>
   <si>
-    <r>
-[...59 lines deleted...]
-    <t xml:space="preserve">Izglītības iestāde: </t>
+    <t>16.</t>
+  </si>
+  <si>
+    <t>Valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšana (izņemot EKK 2363 - ēdināšanas izdevumi)</t>
+  </si>
+  <si>
+    <t>17.</t>
+  </si>
+  <si>
+    <t>Mācību līdzekļi un materiāli (izņemot valsts dotāciju)</t>
+  </si>
+  <si>
+    <t>18.</t>
+  </si>
+  <si>
+    <t>Izdevumi periodikas iegādei bibliotēku krājumiem</t>
+  </si>
+  <si>
+    <t>19.</t>
+  </si>
+  <si>
+    <t>Izglītības iestādes kopējās izmaksas (P)</t>
+  </si>
+  <si>
+    <t>20.</t>
+  </si>
+  <si>
+    <t>Pamatlīdzekļu kopējais nolietojums iepriekšējā kalendārajā gadā (K)</t>
+  </si>
+  <si>
+    <t>5100-5200</t>
+  </si>
+  <si>
+    <t>21.</t>
+  </si>
+  <si>
+    <t>Kopējie attiecināmie izglītības iestādes izdevumi iepriekšējā kalendārajā gadā (L)</t>
+  </si>
+  <si>
+    <t>22.</t>
+  </si>
+  <si>
+    <t>Vienam izglītojamam no 1,5 līdz 4 gadiem nepieciešamās vidējās izmaksas mēnesī EUR</t>
+  </si>
+  <si>
+    <t>23.</t>
+  </si>
+  <si>
+    <t>Vienam izglītojamam no 5 gadiem nepieciešamās vidējās izmaksas mēnesī EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tāme sagatavota atboilstoši: </t>
+  </si>
+  <si>
+    <t>1. Ministru kabineta 08.12.2015. noteikumiem Nr. 709 "Noteikumi par izmaksu noteikšanas metodiku un kārtību, kādā pašvaldība atbilstoši tās noteiktajām vidējām izmaksām sedz pirmsskolas izglītības programmas izmaksas privātai izglītības iestādei"</t>
+  </si>
+  <si>
+    <t>2. Ministru kabineta 27.12.2005. noteikumiem Nr. 1031 "Noteikumi par budžetu izdevumu klasifikāciju atbilstoši ekonomiskajām kategorijām"</t>
+  </si>
+  <si>
+    <t>Apliecinu, ka tāmē norādītie aprēķini sakrīt ar izglītības iestādes dibinātāja gada pārskata datiem, kas tiek iesniegti Valsts ieņēmumu dienestā.</t>
   </si>
   <si>
     <t>PPII BeBe.lv</t>
   </si>
   <si>
-    <t xml:space="preserve">Izglītības iestādes dibinātājs:   </t>
-[...1 lines deleted...]
-  <si>
     <t>SIA BeBelv</t>
   </si>
   <si>
-    <t>Reģistrācijas Nr.</t>
-[...31 lines deleted...]
-  <si>
     <t>Dibinātāja paraksta tiesīgā persona______________________valdes loceklis Juris Stikāns</t>
-  </si>
-[...6 lines deleted...]
-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
-[...5 lines deleted...]
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Calibri"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
-    <font>
-[...56 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="13"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFDCEAF7"/>
+        <bgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFF2F2F2"/>
+        <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="47"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFC2F1C8"/>
+        <bgColor rgb="FFDCEAF7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFBE3D6"/>
+        <bgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...32 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
-[...12 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
-[...2 lines deleted...]
-    <cellStyle name="Komats 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
-    <cellStyle name="Parasts 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="FF000000"/>
+      <rgbColor rgb="FFFFFFFF"/>
+      <rgbColor rgb="FFFF0000"/>
+      <rgbColor rgb="FF00FF00"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008000"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FF808000"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FFC0C0C0"/>
+      <rgbColor rgb="FF808080"/>
+      <rgbColor rgb="FF9999FF"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FFF2F2F2"/>
+      <rgbColor rgb="FFDCEAF7"/>
+      <rgbColor rgb="FF660066"/>
+      <rgbColor rgb="FFFF8080"/>
+      <rgbColor rgb="FF0066CC"/>
+      <rgbColor rgb="FFCCCCFF"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FF00CCFF"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FFC2F1C8"/>
+      <rgbColor rgb="FFFFFF99"/>
+      <rgbColor rgb="FF99CCFF"/>
+      <rgbColor rgb="FFFF99CC"/>
+      <rgbColor rgb="FFCC99FF"/>
+      <rgbColor rgb="FFFBE3D6"/>
+      <rgbColor rgb="FF3366FF"/>
+      <rgbColor rgb="FF33CCCC"/>
+      <rgbColor rgb="FF99CC00"/>
+      <rgbColor rgb="FFFFCC00"/>
+      <rgbColor rgb="FFFF9900"/>
+      <rgbColor rgb="FFFF6600"/>
+      <rgbColor rgb="FF666699"/>
+      <rgbColor rgb="FF969696"/>
+      <rgbColor rgb="FF003366"/>
+      <rgbColor rgb="FF339966"/>
+      <rgbColor rgb="FF003300"/>
+      <rgbColor rgb="FF333300"/>
+      <rgbColor rgb="FF993300"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FF333399"/>
+      <rgbColor rgb="FF333333"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -938,546 +979,712 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
-    <tabColor rgb="FFFF0000"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H48"/>
+  <dimension ref="A1:AMJ47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView tabSelected="1" zoomScale="76" zoomScaleNormal="76" workbookViewId="0">
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.88671875" style="16" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="28.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="48.140625" style="2" customWidth="1"/>
+    <col min="4" max="5" width="14.140625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="13" style="2" customWidth="1"/>
+    <col min="7" max="8" width="9.140625" style="2"/>
+    <col min="9" max="9" width="42.140625" style="2" customWidth="1"/>
+    <col min="10" max="1024" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="30" t="s">
+    <row r="1" spans="1:5" ht="39.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D1" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="34"/>
+    </row>
+    <row r="2" spans="1:5" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="36"/>
+      <c r="C4" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+    </row>
+    <row r="5" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="38" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="38"/>
+      <c r="C5" s="33">
+        <v>40103302017</v>
+      </c>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="36"/>
+      <c r="C6" s="39" t="s">
+        <v>73</v>
+      </c>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+    </row>
+    <row r="7" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="38"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="8"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="C8" s="6"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+    </row>
+    <row r="9" spans="1:5" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="40" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="40"/>
+      <c r="C9" s="40"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="9"/>
+      <c r="B10" s="9"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+    </row>
+    <row r="11" spans="1:5" ht="39.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="41"/>
+      <c r="D11" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="42"/>
+      <c r="D12" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="15">
+        <f>E13+E14</f>
+        <v>152</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="42"/>
+      <c r="D13" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="16">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="42"/>
+      <c r="D14" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="16">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="43"/>
+      <c r="D15" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="18">
+        <f>E16+E17+E18</f>
+        <v>127163.95</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="44"/>
+      <c r="D16" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="19">
+        <v>100837.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="44"/>
+      <c r="D17" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="19">
+        <v>23787.360000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="44"/>
+      <c r="D18" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="19">
+        <v>2539.39</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="45"/>
+      <c r="D19" s="20">
+        <v>1100</v>
+      </c>
+      <c r="E19" s="21">
+        <v>543723.74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="C1" s="30"/>
-[...3 lines deleted...]
-      <c r="B2" s="20" t="s">
+      <c r="C20" s="45"/>
+      <c r="D20" s="20">
+        <v>1200</v>
+      </c>
+      <c r="E20" s="21">
+        <v>128142.26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="C2" s="21" t="s">
+      <c r="B21" s="45" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B3" s="20" t="s">
+      <c r="C21" s="45"/>
+      <c r="D21" s="22">
+        <v>2100</v>
+      </c>
+      <c r="E21" s="21"/>
+    </row>
+    <row r="22" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="C3" s="21" t="s">
+      <c r="B22" s="46" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B4" s="20" t="s">
+      <c r="C22" s="46"/>
+      <c r="D22" s="23">
+        <v>2210</v>
+      </c>
+      <c r="E22" s="21">
+        <v>4018.43</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="22">
-[...4 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="B23" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="C5" s="23" t="s">
+      <c r="C23" s="46"/>
+      <c r="D23" s="24">
+        <v>2220</v>
+      </c>
+      <c r="E23" s="21">
+        <v>72403.899999999994</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="C24" s="46"/>
+      <c r="D24" s="23">
+        <v>2230</v>
+      </c>
+      <c r="E24" s="21">
+        <v>116925.61</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="46"/>
+      <c r="D25" s="25">
+        <v>2240</v>
+      </c>
+      <c r="E25" s="21">
+        <v>1973.6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B26" s="47" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="47"/>
+      <c r="D26" s="23">
+        <v>2250</v>
+      </c>
+      <c r="E26" s="21">
+        <v>7973.83</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="47" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27" s="47"/>
+      <c r="D27" s="23">
+        <v>2260</v>
+      </c>
+      <c r="E27" s="21">
+        <v>181685.23</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="C28" s="46"/>
+      <c r="D28" s="23">
+        <v>2310</v>
+      </c>
+      <c r="E28" s="21">
+        <v>4148.45</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="46" t="s">
         <v>47</v>
       </c>
-    </row>
-[...164 lines deleted...]
-      <c r="B23" s="3" t="s">
+      <c r="C29" s="46"/>
+      <c r="D29" s="23">
+        <v>2320</v>
+      </c>
+      <c r="E29" s="21"/>
+    </row>
+    <row r="30" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="C30" s="46"/>
+      <c r="D30" s="23">
+        <v>2340</v>
+      </c>
+      <c r="E30" s="21"/>
+    </row>
+    <row r="31" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31" s="46" t="s">
+        <v>51</v>
+      </c>
+      <c r="C31" s="46"/>
+      <c r="D31" s="23">
+        <v>2350</v>
+      </c>
+      <c r="E31" s="21">
+        <v>22018.54</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" s="46"/>
+      <c r="D32" s="23">
+        <v>2360</v>
+      </c>
+      <c r="E32" s="21"/>
+    </row>
+    <row r="33" spans="1:6" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B33" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="C33" s="46"/>
+      <c r="D33" s="23">
+        <v>2370</v>
+      </c>
+      <c r="E33" s="21">
+        <v>4189.79</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B34" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="C34" s="46"/>
+      <c r="D34" s="26">
+        <v>2400</v>
+      </c>
+      <c r="E34" s="21"/>
+    </row>
+    <row r="35" spans="1:6" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B35" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="C35" s="48"/>
+      <c r="D35" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="C23" s="4">
-[...144 lines deleted...]
-      <c r="C36" s="12">
+      <c r="E35" s="28">
+        <f>SUM(E19:E34)</f>
+        <v>1087203.3800000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36" s="45" t="s">
+        <v>61</v>
+      </c>
+      <c r="C36" s="45"/>
+      <c r="D36" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E36" s="29">
+        <v>7508.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B37" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="C37" s="45"/>
+      <c r="D37" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="E37" s="28">
+        <f>E35+E36+E15</f>
+        <v>1221875.6300000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B38" s="50" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="50"/>
+      <c r="D38" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="30">
+        <f>E37/(12*E12)</f>
+        <v>669.88795504385973</v>
+      </c>
+      <c r="F38" s="31"/>
+    </row>
+    <row r="39" spans="1:6" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B39" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="C39" s="50"/>
+      <c r="D39" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="30">
+        <f>(((E37*E14)/E12)-E15)/(12*E14)</f>
+        <v>498.96866740945109</v>
+      </c>
+      <c r="F39" s="31"/>
+    </row>
+    <row r="41" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" s="40"/>
+      <c r="C41" s="40"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="40"/>
+    </row>
+    <row r="42" spans="1:6" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="B42" s="40"/>
+      <c r="C42" s="40"/>
+      <c r="D42" s="40"/>
+      <c r="E42" s="40"/>
+    </row>
+    <row r="43" spans="1:6" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="B43" s="40"/>
+      <c r="C43" s="40"/>
+      <c r="D43" s="40"/>
+      <c r="E43" s="40"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="40"/>
+      <c r="B44" s="40"/>
+      <c r="C44" s="40"/>
+      <c r="D44" s="40"/>
+      <c r="E44" s="40"/>
+    </row>
+    <row r="45" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="49" t="s">
         <v>72</v>
       </c>
-      <c r="D36" s="17"/>
-[...79 lines deleted...]
-      <c r="C48" s="26"/>
+      <c r="B45" s="49"/>
+      <c r="C45" s="49"/>
+      <c r="D45" s="49"/>
+      <c r="E45" s="49"/>
+    </row>
+    <row r="47" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B47" s="32"/>
+      <c r="C47" s="32"/>
+      <c r="D47" s="32"/>
+      <c r="E47" s="32"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...6 lines deleted...]
-    <mergeCell ref="C11:C12"/>
+  <mergeCells count="43">
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="A41:E41"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="A5:B5"/>
   </mergeCells>
-  <hyperlinks>
-[...4 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.905555555555556" right="0.39374999999999999" top="0.78749999999999998" bottom="0.78749999999999998" header="0.51180555555555496" footer="0.51180555555555496"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Bebe!Print_Area</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Tāme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Baiba Kanča</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Irina Progļada</dc:creator>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>lv-LV</dc:language>
 </cp:coreProperties>
 </file>