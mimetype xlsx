--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://andadminadazi-my.sharepoint.com/personal/laura_dusa_adazi_lv/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ivanda Jakovele\Nextcloud\Kopmape\Ivanda\TĀMES 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{856DBB05-DB52-4B51-A5C0-C284A06EFD3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2CDBE113-154C-48B5-A2CB-07451038D42E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{315004D3-F34C-425C-9966-06193F28E026}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{315004D3-F34C-425C-9966-06193F28E026}"/>
   </bookViews>
   <sheets>
     <sheet name="Lapa2" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C10" i="1" l="1"/>
   <c r="C17" i="1" l="1"/>
-  <c r="C10" i="1"/>
   <c r="C25" i="1" l="1"/>
-  <c r="C27" i="1" l="1"/>
+  <c r="C27" i="1" s="1"/>
+  <c r="C32" i="1" l="1"/>
   <c r="C31" i="1"/>
-  <c r="C32" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
     <t>Reģ.nr. 40203163105</t>
   </si>
   <si>
     <t>Jur.adrese: Kadaga 7-13, Kadaga, Ādažu nov., LV-2164</t>
   </si>
   <si>
     <t>Faktiskā adrese: Para iela 4, Ādaži, LV-2164</t>
   </si>
   <si>
     <t xml:space="preserve">PRIVĀTĀ PAMATSKOLA "BRĪVĀ AUSTRAS SKOLA" </t>
   </si>
   <si>
     <t>Kods</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t>Summa, EUR</t>
@@ -153,161 +153,169 @@
   <si>
     <t>Izdevumi periodikas iegādei</t>
   </si>
   <si>
     <t>Kopā izlietotie līdzekļi</t>
   </si>
   <si>
     <t>Kopējais pamatlīdzekļu nolietojums</t>
   </si>
   <si>
     <t>Kopējie izdevumi</t>
   </si>
   <si>
     <t>Valsts mērķdotācija pedagogu atalgojumam</t>
   </si>
   <si>
     <t>Izmaksas vienam izglītojamam no pusotra līdz četru gadu vecumam</t>
   </si>
   <si>
     <t xml:space="preserve">Izmaksas vienam  obligātās sagatavošanas vecumā </t>
   </si>
   <si>
     <t>Vadītāja   Sandra Bukovska</t>
   </si>
   <si>
-    <t>Izglītojamo skaits vecumā līdz 5 gadi 2024.gada 01.septembrī</t>
-[...7 lines deleted...]
-  <si>
     <t>Iestādes administratīvie izdevumi un ar iestādes darbības nodrošināšanu saistītie izdevumi</t>
   </si>
   <si>
     <t>Remontdarbi un iestāžu uzturēšanas pakalpojumi (izņemot kapitālremontu)</t>
   </si>
   <si>
-    <t>2025.gada 23.janvārī</t>
+    <t>pirmsskolas audzēkņa izmaksas 2026. gadam</t>
+  </si>
+  <si>
+    <t>2026.gada 23.februārī</t>
+  </si>
+  <si>
+    <t>Izglītojamo skaits vecumā līdz 5 gadi 2025.gada 01.septembrī</t>
+  </si>
+  <si>
+    <t>Izglītojamo skaits vecumā 5 gadi un vairāk 2025.gada 01.septembrī</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Komats 2" xfId="1" xr:uid="{187A75EC-E95D-4824-9EA3-53AC964C9DBB}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -609,384 +617,384 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AD1FC34-2673-4646-A6EB-084028D9CAD7}">
   <dimension ref="A1:C36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J25" sqref="J25"/>
+      <selection activeCell="G7" sqref="G7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.21875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="21.77734375" customWidth="1"/>
+    <col min="1" max="1" width="10.28515625" customWidth="1"/>
+    <col min="2" max="2" width="44.28515625" customWidth="1"/>
+    <col min="3" max="3" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A4" s="10" t="s">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="10"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1"/>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A7" s="5">
+    <row r="7" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A7" s="3">
         <v>1100</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="5">
-        <v>216000</v>
-[...3 lines deleted...]
-      <c r="A8" s="5">
+        <v>196000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="3">
         <v>1200</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="5">
-        <v>50991</v>
-[...3 lines deleted...]
-      <c r="A9" s="5">
+        <v>47800</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A9" s="3">
         <v>2100</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="3"/>
-[...2 lines deleted...]
-      <c r="A10" s="5">
+      <c r="C9" s="7"/>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="3">
         <v>2200</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="5">
         <f>SUM(C11:C16)</f>
-        <v>120700</v>
-[...3 lines deleted...]
-      <c r="A11" s="3">
+        <v>118400</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="8">
         <v>2210</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C11" s="3">
+      <c r="C11" s="7">
         <v>1200</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A12" s="3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="8">
         <v>2220</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="3">
-[...4 lines deleted...]
-      <c r="A13" s="3">
+      <c r="C12" s="7">
+        <v>38000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A13" s="8">
         <v>2230</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      <c r="A14" s="3">
+        <v>30</v>
+      </c>
+      <c r="C13" s="7">
+        <v>22000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="8">
         <v>2240</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="C14" s="3">
+        <v>31</v>
+      </c>
+      <c r="C14" s="7">
         <v>8000</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A15" s="3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="8">
         <v>2250</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="3">
-[...4 lines deleted...]
-      <c r="A16" s="3">
+      <c r="C15" s="7">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="8">
         <v>2260</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="3">
+      <c r="C16" s="7">
         <v>48000</v>
       </c>
     </row>
-    <row r="17" spans="1:3" ht="43.2" x14ac:dyDescent="0.3">
-      <c r="A17" s="5">
+    <row r="17" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A17" s="3">
         <v>2300</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="5">
         <f>SUM(C18:C23)</f>
-        <v>133200</v>
-[...3 lines deleted...]
-      <c r="A18" s="3">
+        <v>125500</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A18" s="8">
         <v>2310</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="3">
-[...4 lines deleted...]
-      <c r="A19" s="3">
+      <c r="C18" s="7">
+        <v>84500</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="8">
         <v>2320</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="3">
+      <c r="C19" s="7">
         <v>12000</v>
       </c>
     </row>
-    <row r="20" spans="1:3" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A20" s="3">
+    <row r="20" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="8">
         <v>2340</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="3">
+      <c r="C20" s="7">
         <v>1000</v>
       </c>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A21" s="3">
+    <row r="21" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="8">
         <v>2350</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="3">
+      <c r="C21" s="7">
         <v>8000</v>
       </c>
     </row>
-    <row r="22" spans="1:3" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A22" s="3">
+    <row r="22" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A22" s="8">
         <v>2360</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C22" s="3"/>
-[...2 lines deleted...]
-      <c r="A23" s="3">
+      <c r="C22" s="7"/>
+    </row>
+    <row r="23" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A23" s="8">
         <v>2370</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="3">
-[...4 lines deleted...]
-      <c r="A24" s="5">
+      <c r="C23" s="7">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="3">
         <v>2400</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A25" s="3"/>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="8"/>
       <c r="B25" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C25" s="3">
+      <c r="C25" s="7">
         <f>C7+C8+C10+C17+C24</f>
-        <v>521291</v>
-[...3 lines deleted...]
-      <c r="A26" s="3"/>
+        <v>488100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" s="8"/>
       <c r="B26" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C26" s="3">
+      <c r="C26" s="7">
         <v>4000</v>
       </c>
     </row>
-    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A27" s="3"/>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" s="8"/>
       <c r="B27" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="C27" s="3">
+      <c r="C27" s="7">
         <f>C25+C26</f>
-        <v>525291</v>
-[...3 lines deleted...]
-      <c r="A28" s="3"/>
+        <v>492100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28" s="8"/>
       <c r="B28" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="C28" s="3">
-[...4 lines deleted...]
-      <c r="A29" s="3"/>
+      <c r="C28" s="7">
+        <v>16527</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A29" s="8"/>
       <c r="B29" s="4" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="C29" s="9">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="3"/>
+      <c r="C29" s="8">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A30" s="8"/>
       <c r="B30" s="4" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      <c r="A31" s="3"/>
+        <v>35</v>
+      </c>
+      <c r="C30" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A31" s="8"/>
       <c r="B31" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C31" s="8">
+      <c r="C31" s="9">
         <f>((C25+C26+C28)/12/(C29+C30))</f>
-        <v>1030.4602272727273</v>
-[...3 lines deleted...]
-      <c r="A32" s="3"/>
+        <v>1842.8514492753625</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A32" s="8"/>
       <c r="B32" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C32" s="8">
+      <c r="C32" s="9">
         <f>((C25+C26+C28)*C30/(C29+C30)-C28)/12/C30</f>
-        <v>873.86022727272734</v>
-[...3 lines deleted...]
-      <c r="B34" s="7" t="s">
+        <v>1498.5389492753623</v>
+      </c>
+    </row>
+    <row r="34" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B34" s="10" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="35" spans="2:2" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="B36" s="7"/>
+    <row r="35" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B35" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="36" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B36" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>