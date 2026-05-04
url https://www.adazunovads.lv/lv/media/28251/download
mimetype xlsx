--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,1768 +1,923 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27231"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ecolejulesverneriga-my.sharepoint.com/personal/administrateur_ecolejulesverne_lv/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ivanda Jakovele\Nextcloud\Kopmape\Ivanda\TĀMES 2026\Mājas_lapa\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{9145A92A-D01F-40A8-94F6-B650A07AE2DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9B12B694-378D-46F7-BF90-8018001B72CC}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3D1BA60A-2A0D-47BF-91CA-9BCEAA496EB0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28695" yWindow="0" windowWidth="14610" windowHeight="7845" xr2:uid="{6973608E-4A0E-44EB-BFED-C63904A185EA}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{09BE671B-BDC9-4B09-A194-2D16796A3FF3}"/>
   </bookViews>
   <sheets>
-    <sheet name="Privātie PII tāme" sheetId="3" r:id="rId1"/>
-    <sheet name="Tāmes pielik_izgl_sk PII" sheetId="4" r:id="rId2"/>
+    <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId3"/>
+    <externalReference r:id="rId2"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C8" i="4" l="1"/>
-[...24 lines deleted...]
-  <c r="E40" i="3"/>
+  <c r="C26" i="1" l="1"/>
+  <c r="C24" i="1"/>
+  <c r="C23" i="1"/>
+  <c r="C21" i="1"/>
+  <c r="C20" i="1"/>
+  <c r="C19" i="1"/>
+  <c r="C18" i="1"/>
+  <c r="C17" i="1"/>
+  <c r="C16" i="1"/>
+  <c r="C15" i="1"/>
+  <c r="C14" i="1"/>
+  <c r="C13" i="1" s="1"/>
+  <c r="C12" i="1"/>
+  <c r="C11" i="1"/>
+  <c r="C10" i="1"/>
+  <c r="C9" i="1"/>
+  <c r="C8" i="1"/>
+  <c r="C28" i="1" l="1"/>
+  <c r="C30" i="1" s="1"/>
+  <c r="C32" i="1" s="1"/>
+  <c r="C33" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
+  <si>
+    <t>1.pielikums</t>
+  </si>
+  <si>
+    <t>EKK kods</t>
+  </si>
+  <si>
+    <t>Izmaksu veidi</t>
+  </si>
+  <si>
+    <t>Atalgojums no izglītības iestādes budžeta līdzekļiem</t>
+  </si>
+  <si>
+    <t>Atalgojums no valsts mērķdotācijas</t>
+  </si>
+  <si>
+    <t>Darba devēja soc.apdrošināšanas iemaksas no izglītības iestādes budžeta līdzekļiem</t>
+  </si>
+  <si>
+    <t>Darba devēja soc.apdrošināšanas iemaksas no mērķdotācijas</t>
+  </si>
+  <si>
+    <t>Iekšzemes mācību, darba un dienesta komandējumi, dienesta, darba braucieni</t>
+  </si>
   <si>
     <t>Pakalpojumi</t>
   </si>
   <si>
-    <t>Privātās pirmsskolas izglītības iestādes pakalpojumu izmaksu tāme</t>
-[...110 lines deleted...]
-    <t>Kopējais pamatlīdzekļu nolietojums, kas tiek aprēķināts, ievērojot ilgtermiņa ieguldījumu uzskaites kārtību un kurš tiek dalīts ar audzēkņu skaitu attiecīgajā izglītības iestādē.</t>
+    <t xml:space="preserve">    Pasta, telefona un citi sakaru pakalpojumi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Izdevumi par komunālajiem pakalpojumiem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Iestādes administratīvie izdevumi un ar iestādes darbības nodrošināšanu saistītie izdevumi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Remontdarbi un telpu uzturēšana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Informācijas tehnoloģiju pakalpojumi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Īres un nomas maksa (izņemot transportlīdzekļu nomas maksu (EKK 2262))</t>
+  </si>
+  <si>
+    <t>Materiāli (neieskaitot mērķdotāciju mācību materiāliem)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Biroja preces un inventārs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Kurināmais un enerģētiskie materiāli  (izņemot degvielas izdevumus (EKK 2322))</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Zāles, ķimikālijas, laboratorijas preces, medicīniskās ierīces, medicīniskie instrumenti, laboratorijas dzīvnieki un to uzturēšana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Kārtējā remonta un iestāžu uzturēšanas materiāli</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšana (izņemot ēdināšanas izdevumus (EKK 2363))</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Mācību līdzekļi un materiāli</t>
+  </si>
+  <si>
+    <t>Bibliotēku krājumi  (neieskaitot mērķdotāciju mācību materiāliem)</t>
+  </si>
+  <si>
+    <t>Kopā izdevumi:</t>
+  </si>
+  <si>
+    <t>Kopā iestādes līdzekļi</t>
+  </si>
+  <si>
+    <t>Izmaksas 1 audzēknim (gadā)</t>
+  </si>
+  <si>
+    <t>Izmaksas 1 audzēknim (mēnesī)</t>
+  </si>
+  <si>
+    <t>Izmaksu aprēķinā par vienu audzēkni iekļauti šādi izdevumi: atalgojumi (EKK 1100) (izņemot prēmijas un naudas balvas (EKK 1148) un darba devēja piešķirtos labumus un maksājumus (EKK 1170)); darba devēja valsts sociālās apdrošināšanas obligātās iemaksas, pabalsti un kompensācijas (EKK 1200) (izņemot valsts sociālās apdrošināšanas obligātās iemaksas no prēmijām un naudas balvām (EKK 1148) un darba devēja piešķirtajiem labumiem un maksājumiem (EKK 1170));</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mācību, darba un dienesta komandējumi, dienesta, darba braucieni (EKK 2100) (izņemot ārvalstu mācību, darba un dienesta komandējumus, darba braucienus (EKK 2120)); pasta, telefona un citi sakaru pakalpojumi (EKK 2210); izdevumi par komunālajiem pakalpojumiem (EKK 2220); iestādes administratīvie izdevumi un ar iestādes darbības nodrošināšanu saistītie izdevumi (EKK 2230); remontdarbi un iestāžu uzturēšanas pakalpojumi (izņemot kapitālo remontu (EKK 2240)); informācijas tehnoloģiju pakalpojumi (EKK 2250); īres un nomas maksa (EKK 2260) (izņemot transportlīdzekļu nomas maksu (EKK 2262)); </t>
+  </si>
+  <si>
+    <t>izdevumi par precēm iestādes darbības nodrošināšanai (EKK 2310);  kurināmais un enerģētiskie materiāli (EKK 2320) (izņemot degvielas izdevumus (EKK 2322)); zāles, ķimikālijas, laboratorijas preces, medicīniskās ierīces, medicīniskie instrumenti, laboratorijas dzīvnieki un to uzturēšana (EKK 2340);  kārtējā remonta un iestāžu uzturēšanas materiāli (EKK 2350); valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšanas izdevumi (EKK 2360) (izņemot ēdināšanas izdevumus (EKK 2363); mācību līdzekļi un materiāli (EKK 2370); izdevumi periodikas iegādei (EKK 2400); bibliotēku krājumi (EKK 5233).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valdes locekle </t>
+  </si>
+  <si>
+    <t>/Linda BŪMEISTERE/</t>
+  </si>
+  <si>
+    <t>paraksts</t>
+  </si>
+  <si>
+    <t>Vārds Uzvārds</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Citi izdevumi </t>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>Starptautiskā Žila Verna Rīgas franču liceja</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <i/>
-[...2 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>(ja tādi tiek norādīti, nepieciešams norādīt izdevumu veidu)</t>
+      <t xml:space="preserve">  izdevumu tāme </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="8"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="14"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">.gadam. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Izmaksu tāme pēc </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>2025.gada</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> faktiskajām izmaksām (pēc naudas plūsmas principa)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Skolēnu skaits 01.01.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>.</t>
     </r>
-  </si>
-[...40 lines deleted...]
-    <t xml:space="preserve">Izglītojamo skaits obligātās sagatavošanas (5-6 gadu)  vecumā </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...127 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF0070C0"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF0070C0"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="11"/>
-[...64 lines deleted...]
-      <sz val="10"/>
+      <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <i/>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <sz val="10"/>
+      <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF0070C0"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <u/>
-[...3 lines deleted...]
-      <family val="2"/>
+      <sz val="12"/>
+      <color rgb="FFC65911"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
-  <fills count="37">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
-[...109 lines deleted...]
-        <bgColor indexed="65"/>
+        <fgColor rgb="FF99CC00"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
-        <bgColor indexed="65"/>
-[...75 lines deleted...]
-        <bgColor indexed="64"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="23">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...21 lines deleted...]
-        <color theme="4" tint="0.39997558519241921"/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color auto="1"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-        <color rgb="FF3F3F3F"/>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
-      <right style="double">
-        <color rgb="FF3F3F3F"/>
+      <right style="medium">
+        <color indexed="64"/>
       </right>
-      <top style="double">
-        <color rgb="FF3F3F3F"/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom style="double">
-        <color rgb="FF3F3F3F"/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFB2B2B2"/>
-[...10 lines deleted...]
-        <color theme="4"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...2 lines deleted...]
-      <bottom style="medium">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...90 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="51">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...48 lines deleted...]
-    <xf numFmtId="43" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="33" borderId="14" xfId="44" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="33" borderId="21" xfId="44" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="33" borderId="0" xfId="44" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="25" fillId="0" borderId="21" xfId="44" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="4" fontId="22" fillId="36" borderId="10" xfId="44" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="44" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="6" fillId="3" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="6" fillId="3" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="3" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="21" fillId="0" borderId="10" xfId="44" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...51 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="51">
-[...38 lines deleted...]
-    <cellStyle name="Neutral 2" xfId="37" xr:uid="{7C7078CF-B516-4595-8DBF-06CF0861F779}"/>
+  <cellStyles count="4">
+    <cellStyle name="Comma 3" xfId="3" xr:uid="{E7A5D1D0-4513-4E32-8CDE-CC599092BA36}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 10" xfId="45" xr:uid="{D05FAE9F-881B-45E7-B185-71E9E74965B7}"/>
-[...9 lines deleted...]
-    <cellStyle name="Warning Text" xfId="13" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Normal 4" xfId="1" xr:uid="{916E5001-7C3F-4B1F-AB87-4DB2AC6185E9}"/>
+    <cellStyle name="Parasts 7" xfId="2" xr:uid="{F4AD5E98-4AC8-407E-B762-BAC3BF2E94D2}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\User\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\ED9D5E7I\PII%20ta&#772;me_2024_v2.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\User\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\ED9D5E7I\PII%20ta&#772;me_2024_v2.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../User/OneDrive%20-%20&#381;ila%20Verna%20R&#299;gas%20Fran&#269;u%20skola/Ta&#772;mes_df_2026%20(002).xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\User\OneDrive%20-%20&#381;ila%20Verna%20R&#299;gas%20Fran&#269;u%20skola\Ta&#772;mes_df_2026%20(002).xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/User/OneDrive%20-%20&#381;ila%20Verna%20R&#299;gas%20Fran&#269;u%20skola/Ta&#772;mes_df_2026%20(002).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
-      <sheetName val="Privātie PII_tāme"/>
-[...1 lines deleted...]
-      <sheetName val="VG 2023"/>
+      <sheetName val="Tāme_PII"/>
+      <sheetName val="Tāmes pielikums_PII"/>
+      <sheetName val="Tāme_VII"/>
+      <sheetName val="VG 2025"/>
       <sheetName val="Dotācijas"/>
     </sheetNames>
     <sheetDataSet>
-      <sheetData sheetId="0">
-[...2 lines deleted...]
-            <v>1100</v>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3">
+        <row r="12">
+          <cell r="U12">
+            <v>1370029.72</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="U13">
+            <v>-54808.22</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="U14">
+            <v>329111.55</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="U15">
+            <v>-12601.220000000001</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="U16">
+            <v>16518.91</v>
           </cell>
         </row>
         <row r="18">
-          <cell r="C18">
-            <v>1200</v>
+          <cell r="U18">
+            <v>4816.88</v>
           </cell>
         </row>
         <row r="19">
-          <cell r="C19">
-            <v>2100</v>
+          <cell r="U19">
+            <v>69521.58</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="U20">
+            <v>525558</v>
           </cell>
         </row>
         <row r="21">
-          <cell r="C21">
-            <v>2210</v>
+          <cell r="U21">
+            <v>45487.030000000006</v>
           </cell>
         </row>
         <row r="22">
-          <cell r="C22">
-            <v>2220</v>
+          <cell r="U22">
+            <v>28730.170000000002</v>
           </cell>
         </row>
         <row r="23">
-          <cell r="C23">
-[...5 lines deleted...]
-            <v>2240</v>
+          <cell r="U23">
+            <v>248219.93</v>
           </cell>
         </row>
         <row r="25">
-          <cell r="C25">
-            <v>2250</v>
+          <cell r="U25">
+            <v>41013.08</v>
           </cell>
         </row>
-        <row r="26">
-[...1 lines deleted...]
-            <v>2260</v>
+        <row r="27">
+          <cell r="U27">
+            <v>111.95</v>
           </cell>
         </row>
         <row r="28">
-          <cell r="C28">
-[...5 lines deleted...]
-            <v>2320</v>
+          <cell r="U28">
+            <v>3008.49</v>
           </cell>
         </row>
         <row r="30">
-          <cell r="C30">
-[...20 lines deleted...]
-            <v>2400</v>
+          <cell r="U30">
+            <v>125097.01</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="1">
-[...223 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="4"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1770,51 +925,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1881,65 +1036,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1960,637 +1115,558 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78F0EA6A-BF38-412A-82A8-71851C48CD01}">
-  <dimension ref="A1:I48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4874926-2380-4C8A-95D6-ACD33C8A340D}">
+  <dimension ref="A1:D43"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A24" workbookViewId="0">
-      <selection activeCell="L38" sqref="L38"/>
+    <sheetView tabSelected="1" topLeftCell="A18" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.21875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="33" customWidth="1"/>
+    <col min="1" max="1" width="23.85546875" customWidth="1"/>
+    <col min="2" max="2" width="41" customWidth="1"/>
+    <col min="3" max="3" width="28.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="49" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.3"/>
-[...3 lines deleted...]
-      <c r="C2" s="55" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="1"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+    </row>
+    <row r="4" spans="1:4" ht="19.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="35"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="1"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+    </row>
+    <row r="6" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+    </row>
+    <row r="7" spans="1:4" ht="55.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="55"/>
-[...13 lines deleted...]
-      <c r="D4" s="8" t="s">
+      <c r="B7" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="45" t="s">
+      <c r="C7" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" s="1"/>
+    </row>
+    <row r="8" spans="1:4" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="5">
+        <v>1100</v>
+      </c>
+      <c r="B8" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="50"/>
-[...5 lines deleted...]
-      <c r="D5" s="8" t="s">
+      <c r="C8" s="7">
+        <f>'[1]VG 2025'!U12+'[1]VG 2025'!U13</f>
+        <v>1315221.5</v>
+      </c>
+      <c r="D8" s="1"/>
+    </row>
+    <row r="9" spans="1:4" ht="47.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="8">
+        <v>1100</v>
+      </c>
+      <c r="B9" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="45" t="s">
+      <c r="C9" s="10">
+        <f>-'[1]VG 2025'!U13</f>
+        <v>54808.22</v>
+      </c>
+      <c r="D9" s="1"/>
+    </row>
+    <row r="10" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
+        <v>1200</v>
+      </c>
+      <c r="B10" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="50"/>
-[...5 lines deleted...]
-      <c r="D6" s="8" t="s">
+      <c r="C10" s="7">
+        <f>'[1]VG 2025'!U14+'[1]VG 2025'!U15</f>
+        <v>316510.32999999996</v>
+      </c>
+      <c r="D10" s="1"/>
+    </row>
+    <row r="11" spans="1:4" ht="46.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="8">
+        <v>1200</v>
+      </c>
+      <c r="B11" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="45">
-[...8 lines deleted...]
-      <c r="D7" s="8" t="s">
+      <c r="C11" s="10">
+        <f>-'[1]VG 2025'!U15</f>
+        <v>12601.220000000001</v>
+      </c>
+      <c r="D11" s="1"/>
+    </row>
+    <row r="12" spans="1:4" ht="52.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
+        <v>2110</v>
+      </c>
+      <c r="B12" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="45" t="s">
+      <c r="C12" s="7">
+        <f>'[1]VG 2025'!U16</f>
+        <v>16518.91</v>
+      </c>
+      <c r="D12" s="1"/>
+    </row>
+    <row r="13" spans="1:4" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="12">
+        <v>2200</v>
+      </c>
+      <c r="B13" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="50"/>
-[...5 lines deleted...]
-      <c r="D8" s="9" t="s">
+      <c r="C13" s="14">
+        <f>SUM(C14:C19)</f>
+        <v>922333.59000000008</v>
+      </c>
+      <c r="D13" s="1"/>
+    </row>
+    <row r="14" spans="1:4" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="15">
+        <v>2210</v>
+      </c>
+      <c r="B14" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="E8" s="45" t="s">
+      <c r="C14" s="17">
+        <f>'[1]VG 2025'!U18</f>
+        <v>4816.88</v>
+      </c>
+      <c r="D14" s="1"/>
+    </row>
+    <row r="15" spans="1:4" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="15">
+        <v>2220</v>
+      </c>
+      <c r="B15" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="50"/>
-[...5 lines deleted...]
-      <c r="D9" s="8" t="s">
+      <c r="C15" s="17">
+        <f>'[1]VG 2025'!U19</f>
+        <v>69521.58</v>
+      </c>
+      <c r="D15" s="1"/>
+    </row>
+    <row r="16" spans="1:4" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="15">
+        <v>2230</v>
+      </c>
+      <c r="B16" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="E9" s="45">
-[...8 lines deleted...]
-      <c r="D10" s="8" t="s">
+      <c r="C16" s="17">
+        <f>'[1]VG 2025'!U20</f>
+        <v>525558</v>
+      </c>
+      <c r="D16" s="1"/>
+    </row>
+    <row r="17" spans="1:4" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="15">
+        <v>2240</v>
+      </c>
+      <c r="B17" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="E10" s="46" t="s">
+      <c r="C17" s="17">
+        <f>'[1]VG 2025'!U21</f>
+        <v>45487.030000000006</v>
+      </c>
+      <c r="D17" s="1"/>
+    </row>
+    <row r="18" spans="1:4" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="15">
+        <v>2250</v>
+      </c>
+      <c r="B18" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="F10" s="44"/>
-[...5 lines deleted...]
-      <c r="D11" s="8" t="s">
+      <c r="C18" s="17">
+        <f>'[1]VG 2025'!U22</f>
+        <v>28730.170000000002</v>
+      </c>
+      <c r="D18" s="1"/>
+    </row>
+    <row r="19" spans="1:4" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="15">
+        <v>2260</v>
+      </c>
+      <c r="B19" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="E11" s="45">
-[...7 lines deleted...]
-      <c r="C13" s="10" t="s">
+      <c r="C19" s="17">
+        <f>'[1]VG 2025'!U23</f>
+        <v>248219.93</v>
+      </c>
+      <c r="D19" s="1"/>
+    </row>
+    <row r="20" spans="1:4" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="12">
+        <v>2300</v>
+      </c>
+      <c r="B20" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="D13" s="10" t="s">
+      <c r="C20" s="14">
+        <f>SUM(C21:C27)</f>
+        <v>169230.53</v>
+      </c>
+      <c r="D20" s="1"/>
+    </row>
+    <row r="21" spans="1:4" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="15">
+        <v>2310</v>
+      </c>
+      <c r="B21" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="11" t="s">
+      <c r="C21" s="17">
+        <f>'[1]VG 2025'!U25</f>
+        <v>41013.08</v>
+      </c>
+      <c r="D21" s="1"/>
+    </row>
+    <row r="22" spans="1:4" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="15">
+        <v>2320</v>
+      </c>
+      <c r="B22" s="16" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C14" s="1" t="s">
+      <c r="C22" s="17">
+        <v>0</v>
+      </c>
+      <c r="D22" s="1"/>
+    </row>
+    <row r="23" spans="1:4" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="15">
+        <v>2340</v>
+      </c>
+      <c r="B23" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="D14" s="34"/>
-[...6 lines deleted...]
-      <c r="C15" s="61" t="s">
+      <c r="C23" s="17">
+        <f>'[1]VG 2025'!U27</f>
+        <v>111.95</v>
+      </c>
+      <c r="D23" s="1"/>
+    </row>
+    <row r="24" spans="1:4" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="15">
+        <v>2350</v>
+      </c>
+      <c r="B24" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="D15" s="62"/>
-[...3 lines deleted...]
-      <c r="C16" s="56" t="s">
+      <c r="C24" s="17">
+        <f>'[1]VG 2025'!U28</f>
+        <v>3008.49</v>
+      </c>
+      <c r="D24" s="1"/>
+    </row>
+    <row r="25" spans="1:4" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="15">
+        <v>2360</v>
+      </c>
+      <c r="B25" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="D16" s="57"/>
-[...6 lines deleted...]
-      <c r="D17" s="13" t="s">
+      <c r="C25" s="17">
+        <v>0</v>
+      </c>
+      <c r="D25" s="1"/>
+    </row>
+    <row r="26" spans="1:4" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="15">
+        <v>2370</v>
+      </c>
+      <c r="B26" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="E17" s="35">
-[...8 lines deleted...]
-      <c r="D18" s="15" t="s">
+      <c r="C26" s="17">
+        <f>'[1]VG 2025'!U30</f>
+        <v>125097.01</v>
+      </c>
+      <c r="D26" s="1"/>
+    </row>
+    <row r="27" spans="1:4" ht="35.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="18">
+        <v>5233</v>
+      </c>
+      <c r="B27" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="E18" s="36">
-[...8 lines deleted...]
-      <c r="D19" s="15" t="s">
+      <c r="C27" s="20"/>
+      <c r="D27" s="1"/>
+    </row>
+    <row r="28" spans="1:4" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="21"/>
+      <c r="B28" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="E19" s="36">
-[...20 lines deleted...]
-      <c r="D21" s="20" t="s">
+      <c r="C28" s="23">
+        <f>SUM(C8:C13,C20)</f>
+        <v>2807224.2999999993</v>
+      </c>
+      <c r="D28" s="1"/>
+    </row>
+    <row r="29" spans="1:4" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="5"/>
+      <c r="B29" s="24"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="1"/>
+    </row>
+    <row r="30" spans="1:4" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="5"/>
+      <c r="B30" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="E21" s="47">
-[...8 lines deleted...]
-      <c r="D22" s="20" t="s">
+      <c r="C30" s="25">
+        <f>C28-C9-C11</f>
+        <v>2739814.8599999989</v>
+      </c>
+      <c r="D30" s="1"/>
+    </row>
+    <row r="31" spans="1:4" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="5"/>
+      <c r="B31" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C31" s="26">
+        <v>407</v>
+      </c>
+      <c r="D31" s="1"/>
+    </row>
+    <row r="32" spans="1:4" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="5"/>
+      <c r="B32" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="E22" s="47">
-[...8 lines deleted...]
-      <c r="D23" s="20" t="s">
+      <c r="C32" s="7">
+        <f>ROUND(C30/C31,2)</f>
+        <v>6731.73</v>
+      </c>
+      <c r="D32" s="1"/>
+    </row>
+    <row r="33" spans="1:4" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="5"/>
+      <c r="B33" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="E23" s="47">
-[...8 lines deleted...]
-      <c r="D24" s="20" t="s">
+      <c r="C33" s="27">
+        <f>ROUND(C32/12,2)</f>
+        <v>560.98</v>
+      </c>
+      <c r="D33" s="1"/>
+    </row>
+    <row r="34" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A34" s="5"/>
+      <c r="B34" s="24"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="1"/>
+    </row>
+    <row r="35" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="18"/>
+      <c r="B35" s="28"/>
+      <c r="C35" s="20"/>
+      <c r="D35" s="1"/>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="E24" s="47">
-[...8 lines deleted...]
-      <c r="D25" s="20" t="s">
+      <c r="B38" s="36"/>
+      <c r="C38" s="36"/>
+      <c r="D38" s="29"/>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="E25" s="47">
-[...8 lines deleted...]
-      <c r="D26" s="22" t="s">
+      <c r="B39" s="36"/>
+      <c r="C39" s="36"/>
+      <c r="D39" s="29"/>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="E26" s="48">
-[...8 lines deleted...]
-      <c r="D27" s="18" t="s">
+      <c r="B40" s="36"/>
+      <c r="C40" s="36"/>
+      <c r="D40" s="29"/>
+    </row>
+    <row r="41" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A41" s="30"/>
+      <c r="B41" s="31"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="30"/>
+    </row>
+    <row r="42" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A42" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="E27" s="37">
-[...8 lines deleted...]
-      <c r="D28" s="20" t="s">
+      <c r="B42" s="33"/>
+      <c r="C42" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="E28" s="47">
-[...8 lines deleted...]
-      <c r="D29" s="20" t="s">
+      <c r="D42" s="32"/>
+    </row>
+    <row r="43" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A43" s="30"/>
+      <c r="B43" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="E29" s="47">
-[...8 lines deleted...]
-      <c r="D30" s="20" t="s">
+      <c r="C43" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="E30" s="47">
-[...144 lines deleted...]
-      </c>
+      <c r="D43" s="30"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...76 lines deleted...]
-    <mergeCell ref="B4:C4"/>
+  <mergeCells count="4">
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="A40:C40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Tāmes pielik_izgl_sk PII</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Feuil1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>MĀKULE Agita</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>