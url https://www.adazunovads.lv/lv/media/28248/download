--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,125 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27126"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Evija\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ivanda Jakovele\Nextcloud\Kopmape\Ivanda\TĀMES 2026\Mājas_lapa\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F4C4573D-967F-4C25-825E-3C485ECFDBCC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3627FF05-5D0C-4F14-A77D-93A641DC1889}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Skola" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="Apmaksa">[1]Apmaksa!$A$1:$A$65536</definedName>
     <definedName name="Darijums">[1]Darijums!$A$1:$A$65536</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Skola!$A$1:$B$44</definedName>
     <definedName name="Excel_BuiltIn__FilterDatabase" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Excel_BuiltIn__FilterDatabase">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Firmas">[1]Firma!$A$1:$A$65536</definedName>
     <definedName name="Parvadataji">[1]Ligumi!$A$1:$A$65536</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Skola!$A$1:$B$44</definedName>
     <definedName name="Saist_apmers_ar_galvojumu">[1]Ligumi!$A$1:$A$65536</definedName>
     <definedName name="Z_1893421C_DBAA_4C10_AA6C_4D0F39122205_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_1893421C_DBAA_4C10_AA6C_4D0F39122205_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_483F8D4B_D649_4D59_A67B_5E8B6C0D2E28_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_483F8D4B_D649_4D59_A67B_5E8B6C0D2E28_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_56A06D27_97E5_4D01_ADCE_F8E0A2A870EF_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_56A06D27_97E5_4D01_ADCE_F8E0A2A870EF_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.PrintArea" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.PrintArea">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_8545B4E6_A517_4BD7_BFB7_42FEB5F229AD_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_8545B4E6_A517_4BD7_BFB7_42FEB5F229AD_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_877A1030_2452_46B0_88DF_8A068656C08E_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_877A1030_2452_46B0_88DF_8A068656C08E_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_ABD8A783_3A6C_4629_9559_1E4E89E80131_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_ABD8A783_3A6C_4629_9559_1E4E89E80131_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_AF277C95_CBD9_4696_AC72_D010599E9831_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_AF277C95_CBD9_4696_AC72_D010599E9831_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_B7CBCF06_FF41_423A_9AB3_E1D1F70C6FC5_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_B7CBCF06_FF41_423A_9AB3_E1D1F70C6FC5_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_C5511FB8_86C5_41F3_ADCD_B10310F066F5_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_C5511FB8_86C5_41F3_ADCD_B10310F066F5_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_DB8ECBD1_2D44_4F97_BCC9_F610BA0A3109_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_DB8ECBD1_2D44_4F97_BCC9_F610BA0A3109_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_DEE3A27E_689A_4E9F_A3EB_C84F1E3B413E_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_DEE3A27E_689A_4E9F_A3EB_C84F1E3B413E_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.Cols" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.Cols">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintArea" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintArea">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintTitles" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintTitles">[2]Groz_NIN_12_2014!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C11" i="1" l="1"/>
-  <c r="C9" i="1"/>
+  <c r="C9" i="1" l="1"/>
+  <c r="C8" i="1"/>
   <c r="C20" i="1"/>
   <c r="C13" i="1"/>
   <c r="C30" i="1" l="1"/>
   <c r="C32" i="1" s="1"/>
   <c r="C34" i="1" s="1"/>
   <c r="C35" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <si>
     <t>EKK kods</t>
   </si>
   <si>
     <t>Izmaksu veidi</t>
   </si>
   <si>
     <t>1100 - M</t>
   </si>
   <si>
     <t>Atalgojums no valsts mērķdotācijas</t>
   </si>
   <si>
     <t>Darba devēja soc.apdrošināšanas iemaksas</t>
@@ -201,72 +212,72 @@
       <t xml:space="preserve">  (neieskaitot mērķdotāciju mācību materiāliem)</t>
     </r>
   </si>
   <si>
     <t>5233 - M</t>
   </si>
   <si>
     <t>Bibliotēku krājumi - Valsts mērķdotācija</t>
   </si>
   <si>
     <t>Kopā izdevumi:</t>
   </si>
   <si>
     <t>Kopā izgl. iestādes līdzekļi</t>
   </si>
   <si>
     <t>Izmaksas 1 audzēknim (gadā)</t>
   </si>
   <si>
     <t>Izmaksas 1 audzēknim (mēnesī)</t>
   </si>
   <si>
     <t>Atalgojums no iestādes budžeta līdzekļiem</t>
   </si>
   <si>
-    <t xml:space="preserve">Tāme 2024.gadam. </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Datums: </t>
-  </si>
-[...1 lines deleted...]
-    <t>24.01.2024.</t>
   </si>
   <si>
     <t xml:space="preserve">Dibinātāja paraksta tiesīgā persona         Ligija Frišfelde , valdes priekšsēdētāja                                  </t>
   </si>
   <si>
     <t>Dokuments parakstīts ar drošu elektronisko parakstu un satur laika zīmogu.</t>
   </si>
   <si>
-    <t>SIA VALMIERAS ZAĻĀ SKOLA izmaksu tāme pēc APRĒĶINIEM naudas plūsmai 2023/2024 mācību gadam (SKOLNIEKAM)</t>
+    <t>22.01.2025.</t>
+  </si>
+  <si>
+    <t>Skolēnu skaits (uz 01.09.2025.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tāme 2026.gadam. </t>
+  </si>
+  <si>
+    <t>Izmaksas pēc 2025.g. faktiskajām izmaksām (pēc naudas plūsmas principa)</t>
+  </si>
+  <si>
+    <t>SIA ZAĻA SKOLA izmaksu tāme pēc APRĒĶINIEM, naudas plūsmai 2025/2026 mācību gadam (SKOLĒNAM)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -736,108 +747,111 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Parasts" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Parasts 7" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/ARNIS/formas/dok_registrs2011.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../ARNIS/formas/dok_registrs2011.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/ARNIS/formas/dok_registrs2011.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/sarmite/Desktop/2010/2014/22.12.2014/Budzeta_projekts%202014_3.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../sarmite/Desktop/2010/2014/22.12.2014/Budzeta_projekts%202014_3.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/sarmite/Desktop/2010/2014/22.12.2014/Budzeta_projekts%202014_3.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Saraksts"/>
       <sheetName val="Firma"/>
       <sheetName val="Izsniedzejs"/>
       <sheetName val="Ligumi"/>
       <sheetName val="Darijums"/>
       <sheetName val="Apmaksa"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1">
         <row r="1">
           <cell r="A1" t="str">
             <v>Uzņēmums / Persona</v>
           </cell>
         </row>
         <row r="2">
           <cell r="A2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3" t="str">
             <v>A.B.V. SIA</v>
           </cell>
@@ -5056,170 +5070,62 @@
           <cell r="A11" t="str">
             <v>iesniegums</v>
           </cell>
         </row>
         <row r="12">
           <cell r="A12" t="str">
             <v>piedāvājums</v>
           </cell>
         </row>
         <row r="13">
           <cell r="A13" t="str">
             <v>Reģistrācijas apliecība</v>
           </cell>
         </row>
         <row r="14">
           <cell r="A14" t="str">
             <v>Rīkojums</v>
           </cell>
         </row>
         <row r="15">
           <cell r="A15" t="str">
             <v>Aizdevuma atmaksas grafiks</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="5" refreshError="1">
-[...110 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="5" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="4.pielikums_Saist_apm_EUR_fakts"/>
       <sheetName val="4.pielikums_Saist_apmērs_ap EUR"/>
       <sheetName val="EKK_saturs"/>
       <sheetName val="2014.gada budzeta plans"/>
       <sheetName val="Groz_NIN_12_2014"/>
       <sheetName val="Grafiki"/>
       <sheetName val="KA_31122013"/>
       <sheetName val="Vertetie_ienemumi_2014"/>
       <sheetName val="Saturs2014"/>
       <sheetName val="Investicijas_aktivitates"/>
       <sheetName val="Kopsavilkums"/>
       <sheetName val="Rolling"/>
       <sheetName val="Gaujas_svetki"/>
       <sheetName val="Parvalde"/>
       <sheetName val="Celi"/>
       <sheetName val="LegGold2013"/>
       <sheetName val="Alga_01_2014"/>
       <sheetName val="2014_85%"/>
       <sheetName val="Deputāti"/>
       <sheetName val="Iepirk_komisija"/>
       <sheetName val="Adm_komisija"/>
       <sheetName val="Nepilngad_lietu_komisija"/>
       <sheetName val="Avizes izmaksas"/>
       <sheetName val="Projekti_2014"/>
@@ -5535,484 +5441,484 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
-      <selection pane="topRight" activeCell="N7" sqref="N7"/>
+      <selection pane="topRight" activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="40.140625" style="47" customWidth="1"/>
     <col min="3" max="3" width="21" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="56"/>
-[...1 lines deleted...]
-      <c r="D1" s="56"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
     </row>
     <row r="2" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="56"/>
-[...2 lines deleted...]
-      <c r="D2" s="56"/>
+      <c r="A2" s="53"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
     </row>
     <row r="3" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="56"/>
-[...2 lines deleted...]
-      <c r="D3" s="56"/>
+      <c r="A3" s="53"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A4" s="48" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="48"/>
+      <c r="A4" s="54" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="54"/>
     </row>
     <row r="5" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2"/>
       <c r="B5" s="3"/>
     </row>
     <row r="6" spans="1:4" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
     </row>
     <row r="7" spans="1:4" s="8" customFormat="1" ht="80.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:4" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="9">
         <v>1100</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="11">
-        <v>245958</v>
+        <f>177460/2+316256+34000+60000</f>
+        <v>498986</v>
       </c>
     </row>
     <row r="9" spans="1:4" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="14">
-        <f>150414/1.2359</f>
-        <v>121704.02136095153</v>
+        <f>ROUND(325770/1.2359,0)</f>
+        <v>263589</v>
       </c>
     </row>
     <row r="10" spans="1:4" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="9">
         <v>1200</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="11">
-        <v>58021</v>
+        <v>117711</v>
       </c>
     </row>
     <row r="11" spans="1:4" s="8" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="14">
-        <f>150414-121704.02</f>
-        <v>28709.979999999996</v>
+        <v>68269</v>
       </c>
     </row>
     <row r="12" spans="1:4" s="8" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A12" s="9">
         <v>2110</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="11">
-        <v>1314</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="9">
         <v>2200</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="16">
         <f t="shared" ref="C13" si="0">C14+C15+C16+C17+C18+C19</f>
-        <v>149750</v>
+        <v>327536</v>
       </c>
     </row>
     <row r="14" spans="1:4" s="8" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A14" s="17">
         <v>2210</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="19">
-        <v>1238</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="15" spans="1:4" s="8" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A15" s="17">
         <v>2220</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="19">
-        <v>27238</v>
+        <v>99125</v>
       </c>
     </row>
     <row r="16" spans="1:4" s="8" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A16" s="17">
         <v>2230</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="19">
-        <v>6724</v>
+        <v>16745</v>
       </c>
     </row>
     <row r="17" spans="1:3" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="17">
         <v>2240</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="19">
-        <v>73781</v>
+        <v>86210</v>
       </c>
     </row>
     <row r="18" spans="1:3" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="17">
         <v>2250</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="19">
-        <v>621</v>
+        <v>3261</v>
       </c>
     </row>
     <row r="19" spans="1:3" s="8" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A19" s="17">
         <v>2260</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="19">
-        <v>40148</v>
+        <v>118420</v>
       </c>
     </row>
     <row r="20" spans="1:3" s="8" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="9">
         <v>2300</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="16">
         <f t="shared" ref="C20" si="1">C21+C22+C23+C24+C25+C26+C27</f>
-        <v>30630</v>
+        <v>69335</v>
       </c>
     </row>
     <row r="21" spans="1:3" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="17">
         <v>2310</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="19">
-        <v>3296</v>
+        <v>4263</v>
       </c>
     </row>
     <row r="22" spans="1:3" s="8" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="17">
         <v>2320</v>
       </c>
       <c r="B22" s="18" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:3" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="17">
         <v>2340</v>
       </c>
       <c r="B23" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:3" s="8" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="17">
         <v>2350</v>
       </c>
       <c r="B24" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="19">
-        <v>13206</v>
+        <v>42362</v>
       </c>
     </row>
     <row r="25" spans="1:3" s="8" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="17">
         <v>2360</v>
       </c>
       <c r="B25" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:3" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="17">
         <v>2370</v>
       </c>
       <c r="B26" s="18" t="s">
         <v>21</v>
       </c>
       <c r="C26" s="19">
-        <v>11620</v>
+        <v>16325</v>
       </c>
     </row>
     <row r="27" spans="1:3" s="8" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C27" s="22">
-        <v>2508</v>
+        <v>6385</v>
       </c>
     </row>
     <row r="28" spans="1:3" s="8" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23">
         <v>5233</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="25">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:3" s="29" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:3" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="30"/>
       <c r="B30" s="31" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="32">
         <f t="shared" ref="C30" si="2">C8+C9+C10+C11+C12+C13+C20+C28+C29</f>
-        <v>636087.00136095146</v>
+        <v>1345426</v>
       </c>
     </row>
     <row r="31" spans="1:3" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="33"/>
       <c r="B31" s="34"/>
       <c r="C31" s="35"/>
     </row>
     <row r="32" spans="1:3" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="33"/>
       <c r="B32" s="36" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="37">
         <f>C30-C9-C11-C27-C29</f>
-        <v>483164.99999999994</v>
+        <v>1007183</v>
       </c>
     </row>
     <row r="33" spans="1:4" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="33"/>
       <c r="B33" s="36" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C33" s="38">
-        <v>66</v>
+        <v>134</v>
       </c>
     </row>
     <row r="34" spans="1:4" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="33"/>
       <c r="B34" s="36" t="s">
         <v>29</v>
       </c>
       <c r="C34" s="39">
         <f t="shared" ref="C34" si="3">C32/C33</f>
-        <v>7320.6818181818171</v>
+        <v>7516.2910447761196</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A35" s="33"/>
       <c r="B35" s="40" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="41">
         <f t="shared" ref="C35" si="4">C34/12</f>
-        <v>610.05681818181813</v>
+        <v>626.35758706467664</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A36" s="33"/>
       <c r="B36" s="40"/>
       <c r="C36" s="41"/>
     </row>
     <row r="37" spans="1:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A37" s="42"/>
       <c r="B37" s="43"/>
       <c r="C37" s="44"/>
     </row>
     <row r="38" spans="1:4" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B38" s="45"/>
     </row>
     <row r="39" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="50" t="s">
+      <c r="A39" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="B39" s="51" t="s">
-[...3 lines deleted...]
-      <c r="D39" s="53"/>
+      <c r="C39" s="50"/>
+      <c r="D39" s="51"/>
     </row>
     <row r="40" spans="1:4" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="50" t="s">
-[...4 lines deleted...]
-      <c r="D40" s="53"/>
+      <c r="A40" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="52"/>
+      <c r="C40" s="50"/>
+      <c r="D40" s="51"/>
     </row>
     <row r="41" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="55" t="s">
-[...4 lines deleted...]
-      <c r="D41" s="55"/>
+      <c r="A41" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B41" s="56"/>
+      <c r="C41" s="56"/>
+      <c r="D41" s="56"/>
     </row>
     <row r="42" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="49"/>
-      <c r="B42" s="49"/>
+      <c r="A42" s="55"/>
+      <c r="B42" s="55"/>
     </row>
     <row r="44" spans="1:4" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B44" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="A41:D41"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.75" right="0.75" top="0.78740157480314965" bottom="0.59055118110236227" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Darblapas</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Diapazoni ar nosaukumiem</vt:lpstr>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Skola</vt:lpstr>
-      <vt:lpstr>Skola!Drukas_apgabals</vt:lpstr>
+      <vt:lpstr>Skola!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sarmīte Mūze</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>