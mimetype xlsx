--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,76 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27126"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.105.0.2\rtv\Dokumenti\A_RTV  LIETU NOMENKLATURA\1 RTV VADIBA\1-11 Nosūtītie IZM &amp; reģistrs\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.191.15.20\rtv\Dokumenti\A_RTV  LIETU NOMENKLATURA\4 SAIMNIECISKIE\4-02 Saimnieciskie līgumi un reģistrs\REKINI_2019-2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7E72D1C0-5EE2-442F-AA50-EEB1A35297A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1151E064-D8ED-4A43-AA68-545FEF0C2430}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2022" sheetId="3" r:id="rId1"/>
+    <sheet name="2026" sheetId="3" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="Apmaksa">[1]Apmaksa!$A$1:$A$65536</definedName>
     <definedName name="Darijums">[1]Darijums!$A$1:$A$65536</definedName>
     <definedName name="Excel_BuiltIn__FilterDatabase" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Excel_BuiltIn__FilterDatabase">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Firmas">[1]Firma!$A$1:$A$65536</definedName>
     <definedName name="Parvadataji">[1]Ligumi!$A$1:$A$65536</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022'!$A$1:$C$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026'!$A$1:$C$42</definedName>
     <definedName name="Saist_apmers_ar_galvojumu">[1]Ligumi!$A$1:$A$65536</definedName>
     <definedName name="Z_1893421C_DBAA_4C10_AA6C_4D0F39122205_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_1893421C_DBAA_4C10_AA6C_4D0F39122205_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_483F8D4B_D649_4D59_A67B_5E8B6C0D2E28_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_483F8D4B_D649_4D59_A67B_5E8B6C0D2E28_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_56A06D27_97E5_4D01_ADCE_F8E0A2A870EF_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_56A06D27_97E5_4D01_ADCE_F8E0A2A870EF_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.PrintArea" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.PrintArea">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_8545B4E6_A517_4BD7_BFB7_42FEB5F229AD_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_8545B4E6_A517_4BD7_BFB7_42FEB5F229AD_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_877A1030_2452_46B0_88DF_8A068656C08E_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_877A1030_2452_46B0_88DF_8A068656C08E_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_ABD8A783_3A6C_4629_9559_1E4E89E80131_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_ABD8A783_3A6C_4629_9559_1E4E89E80131_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_AF277C95_CBD9_4696_AC72_D010599E9831_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_AF277C95_CBD9_4696_AC72_D010599E9831_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_B7CBCF06_FF41_423A_9AB3_E1D1F70C6FC5_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_B7CBCF06_FF41_423A_9AB3_E1D1F70C6FC5_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_C5511FB8_86C5_41F3_ADCD_B10310F066F5_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_C5511FB8_86C5_41F3_ADCD_B10310F066F5_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_DB8ECBD1_2D44_4F97_BCC9_F610BA0A3109_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_DB8ECBD1_2D44_4F97_BCC9_F610BA0A3109_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
@@ -83,52 +83,53 @@
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintArea" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintArea">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintTitles" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
     <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintTitles">[2]Groz_NIN_12_2014!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C19" i="3" l="1"/>
+  <c r="C9" i="3" l="1"/>
   <c r="C12" i="3"/>
+  <c r="C19" i="3"/>
   <c r="C27" i="3" l="1"/>
   <c r="C29" i="3" s="1"/>
   <c r="C31" i="3" s="1"/>
   <c r="C32" i="3" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <si>
     <t>EKK kods</t>
   </si>
   <si>
     <t>Izmaksu veidi</t>
   </si>
   <si>
     <t>Atalgojums no valsts mērķdotācijas</t>
   </si>
   <si>
     <t>Darba devēja soc.apdrošināšanas iemaksas no mērķdotācijas</t>
   </si>
   <si>
     <t>Iekšzemes mācību, darba un dienesta komandējumi, dienesta, darba braucieni</t>
   </si>
   <si>
@@ -206,80 +207,80 @@
   <si>
     <t>Izmaksas 1 audzēknim (gadā)</t>
   </si>
   <si>
     <t>Izmaksas 1 audzēknim (mēnesī)</t>
   </si>
   <si>
     <t>Izmaksu aprēķinā par vienu audzēkni iekļauti šādi izdevumi: atalgojumi (EKK 1100) (izņemot prēmijas un naudas balvas (EKK 1148) un darba devēja piešķirtos labumus un maksājumus (EKK 1170)); darba devēja valsts sociālās apdrošināšanas obligātās iemaksas, pabalsti un kompensācijas (EKK 1200) (izņemot valsts sociālās apdrošināšanas obligātās iemaksas no prēmijām un naudas balvām (EKK 1148) un darba devēja piešķirtajiem labumiem un maksājumiem (EKK 1170));</t>
   </si>
   <si>
     <t xml:space="preserve">mācību, darba un dienesta komandējumi, dienesta, darba braucieni (EKK 2100) (izņemot ārvalstu mācību, darba un dienesta komandējumus, darba braucienus (EKK 2120)); pasta, telefona un citi sakaru pakalpojumi (EKK 2210); izdevumi par komunālajiem pakalpojumiem (EKK 2220); iestādes administratīvie izdevumi un ar iestādes darbības nodrošināšanu saistītie izdevumi (EKK 2230); remontdarbi un iestāžu uzturēšanas pakalpojumi (izņemot kapitālo remontu (EKK 2240)); informācijas tehnoloģiju pakalpojumi (EKK 2250); īres un nomas maksa (EKK 2260) (izņemot transportlīdzekļu nomas maksu (EKK 2262)); </t>
   </si>
   <si>
     <t>izdevumi par precēm iestādes darbības nodrošināšanai (EKK 2310);  kurināmais un enerģētiskie materiāli (EKK 2320) (izņemot degvielas izdevumus (EKK 2322)); zāles, ķimikālijas, laboratorijas preces, medicīniskās ierīces, medicīniskie instrumenti, laboratorijas dzīvnieki un to uzturēšana (EKK 2340);  kārtējā remonta un iestāžu uzturēšanas materiāli (EKK 2350); valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšanas izdevumi (EKK 2360) (izņemot ēdināšanas izdevumus (EKK 2363); mācību līdzekļi un materiāli (EKK 2370); izdevumi periodikas iegādei (EKK 2400); bibliotēku krājumi (EKK 5233).</t>
   </si>
   <si>
     <t>Atalgojums no izglītības iestādes budžeta līdzekļiem</t>
   </si>
   <si>
     <t>Darba devēja soc.apdrošināšanas iemaksas no izglītības iestādes budžeta līdzekļiem</t>
   </si>
   <si>
     <t>Kopā iestādes līdzekļi</t>
   </si>
   <si>
-    <t>Iestādes vadītājs</t>
-[...1 lines deleted...]
-  <si>
     <t>paraksts</t>
   </si>
   <si>
     <t>Vārds Uzvārds</t>
   </si>
   <si>
     <t>1.pielikums</t>
   </si>
   <si>
     <t xml:space="preserve">Skolēnu skaits </t>
   </si>
   <si>
-    <t>/Edgars Grīnis/</t>
+    <t>Rīgas Tālmācības vidusskola SIA izdevumu tāme 2026.gadam</t>
   </si>
   <si>
-    <t>Rīgas Tālmācības vidusskola SIA izdevumu tāme 2024.gadam</t>
+    <t>Direktora p.i.</t>
   </si>
   <si>
-    <t>Izmaksu tāme pēc 2023.gada faktiskajām izmaksām (pēc naudas plūsmas principa)</t>
+    <t>/Dagnija Rjapolova/</t>
+  </si>
+  <si>
+    <t>Izmaksu tāme pēc 2025.gada faktiskajām izmaksām (pēc naudas plūsmas principa)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
@@ -544,199 +545,206 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="3" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="3" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Parasts 7" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\ARNIS\formas\dok_registrs2011.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/ARNIS/formas/dok_registrs2011.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\sarmite\Desktop\2010\2014\22.12.2014\Budzeta_projekts%202014_3.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/sarmite/Desktop/2010/2014/22.12.2014/Budzeta_projekts%202014_3.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Saraksts"/>
       <sheetName val="Firma"/>
       <sheetName val="Izsniedzejs"/>
       <sheetName val="Ligumi"/>
       <sheetName val="Darijums"/>
       <sheetName val="Apmaksa"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1">
         <row r="1">
           <cell r="A1" t="str">
             <v>Uzņēmums / Persona</v>
           </cell>
         </row>
         <row r="2">
           <cell r="A2" t="str">
             <v xml:space="preserve"> </v>
           </cell>
@@ -4960,162 +4968,51 @@
           <cell r="A11" t="str">
             <v>iesniegums</v>
           </cell>
         </row>
         <row r="12">
           <cell r="A12" t="str">
             <v>piedāvājums</v>
           </cell>
         </row>
         <row r="13">
           <cell r="A13" t="str">
             <v>Reģistrācijas apliecība</v>
           </cell>
         </row>
         <row r="14">
           <cell r="A14" t="str">
             <v>Rīkojums</v>
           </cell>
         </row>
         <row r="15">
           <cell r="A15" t="str">
             <v>Aizdevuma atmaksas grafiks</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="5" refreshError="1">
-[...110 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="5" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="4.pielikums_Saist_apm_EUR_fakts"/>
       <sheetName val="4.pielikums_Saist_apmērs_ap EUR"/>
       <sheetName val="EKK_saturs"/>
       <sheetName val="2014.gada budzeta plans"/>
       <sheetName val="Groz_NIN_12_2014"/>
       <sheetName val="Grafiki"/>
       <sheetName val="KA_31122013"/>
       <sheetName val="Vertetie_ienemumi_2014"/>
       <sheetName val="Saturs2014"/>
       <sheetName val="Investicijas_aktivitates"/>
       <sheetName val="Kopsavilkums"/>
       <sheetName val="Rolling"/>
       <sheetName val="Gaujas_svetki"/>
       <sheetName val="Parvalde"/>
       <sheetName val="Celi"/>
       <sheetName val="LegGold2013"/>
@@ -5422,457 +5319,461 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
-  <dimension ref="A1:E42"/>
+  <dimension ref="A1:F42"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K10" sqref="K10"/>
+    <sheetView tabSelected="1" topLeftCell="A33" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" outlineLevelCol="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="18" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="10.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="60.109375" style="33" customWidth="1"/>
+    <col min="3" max="3" width="26.88671875" style="1" customWidth="1" outlineLevel="1"/>
+    <col min="4" max="5" width="9.109375" style="1"/>
+    <col min="6" max="6" width="13.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="2"/>
       <c r="C1" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
     </row>
-    <row r="3" spans="1:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C3" s="41"/>
+    <row r="3" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
     </row>
-    <row r="4" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="3"/>
     </row>
-    <row r="5" spans="1:3" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="5"/>
       <c r="B5" s="6"/>
       <c r="C5" s="5"/>
     </row>
-    <row r="6" spans="1:3" s="10" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" s="10" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="7" spans="1:3" s="10" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="11">
+    <row r="7" spans="1:6" s="10" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="41">
         <v>1100</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="13">
-        <v>830000</v>
-      </c>
+        <v>859487</v>
+      </c>
+      <c r="F7" s="38"/>
     </row>
-    <row r="8" spans="1:3" s="10" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="14">
+    <row r="8" spans="1:6" s="10" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="42">
         <v>1100</v>
       </c>
-      <c r="B8" s="15" t="s">
+      <c r="B8" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="16"/>
+      <c r="C8" s="15"/>
     </row>
-    <row r="9" spans="1:3" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A9" s="11">
+    <row r="9" spans="1:6" s="10" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A9" s="41">
         <v>1200</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="13">
-        <v>176925</v>
+        <f>C7*23.49%</f>
+        <v>201893.4963</v>
       </c>
     </row>
-    <row r="10" spans="1:3" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="14">
+    <row r="10" spans="1:6" s="10" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="42">
         <v>1200</v>
       </c>
-      <c r="B10" s="15" t="s">
+      <c r="B10" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="16"/>
+      <c r="C10" s="15"/>
     </row>
-    <row r="11" spans="1:3" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A11" s="11">
+    <row r="11" spans="1:6" s="10" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A11" s="41">
         <v>2110</v>
       </c>
-      <c r="B11" s="17" t="s">
+      <c r="B11" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="13"/>
     </row>
-    <row r="12" spans="1:3" s="10" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A12" s="11">
+    <row r="12" spans="1:6" s="10" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="41">
         <v>2200</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C12" s="36">
+      <c r="C12" s="34">
         <f>C13+C14+C15+C16+C17+C18</f>
-        <v>98500</v>
+        <v>139000</v>
       </c>
     </row>
-    <row r="13" spans="1:3" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="18">
+    <row r="13" spans="1:6" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="43">
         <v>2210</v>
       </c>
-      <c r="B13" s="19" t="s">
+      <c r="B13" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="C13" s="20">
-        <v>6500</v>
+      <c r="C13" s="18">
+        <v>3000</v>
       </c>
     </row>
-    <row r="14" spans="1:3" s="10" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="18">
+    <row r="14" spans="1:6" s="10" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="43">
         <v>2220</v>
       </c>
-      <c r="B14" s="19" t="s">
+      <c r="B14" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="20"/>
+      <c r="C14" s="18"/>
     </row>
-    <row r="15" spans="1:3" s="10" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="18">
+    <row r="15" spans="1:6" s="10" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="43">
         <v>2230</v>
       </c>
-      <c r="B15" s="19" t="s">
+      <c r="B15" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="C15" s="20">
-        <v>10000</v>
+      <c r="C15" s="18">
+        <v>12000</v>
       </c>
     </row>
-    <row r="16" spans="1:3" s="10" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="18">
+    <row r="16" spans="1:6" s="10" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="43">
         <v>2240</v>
       </c>
-      <c r="B16" s="19" t="s">
+      <c r="B16" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="C16" s="20">
-        <v>15000</v>
+      <c r="C16" s="18">
+        <v>14000</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="10" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="18">
+    <row r="17" spans="1:5" s="10" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="43">
         <v>2250</v>
       </c>
-      <c r="B17" s="19" t="s">
+      <c r="B17" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="C17" s="20">
-        <v>55000</v>
+      <c r="C17" s="18">
+        <v>60000</v>
       </c>
     </row>
-    <row r="18" spans="1:5" s="10" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="18">
+    <row r="18" spans="1:5" s="10" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="43">
         <v>2260</v>
       </c>
-      <c r="B18" s="19" t="s">
+      <c r="B18" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="C18" s="20">
-        <v>12000</v>
+      <c r="C18" s="18">
+        <v>50000</v>
       </c>
     </row>
-    <row r="19" spans="1:5" s="10" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="11">
+    <row r="19" spans="1:5" s="10" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="41">
         <v>2300</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="36">
+      <c r="C19" s="34">
         <f>C20+C21+C22+C23+C24+C25</f>
-        <v>58000</v>
+        <v>45000</v>
       </c>
     </row>
-    <row r="20" spans="1:5" s="10" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="18">
+    <row r="20" spans="1:5" s="10" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="43">
         <v>2310</v>
       </c>
-      <c r="B20" s="19" t="s">
+      <c r="B20" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="C20" s="20">
+      <c r="C20" s="18">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="10" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="43">
+        <v>2320</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="18"/>
+    </row>
+    <row r="22" spans="1:5" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="43">
+        <v>2340</v>
+      </c>
+      <c r="B22" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="18"/>
+    </row>
+    <row r="23" spans="1:5" s="10" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="43">
+        <v>2350</v>
+      </c>
+      <c r="B23" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="18">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="10" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="43">
+        <v>2360</v>
+      </c>
+      <c r="B24" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="18"/>
+    </row>
+    <row r="25" spans="1:5" s="10" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="43">
+        <v>2370</v>
+      </c>
+      <c r="B25" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="18">
         <v>20000</v>
       </c>
     </row>
-    <row r="21" spans="1:5" s="10" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C21" s="20"/>
+    <row r="26" spans="1:5" s="10" customFormat="1" ht="31.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="44">
+        <v>5233</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="35"/>
     </row>
-    <row r="22" spans="1:5" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C22" s="20"/>
+    <row r="27" spans="1:5" s="10" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A27" s="21"/>
+      <c r="B27" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="36">
+        <f>C7+C8+C9+C10+C11+C12+C19+C26</f>
+        <v>1245380.4963</v>
+      </c>
     </row>
-    <row r="23" spans="1:5" s="10" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-[...49 lines deleted...]
-    <row r="28" spans="1:5" s="10" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" s="10" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A28" s="11"/>
-      <c r="B28" s="25"/>
+      <c r="B28" s="23"/>
       <c r="C28" s="13"/>
     </row>
-    <row r="29" spans="1:5" s="10" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" s="10" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A29" s="11"/>
       <c r="B29" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="C29" s="36">
+      <c r="C29" s="34">
         <f>C27-C8-C10</f>
-        <v>1163425</v>
+        <v>1245380.4963</v>
       </c>
     </row>
-    <row r="30" spans="1:5" s="10" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" s="10" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A30" s="11"/>
       <c r="B30" s="12" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>1146</v>
+        <v>32</v>
+      </c>
+      <c r="C30" s="24">
+        <v>882</v>
       </c>
     </row>
-    <row r="31" spans="1:5" s="10" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" s="10" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A31" s="11"/>
       <c r="B31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C31" s="13">
         <f>C29/C30</f>
-        <v>1015.2050610820245</v>
+        <v>1411.9960275510205</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A32" s="11"/>
-      <c r="B32" s="27" t="s">
+      <c r="B32" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="28">
+      <c r="C32" s="26">
         <f>C31/12</f>
-        <v>84.600421756835374</v>
+        <v>117.66633562925171</v>
       </c>
       <c r="E32" s="10"/>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A33" s="11"/>
-      <c r="B33" s="25"/>
+      <c r="B33" s="23"/>
       <c r="C33" s="13"/>
     </row>
-    <row r="34" spans="1:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C34" s="30"/>
+    <row r="34" spans="1:4" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="19"/>
+      <c r="B34" s="27"/>
+      <c r="C34" s="28"/>
     </row>
-    <row r="35" spans="1:4" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="C35" s="32"/>
+    <row r="35" spans="1:4" ht="6.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="29"/>
+      <c r="C35" s="30"/>
     </row>
-    <row r="36" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D36" s="33"/>
+    <row r="36" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="31"/>
+      <c r="B36" s="31"/>
+      <c r="C36" s="31"/>
+      <c r="D36" s="31"/>
     </row>
-    <row r="37" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="40" t="s">
+    <row r="37" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="B37" s="40"/>
-      <c r="C37" s="40"/>
+      <c r="B37" s="39"/>
+      <c r="C37" s="39"/>
     </row>
-    <row r="38" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="40" t="s">
+    <row r="38" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="B38" s="40"/>
-      <c r="C38" s="40"/>
+      <c r="B38" s="39"/>
+      <c r="C38" s="39"/>
     </row>
-    <row r="39" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="40" t="s">
+    <row r="39" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B39" s="40"/>
-      <c r="C39" s="40"/>
+      <c r="B39" s="39"/>
+      <c r="C39" s="39"/>
     </row>
-    <row r="41" spans="1:4" s="10" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:4" s="10" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A41" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B41" s="32"/>
+      <c r="C41" s="10" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="B42" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="B41" s="34"/>
-[...5 lines deleted...]
-      <c r="B42" s="39" t="s">
+      <c r="C42" s="37" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A37:C37"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A39:C39"/>
     <mergeCell ref="A3:C3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.75" right="0.75" top="0.78740157480314965" bottom="0.59055118110236227" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="71" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="3" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2022</vt:lpstr>
-      <vt:lpstr>'2022'!Print_Area</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>'2026'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sarmīte Mūze</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>