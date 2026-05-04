--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27126"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Dell_kopija_03112020\Poga\Tames_2023\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ivanda Jakovele\Nextcloud\Kopmape\Ivanda\TĀMES 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F203159-5B7D-4F7E-9CDE-2BBD44A00C24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9AC0ADB3-63E5-4F58-BA80-1016CDFE0D01}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{F5F52C29-1CE1-40ED-B187-5594D45F6FC2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F5F52C29-1CE1-40ED-B187-5594D45F6FC2}"/>
   </bookViews>
   <sheets>
     <sheet name="Lapa1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Lapa1!$A$1:$C$43</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <si>
     <t>Izglītības iestādes dibinātājs: SIA "Skola mazajiem Poga"</t>
   </si>
   <si>
     <t>Izglītības iestāde: PPII "Skola mazajiem Poga"</t>
   </si>
   <si>
@@ -334,51 +334,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
@@ -387,64 +387,67 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -730,400 +733,400 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{492F8574-81AE-4AC1-9180-1215C129DAD2}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C27" sqref="C27"/>
+      <selection activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.42578125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="79" style="4" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="3" customWidth="1"/>
     <col min="4" max="16384" width="8.42578125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B6" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B7" s="2"/>
     </row>
     <row r="8" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A10" s="22" t="s">
+      <c r="A10" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="22" t="s">
+      <c r="B10" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="22" t="s">
+      <c r="C10" s="26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A11" s="22"/>
-[...1 lines deleted...]
-      <c r="C11" s="22"/>
+      <c r="A11" s="26"/>
+      <c r="B11" s="26"/>
+      <c r="C11" s="26"/>
     </row>
     <row r="12" spans="1:3" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6">
         <v>1100</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="24">
-        <v>103212.7</v>
+      <c r="C12" s="23">
+        <v>134191.1</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="6">
         <v>1200</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C13" s="24">
-        <v>24347.87</v>
+      <c r="C13" s="23">
+        <v>31655.68</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="6">
         <v>2100</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="24"/>
+      <c r="C14" s="23"/>
     </row>
     <row r="15" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="6">
         <v>2200</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="24">
-        <v>61125.700000000004</v>
+      <c r="C15" s="23">
+        <v>76690.179999999993</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9">
         <v>2210</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="25">
-        <v>1261.71</v>
+      <c r="C16" s="24">
+        <v>1462.64</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="9">
         <v>2220</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="25">
-        <v>9838</v>
+      <c r="C17" s="24">
+        <v>8544.51</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="9">
         <v>2230</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="25">
-        <v>48749.65</v>
+      <c r="C18" s="24">
+        <v>63096.13</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="9">
         <v>2240</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="25">
-        <v>165.8</v>
+      <c r="C19" s="24">
+        <v>2074.8000000000002</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="9">
         <v>2250</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="25">
+      <c r="C20" s="24">
         <v>12.1</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="9">
         <v>2260</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="25">
-        <v>1098.44</v>
+      <c r="C21" s="24">
+        <v>1500</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="6">
         <v>2300</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C22" s="24">
-        <v>22997</v>
+      <c r="C22" s="23">
+        <v>27144.27</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="9">
         <v>2310</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="25">
-        <v>16802.59</v>
+      <c r="C23" s="24">
+        <v>22205.53</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="9">
         <v>2320</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C24" s="25"/>
+      <c r="C24" s="24"/>
     </row>
     <row r="25" spans="1:4" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="9">
         <v>2340</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="C25" s="25"/>
+      <c r="C25" s="24"/>
     </row>
     <row r="26" spans="1:4" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="9">
         <v>2350</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="C26" s="25"/>
+      <c r="C26" s="24"/>
     </row>
     <row r="27" spans="1:4" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="9">
         <v>2360</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="C27" s="25"/>
+      <c r="C27" s="24"/>
     </row>
     <row r="28" spans="1:4" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="9">
         <v>2370</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="C28" s="25">
-        <v>6194.41</v>
+      <c r="C28" s="24">
+        <v>4938.74</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="6">
         <v>2400</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C29" s="24"/>
+      <c r="C29" s="23"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="C30" s="24">
-        <v>211683.27</v>
+      <c r="C30" s="23">
+        <v>269681.23</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="C31" s="24">
-        <v>7652.68</v>
+      <c r="C31" s="23">
+        <v>6750</v>
       </c>
       <c r="D31" s="12"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="C32" s="24">
-        <v>219335.94999999998</v>
+      <c r="C32" s="23">
+        <v>276431.23</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="C33" s="24">
-        <v>24602</v>
+      <c r="C33" s="23">
+        <v>26828</v>
       </c>
     </row>
     <row r="34" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="13"/>
       <c r="B34" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C34" s="26">
-        <v>30</v>
+      <c r="C34" s="22">
+        <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="13"/>
       <c r="B35" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="C35" s="26">
-        <v>17</v>
+      <c r="C35" s="22">
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="13"/>
       <c r="B36" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="C36" s="26">
-        <v>432.51409574468084</v>
+      <c r="C36" s="25">
+        <v>549.38</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A37" s="13"/>
       <c r="B37" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="C37" s="26">
-        <v>311.91605652899455</v>
+      <c r="C37" s="25">
+        <v>437.6</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="15"/>
     </row>
     <row r="39" spans="1:3" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="16"/>
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
     </row>
     <row r="40" spans="1:3" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="4"/>
       <c r="B40" s="18" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="4"/>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A41" s="4"/>
       <c r="B41" s="19"/>
       <c r="C41" s="4"/>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A42" s="23" t="s">
+      <c r="A42" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="B42" s="23"/>
-      <c r="C42" s="23"/>
+      <c r="B42" s="27"/>
+      <c r="C42" s="27"/>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A43" s="4"/>
       <c r="B43" s="20" t="s">
         <v>38</v>
       </c>
       <c r="C43" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="A42:C42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>