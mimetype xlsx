--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -1,1397 +1,5231 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Dati\Desktop\26.02.2018\2024\TAMES\MARUPE\Sutisanai\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ivanda Jakovele\Nextcloud\Kopmape\Ivanda\TĀMES 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{24DF3430-B2D8-4AB4-8434-9F08CE54F19A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11100" tabRatio="720"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{9C4C41DE-EA2B-41D0-884F-B9B9BD085042}"/>
   </bookViews>
   <sheets>
-    <sheet name="Privātie PII_tāme" sheetId="8" r:id="rId1"/>
-    <sheet name="Tāmes pielikums_izgl.sk." sheetId="10" r:id="rId2"/>
+    <sheet name="Privatas_skolas Tāme" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+    <externalReference r:id="rId3"/>
+  </externalReferences>
+  <definedNames>
+    <definedName name="Apmaksa">[1]Apmaksa!$A$1:$A$65536</definedName>
+    <definedName name="Darijums">[1]Darijums!$A$1:$A$65536</definedName>
+    <definedName name="Excel_BuiltIn__FilterDatabase" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Excel_BuiltIn__FilterDatabase">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Firmas">[1]Firma!$A$1:$A$65536</definedName>
+    <definedName name="Parvadataji">[1]Ligumi!$A$1:$A$65536</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Privatas_skolas Tāme'!$A$1:$C$42</definedName>
+    <definedName name="Saist_apmers_ar_galvojumu">[1]Ligumi!$A$1:$A$65536</definedName>
+    <definedName name="Z_1893421C_DBAA_4C10_AA6C_4D0F39122205_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_1893421C_DBAA_4C10_AA6C_4D0F39122205_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_483F8D4B_D649_4D59_A67B_5E8B6C0D2E28_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_483F8D4B_D649_4D59_A67B_5E8B6C0D2E28_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_56A06D27_97E5_4D01_ADCE_F8E0A2A870EF_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_56A06D27_97E5_4D01_ADCE_F8E0A2A870EF_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.PrintArea" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_81EB1DB6_89AB_4045_90FA_EF2BA7E792F9_.wvu.PrintArea">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_8545B4E6_A517_4BD7_BFB7_42FEB5F229AD_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_8545B4E6_A517_4BD7_BFB7_42FEB5F229AD_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_877A1030_2452_46B0_88DF_8A068656C08E_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_877A1030_2452_46B0_88DF_8A068656C08E_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_ABD8A783_3A6C_4629_9559_1E4E89E80131_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_ABD8A783_3A6C_4629_9559_1E4E89E80131_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_AF277C95_CBD9_4696_AC72_D010599E9831_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_AF277C95_CBD9_4696_AC72_D010599E9831_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_B7CBCF06_FF41_423A_9AB3_E1D1F70C6FC5_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_B7CBCF06_FF41_423A_9AB3_E1D1F70C6FC5_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_C5511FB8_86C5_41F3_ADCD_B10310F066F5_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_C5511FB8_86C5_41F3_ADCD_B10310F066F5_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_DB8ECBD1_2D44_4F97_BCC9_F610BA0A3109_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_DB8ECBD1_2D44_4F97_BCC9_F610BA0A3109_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_DEE3A27E_689A_4E9F_A3EB_C84F1E3B413E_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_DEE3A27E_689A_4E9F_A3EB_C84F1E3B413E_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.Cols" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.Cols">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.FilterData" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.FilterData">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintArea" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintArea">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintTitles" localSheetId="0">[2]Groz_NIN_12_2014!#REF!</definedName>
+    <definedName name="Z_F1F489B9_0F61_4F1F_A151_75EF77465344_.wvu.PrintTitles">[2]Groz_NIN_12_2014!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E42" i="8" l="1"/>
-[...3 lines deleted...]
-  <c r="E16" i="8" l="1"/>
+  <c r="C28" i="2" l="1"/>
+  <c r="C30" i="2" s="1"/>
+  <c r="C32" i="2" s="1"/>
+  <c r="C33" i="2" s="1"/>
 </calcChain>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Sarmīte Mūze</author>
+  </authors>
+  <commentList>
+    <comment ref="C32" authorId="0" shapeId="0" xr:uid="{2DAB33D1-AFF6-4794-A82F-7B182DD16508}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+            <charset val="186"/>
+          </rPr>
+          <t>Sarmīte Mūze:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+            <charset val="186"/>
+          </rPr>
+          <t xml:space="preserve">
+Izmaksas 1 audzēknim (septembris – decembris))</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <si>
-    <t>Ekonomiskās klasifikācijas kods</t>
+    <t>EKK kods</t>
   </si>
   <si>
-    <t>Izglītības iestāde</t>
+    <t>Izmaksu veidi</t>
   </si>
   <si>
-    <t xml:space="preserve">1. Aprēķinā iekļautie izdevumi </t>
+    <t>1100 - M</t>
   </si>
   <si>
-    <t>Remontdarbi un iestāžu uzturēšanas pakalpojumi (izņemot ēku, būvju un ceļu kapitālo remontu);</t>
+    <t>Atalgojums no valsts mērķdotācijas</t>
   </si>
   <si>
-    <t xml:space="preserve">Krājumi, materiāli, energoresursi, preces, biroja preces un inventārs, kurus neuzskaita pamatkapitāla veidošanā </t>
+    <t>Darba devēja soc.apdrošināšanas iemaksas</t>
   </si>
   <si>
-    <t>Valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšanas izdevumi  (izņemot ēdināšanas izdevumus (EKK 2363));</t>
+    <t>1200 - M</t>
   </si>
   <si>
-    <t xml:space="preserve">Kurināmais un enerģētiskie materiāli </t>
+    <t>Darba devēja soc.apdrošināšanas iemaksas no mērķdotācijas</t>
   </si>
   <si>
-    <t>Atalgojumi (EKK 1100) (izņemot pedagogu atalgojumu, kuru piešķir kā mērķdotāciju no valsts budžeta)</t>
-[...76 lines deleted...]
-    <t>Mācību, darba un dienesta komandējumi, darba braucieni (EKK 2100) (izņemot tos, kas finansēti no Eiropas Savienības fondiem)</t>
+    <t>Iekšzemes mācību, darba un dienesta komandējumi, dienesta, darba braucieni</t>
   </si>
   <si>
     <t>Pakalpojumi</t>
   </si>
   <si>
-    <t>Izdevumi par sakaru pakalpojumiem</t>
+    <t xml:space="preserve">    Pasta, telefona un citi sakaru pakalpojumi</t>
   </si>
   <si>
-    <t>Izdevumi par komunālajiem pakalpojumiem</t>
+    <t xml:space="preserve">    Izdevumi par komunālajiem pakalpojumiem</t>
   </si>
   <si>
-    <t>Dažādi pakalpojumi</t>
+    <t xml:space="preserve">    Iestādes administratīvie izdevumi un ar iestādes darbības nodrošināšanu saistītie izdevumi</t>
   </si>
   <si>
-    <t>Īre un noma</t>
+    <t xml:space="preserve">    Remontdarbi un telpu uzturēšana</t>
   </si>
   <si>
-    <t>Informācijas tehnoloģiju pakalpojumi;</t>
+    <t xml:space="preserve">    Informācijas tehnoloģiju pakalpojumi</t>
   </si>
   <si>
-    <t>Izdevumi par dažādām precēm un inventāru</t>
+    <t xml:space="preserve">    Īres un nomas maksa (izņemot transportlīdzekļu nomas maksu (EKK 2262))</t>
   </si>
   <si>
-    <t>Iestāžu uzturēšanas materiāli un preces</t>
+    <t>Materiāli</t>
   </si>
   <si>
-    <t>Izdevumi periodikas iegādei bibliotēku krājumiem</t>
+    <t xml:space="preserve">    Biroja preces un inventārs</t>
   </si>
   <si>
-    <t>Tāmes pielikums</t>
+    <t xml:space="preserve">    Kurināmais un enerģētiskie materiāli  (izņemot degvielas izdevumus (EKK 2322))</t>
   </si>
   <si>
-    <t>Izglītojamo skaits</t>
+    <t xml:space="preserve">    Zāles, ķimikālijas, laboratorijas preces, medicīniskās ierīces, medicīniskie instrumenti, laboratorijas dzīvnieki un to uzturēšana</t>
   </si>
   <si>
-    <t>Izglītojamo skaits no pusotra līdz četru gadu vecumam</t>
+    <t xml:space="preserve">    Kārtējā remonta un iestāžu uzturēšanas materiāli</t>
   </si>
   <si>
-    <t xml:space="preserve">Izglītojamo skaits obligātās sagatavošanas (5-6 gadu)  vecumā </t>
+    <t xml:space="preserve">    Valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšana (izņemot ēdināšanas izdevumus (EKK 2363))</t>
   </si>
   <si>
-    <t>Izglītības iestāde:  Privātā pirmsskolas izglītības iestāde "Mazulītis Rū"</t>
+    <t xml:space="preserve">    Mācību līdzekļi un materiāli</t>
   </si>
   <si>
-    <t>Izglītības iestādes dibinātājs:   Sabiedrība ar ierobežotu atbildību "Mazulītis Rū"</t>
+    <t>2370 - M</t>
   </si>
   <si>
-    <t>Reģistrācijas Nr. 40103178871</t>
+    <t xml:space="preserve">    Mācību līdzekļi un materiāli - Valsts mērķdotācija</t>
   </si>
   <si>
-    <t>Juridiskā adrese:  Stīpnieku ceļš 7B, Mārupes novads, Mārupe, LV - 2167</t>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>Bibliotēku krājumi</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  (neieskaitot mērķdotāciju mācību materiāliem)</t>
+    </r>
   </si>
   <si>
-    <t>Pirmsskolas izglītības programmas īstenošanas adrese /-es: Zemītes iela 6a, Rīga, LV - 1002;           Sauliešu iela 22, Tīraine, Mārupes novads, LV - 2167</t>
+    <t>5233 - M</t>
   </si>
   <si>
-    <t>Tālrunis: 67610683, 26137396</t>
+    <t>Bibliotēku krājumi - Valsts mērķdotācija</t>
   </si>
   <si>
-    <t>E-pasta adrese: mazulitisru@mazulitisru.lv</t>
+    <t>Kopā izdevumi:</t>
   </si>
   <si>
-    <t>Izmaksu periods: 01.01.2023. - 31.12.2023.</t>
+    <t>Kopā izgl. iestādes līdzekļi</t>
   </si>
   <si>
-    <t>Privātās pirmsskolas izglītības iestādes izglītojamo skaits uz 2023. gada 1.septembri                                                               Privātajā pirmsskolas izglītības iestādē "Mazulītis Rū"</t>
+    <t>Izmaksas 1 audzēknim (gadā)</t>
   </si>
   <si>
-    <t>Dibinātāja paraksta tiesīgā persona________________________Laine Ligere - Stengrevica, Valdes locekle______</t>
+    <t>Izmaksas 1 audzēknim (mēnesī)</t>
   </si>
   <si>
-    <t>31.01.2024.</t>
+    <t xml:space="preserve">Izmaksu aprēķins veikts atbilstoši LR Ministru kabineta 2016.gada 28.jūnija noteikumiem Nr.418 "Kārtība, kādā veicami pašvaldību savstarpējie norēķini par izglītības iestāžu sniegtajiem pakalpojumiem", balstoties uz 2015.gada faktiskajām izmaksām. </t>
+  </si>
+  <si>
+    <t>Izmaksu aprēķinā par vienu audzēkni iekļauti šādi izdevumi: atalgojumi (EKK 1100) (izņemot prēmijas un naudas balvas (EKK 1148) un darba devēja piešķirtos labumus un maksājumus (EKK 1170)); darba devēja valsts sociālās apdrošināšanas obligātās iemaksas, pabalsti un kompensācijas (EKK 1200) (izņemot valsts sociālās apdrošināšanas obligātās iemaksas no prēmijām un naudas balvām (EKK 1148) un darba devēja piešķirtajiem labumiem un maksājumiem (EKK 1170));</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mācību, darba un dienesta komandējumi, dienesta, darba braucieni (EKK 2100) (izņemot ārvalstu mācību, darba un dienesta komandējumus, darba braucienus (EKK 2120)); pasta, telefona un citi sakaru pakalpojumi (EKK 2210); izdevumi par komunālajiem pakalpojumiem (EKK 2220); iestādes administratīvie izdevumi un ar iestādes darbības nodrošināšanu saistītie izdevumi (EKK 2230); remontdarbi un iestāžu uzturēšanas pakalpojumi (izņemot kapitālo remontu (EKK 2240)); informācijas tehnoloģiju pakalpojumi (EKK 2250); īres un nomas maksa (EKK 2260) (izņemot transportlīdzekļu nomas maksu (EKK 2262)); </t>
+  </si>
+  <si>
+    <t>izdevumi par precēm iestādes darbības nodrošināšanai (EKK 2310);  kurināmais un enerģētiskie materiāli (EKK 2320) (izņemot degvielas izdevumus (EKK 2322)); zāles, ķimikālijas, laboratorijas preces, medicīniskās ierīces, medicīniskie instrumenti, laboratorijas dzīvnieki un to uzturēšana (EKK 2340);  kārtējā remonta un iestāžu uzturēšanas materiāli (EKK 2350); valsts un pašvaldību aprūpē un apgādē esošo personu uzturēšanas izdevumi (EKK 2360) (izņemot ēdināšanas izdevumus (EKK 2363); mācību līdzekļi un materiāli (EKK 2370); izdevumi periodikas iegādei (EKK 2400); bibliotēku krājumi (EKK 5233).</t>
+  </si>
+  <si>
+    <t>Atalgojums no izglītības iestādes budžeta līdzekļiem</t>
+  </si>
+  <si>
+    <t>Skolēnu skaits (uz 01.01.2026.)</t>
+  </si>
+  <si>
+    <t>Summa, EUR</t>
+  </si>
+  <si>
+    <t>Izdevumu tāme 2026.gadam, atbilstoši naudas plūsmai 2025.gadā.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="32" x14ac:knownFonts="1">
-[...3 lines deleted...]
-    </font>
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...134 lines deleted...]
-      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <b/>
-[...50 lines deleted...]
-      <sz val="10"/>
+      <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <i/>
-[...7 lines deleted...]
-      <sz val="10"/>
+      <sz val="12"/>
+      <color theme="5" tint="-0.249977111117893"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <b/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="3"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
   </fonts>
-  <fills count="36">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC7CE"/>
-[...179 lines deleted...]
-        <fgColor theme="0"/>
+        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="23">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...105 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...26 lines deleted...]
-    <border>
       <left/>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
-      </left>
-[...4 lines deleted...]
-      <bottom style="medium">
+      </right>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...42 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="47">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
-[...2 lines deleted...]
-      <alignment horizontal="justify" vertical="center"/>
+  <cellXfs count="46">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="35" borderId="14" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="4" fontId="4" fillId="2" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="42" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="4" fontId="8" fillId="2" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="9" fillId="2" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="42" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="33" borderId="11" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="2" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="2" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="3" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyAlignment="1">
-[...119 lines deleted...]
-    <xf numFmtId="4" fontId="20" fillId="0" borderId="14" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="34" borderId="18" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="34" borderId="19" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="34" borderId="20" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="43" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="47">
-[...36 lines deleted...]
-    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
+  <cellStyles count="5">
+    <cellStyle name="Komats 2" xfId="3" xr:uid="{5D23B714-30F2-4070-92C4-B914DE2B8D8B}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 10" xfId="43"/>
-[...7 lines deleted...]
-    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{0EFEBD45-45FE-477B-A20E-5E4F4CA791D0}"/>
+    <cellStyle name="Parasts 2" xfId="1" xr:uid="{6F4C970C-E222-4D82-B19A-F58E79F6CF57}"/>
+    <cellStyle name="Parasts 7" xfId="4" xr:uid="{3717172C-A60E-4302-8B4B-180E47542F77}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../ARNIS/formas/dok_registrs2011.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/ARNIS/formas/dok_registrs2011.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../sarmite/Desktop/2010/2014/22.12.2014/Budzeta_projekts%202014_3.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/sarmite/Desktop/2010/2014/22.12.2014/Budzeta_projekts%202014_3.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Saraksts"/>
+      <sheetName val="Firma"/>
+      <sheetName val="Izsniedzejs"/>
+      <sheetName val="Ligumi"/>
+      <sheetName val="Darijums"/>
+      <sheetName val="Apmaksa"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1" refreshError="1">
+        <row r="1">
+          <cell r="A1" t="str">
+            <v>Uzņēmums / Persona</v>
+          </cell>
+        </row>
+        <row r="2">
+          <cell r="A2" t="str">
+            <v xml:space="preserve"> </v>
+          </cell>
+        </row>
+        <row r="3">
+          <cell r="A3" t="str">
+            <v>A.B.V. SIA</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="A4" t="str">
+            <v>4.krēsli SIA</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="A5" t="str">
+            <v>A.Lapsiņas uzņēmums Apgāds skolai</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6" t="str">
+            <v>AB BAMBUSS SIA</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="A7" t="str">
+            <v>ABORA SIA</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>Adazi Bio Power SIA</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>ĀDAŽI PROJEKTS SIA</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10" t="str">
+            <v>Ādažu 1.fotogrupa, Diāna Taube</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="A11" t="str">
+            <v>Ādažu aptieka SIA</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="A12" t="str">
+            <v>Ādažu Brīvā Valdorfa skola, Biedrība</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="A13" t="str">
+            <v>Ādažu fotogrāfu biedrība - Sabiedriska organizācija</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="A14" t="str">
+            <v>ĀDAŽU GLĀBŠANAS DIENESTS PSIA</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="A15" t="str">
+            <v>Ādažu Hidromehanizācija SIA</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="A16" t="str">
+            <v>ĀDAŽU ĪPAŠUMI SIA</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="A17" t="str">
+            <v>ĀDAŽU METĀLS Sia</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="A18" t="str">
+            <v>ĀDAŽU NAMSAIMNIEKS SIA</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="A19" t="str">
+            <v>Ādažu novada vēlēšanu komisija</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="A20" t="str">
+            <v>Ādažu slimnīca PSIA</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="A21" t="str">
+            <v>ĀDAŽU SPORTA CENTRS SIA</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="A22" t="str">
+            <v>ĀDAŽU ŪDENS SIA</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="A23" t="str">
+            <v>AGD GRUPA SIA</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="A24" t="str">
+            <v xml:space="preserve">Agita Vīra </v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="A25" t="str">
+            <v>AGLV SIA</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="A26" t="str">
+            <v>Agnese Prokofjeva</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="A27" t="str">
+            <v>Agneta Akseņenko</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="A28" t="str">
+            <v>AGNIERS SIA</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="A29" t="str">
+            <v>AGREINO SIA</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="A30" t="str">
+            <v>Agris Kiršteins</v>
+          </cell>
+        </row>
+        <row r="31">
+          <cell r="A31" t="str">
+            <v>Agris Ļitvinovs</v>
+          </cell>
+        </row>
+        <row r="32">
+          <cell r="A32" t="str">
+            <v>Agris Upīts</v>
+          </cell>
+        </row>
+        <row r="33">
+          <cell r="A33" t="str">
+            <v>Aģentūra Radars SIA</v>
+          </cell>
+        </row>
+        <row r="34">
+          <cell r="A34" t="str">
+            <v>Aīda Kalniņa</v>
+          </cell>
+        </row>
+        <row r="35">
+          <cell r="A35" t="str">
+            <v>Aija Ausēja-Rudzīte</v>
+          </cell>
+        </row>
+        <row r="36">
+          <cell r="A36" t="str">
+            <v>AIVARS VITKOVSKIS</v>
+          </cell>
+        </row>
+        <row r="37">
+          <cell r="A37" t="str">
+            <v>Aivija Amaris SIA</v>
+          </cell>
+        </row>
+        <row r="38">
+          <cell r="A38" t="str">
+            <v>AJ Produkti AS</v>
+          </cell>
+        </row>
+        <row r="39">
+          <cell r="A39" t="str">
+            <v>AKKA LAA</v>
+          </cell>
+        </row>
+        <row r="40">
+          <cell r="A40" t="str">
+            <v>AKMENS APSTRĀDES CENTRS AKM SIA</v>
+          </cell>
+        </row>
+        <row r="41">
+          <cell r="A41" t="str">
+            <v>ALAN LTD SIA</v>
+          </cell>
+        </row>
+        <row r="42">
+          <cell r="A42" t="str">
+            <v>ALARMA SERVISS SIA</v>
+          </cell>
+        </row>
+        <row r="43">
+          <cell r="A43" t="str">
+            <v>ALDO Grupa SIA</v>
+          </cell>
+        </row>
+        <row r="44">
+          <cell r="A44" t="str">
+            <v>ALEJA D SIA</v>
+          </cell>
+        </row>
+        <row r="45">
+          <cell r="A45" t="str">
+            <v>ALEKSANDRS JALANECKIS</v>
+          </cell>
+        </row>
+        <row r="46">
+          <cell r="A46" t="str">
+            <v>ALEKSANDRS KARATAJEVS</v>
+          </cell>
+        </row>
+        <row r="47">
+          <cell r="A47" t="str">
+            <v>ALEKSANDRS KORJAKINS</v>
+          </cell>
+        </row>
+        <row r="48">
+          <cell r="A48" t="str">
+            <v>Aleksandrs Kulakovs</v>
+          </cell>
+        </row>
+        <row r="49">
+          <cell r="A49" t="str">
+            <v>Aleksandrs Sidorovs</v>
+          </cell>
+        </row>
+        <row r="50">
+          <cell r="A50" t="str">
+            <v>ALEKSIS-M SIA</v>
+          </cell>
+        </row>
+        <row r="51">
+          <cell r="A51" t="str">
+            <v>ALENTA SIA</v>
+          </cell>
+        </row>
+        <row r="52">
+          <cell r="A52" t="str">
+            <v>ALT AUTO SIA</v>
+          </cell>
+        </row>
+        <row r="53">
+          <cell r="A53" t="str">
+            <v>ALT NOMA</v>
+          </cell>
+        </row>
+        <row r="54">
+          <cell r="A54" t="str">
+            <v>Alūksnes novada pašvaldības Izglītības pārvalde</v>
+          </cell>
+        </row>
+        <row r="55">
+          <cell r="A55" t="str">
+            <v>Aļona Kļevcova</v>
+          </cell>
+        </row>
+        <row r="56">
+          <cell r="A56" t="str">
+            <v>AMARO SIA</v>
+          </cell>
+        </row>
+        <row r="57">
+          <cell r="A57" t="str">
+            <v xml:space="preserve">Amatierteātris "Kontakts" - Nereģistrēta iedzīvojāju grupa </v>
+          </cell>
+        </row>
+        <row r="58">
+          <cell r="A58" t="str">
+            <v>AMBER LINE SIA</v>
+          </cell>
+        </row>
+        <row r="59">
+          <cell r="A59" t="str">
+            <v>ANDRA STAĻĢA firma "ELEKTROREMONTS" SIA</v>
+          </cell>
+        </row>
+        <row r="60">
+          <cell r="A60" t="str">
+            <v>ANDRIS BALTACIS</v>
+          </cell>
+        </row>
+        <row r="61">
+          <cell r="A61" t="str">
+            <v>Andris Podziņš</v>
+          </cell>
+        </row>
+        <row r="62">
+          <cell r="A62" t="str">
+            <v>Androna SIA</v>
+          </cell>
+        </row>
+        <row r="63">
+          <cell r="A63" t="str">
+            <v>Anita Caune</v>
+          </cell>
+        </row>
+        <row r="64">
+          <cell r="A64" t="str">
+            <v>ANITA KRŪZMANE</v>
+          </cell>
+        </row>
+        <row r="65">
+          <cell r="A65" t="str">
+            <v>ANITRA SIA</v>
+          </cell>
+        </row>
+        <row r="66">
+          <cell r="A66" t="str">
+            <v>Aniva SIA</v>
+          </cell>
+        </row>
+        <row r="67">
+          <cell r="A67" t="str">
+            <v>ANPA SIA</v>
+          </cell>
+        </row>
+        <row r="68">
+          <cell r="A68" t="str">
+            <v>ANTARS SIA</v>
+          </cell>
+        </row>
+        <row r="69">
+          <cell r="A69" t="str">
+            <v>Apes novada dome</v>
+          </cell>
+        </row>
+        <row r="70">
+          <cell r="A70" t="str">
+            <v>Apgāds Zvaigzne ABC SIA</v>
+          </cell>
+        </row>
+        <row r="71">
+          <cell r="A71" t="str">
+            <v>AQUA-BRAMBIS SIA</v>
+          </cell>
+        </row>
+        <row r="72">
+          <cell r="A72" t="str">
+            <v>ARCHITECTUS SIA</v>
+          </cell>
+        </row>
+        <row r="73">
+          <cell r="A73" t="str">
+            <v>ARCO DEVELOPMENT SIA</v>
+          </cell>
+        </row>
+        <row r="74">
+          <cell r="A74" t="str">
+            <v>ARHITECTUS SIA</v>
+          </cell>
+        </row>
+        <row r="75">
+          <cell r="A75" t="str">
+            <v>ARĪTS SIA</v>
+          </cell>
+        </row>
+        <row r="76">
+          <cell r="A76" t="str">
+            <v>Armands Bāliņš</v>
+          </cell>
+        </row>
+        <row r="77">
+          <cell r="A77" t="str">
+            <v>ARPOS SIA</v>
+          </cell>
+        </row>
+        <row r="78">
+          <cell r="A78" t="str">
+            <v>ARTŪRS MANGULIS</v>
+          </cell>
+        </row>
+        <row r="79">
+          <cell r="A79" t="str">
+            <v>Artūrs Putnis</v>
+          </cell>
+        </row>
+        <row r="80">
+          <cell r="A80" t="str">
+            <v>a-skola SIA</v>
+          </cell>
+        </row>
+        <row r="81">
+          <cell r="A81" t="str">
+            <v>ATLASE SIA</v>
+          </cell>
+        </row>
+        <row r="82">
+          <cell r="A82" t="str">
+            <v>Atmodas Nereģistrēta iedzīvotāju grupa, Andrejs Petskojs</v>
+          </cell>
+        </row>
+        <row r="83">
+          <cell r="A83" t="str">
+            <v>AUDIT ADVICE SIA</v>
+          </cell>
+        </row>
+        <row r="84">
+          <cell r="A84" t="str">
+            <v xml:space="preserve">Audzītes, Nereģistrēto iedzīvotāju grupa, Linda Cintiņa </v>
+          </cell>
+        </row>
+        <row r="85">
+          <cell r="A85" t="str">
+            <v>AUSMA BEĶERE</v>
+          </cell>
+        </row>
+        <row r="86">
+          <cell r="A86" t="str">
+            <v>AUTOOGA SIA</v>
+          </cell>
+        </row>
+        <row r="87">
+          <cell r="A87" t="str">
+            <v>Ažiņa k/f Mārkets SIA</v>
+          </cell>
+        </row>
+        <row r="88">
+          <cell r="A88" t="str">
+            <v>Babītes novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="89">
+          <cell r="A89" t="str">
+            <v>Baiba Blūzma</v>
+          </cell>
+        </row>
+        <row r="90">
+          <cell r="A90" t="str">
+            <v>BALDONE V.S.A.C.</v>
+          </cell>
+        </row>
+        <row r="91">
+          <cell r="A91" t="str">
+            <v>Baldones novada dome</v>
+          </cell>
+        </row>
+        <row r="92">
+          <cell r="A92" t="str">
+            <v>BALDZE SIA</v>
+          </cell>
+        </row>
+        <row r="93">
+          <cell r="A93" t="str">
+            <v>BALTA AAS</v>
+          </cell>
+        </row>
+        <row r="94">
+          <cell r="A94" t="str">
+            <v>BALTAIS FONDS  S/O</v>
+          </cell>
+        </row>
+        <row r="95">
+          <cell r="A95" t="str">
+            <v>BALTENEKO  SIA</v>
+          </cell>
+        </row>
+        <row r="96">
+          <cell r="A96" t="str">
+            <v>BALTENEKO SIA</v>
+          </cell>
+        </row>
+        <row r="97">
+          <cell r="A97" t="str">
+            <v>Baltezera Fani, Nereģistrēto iedzīvotāju grupa, Gundega Miglava</v>
+          </cell>
+        </row>
+        <row r="98">
+          <cell r="A98" t="str">
+            <v>Baltezera pērle SIA</v>
+          </cell>
+        </row>
+        <row r="99">
+          <cell r="A99" t="str">
+            <v>BALTIC CONSTRUCTION ENTERPRISE SIA</v>
+          </cell>
+        </row>
+        <row r="100">
+          <cell r="A100" t="str">
+            <v>Baltijas  Banknote SIA</v>
+          </cell>
+        </row>
+        <row r="101">
+          <cell r="A101" t="str">
+            <v>BALTIJAS AUTOLĪZINGS SIA</v>
+          </cell>
+        </row>
+        <row r="102">
+          <cell r="A102" t="str">
+            <v>BALTIJAS BASEINI SIA</v>
+          </cell>
+        </row>
+        <row r="103">
+          <cell r="A103" t="str">
+            <v>BALTIJAS KOMUNIKĀCIJU CENTRS SIA</v>
+          </cell>
+        </row>
+        <row r="104">
+          <cell r="A104" t="str">
+            <v>BALTSURVEY SIA</v>
+          </cell>
+        </row>
+        <row r="105">
+          <cell r="A105" t="str">
+            <v>BĀRDAIŅI-1 SIA</v>
+          </cell>
+        </row>
+        <row r="106">
+          <cell r="A106" t="str">
+            <v>Bauskas novada dome</v>
+          </cell>
+        </row>
+        <row r="107">
+          <cell r="A107" t="str">
+            <v>BDO INVEST-RĪGA AS</v>
+          </cell>
+        </row>
+        <row r="108">
+          <cell r="A108" t="str">
+            <v>Bentley Systems Europe B.V.</v>
+          </cell>
+        </row>
+        <row r="109">
+          <cell r="A109" t="str">
+            <v>Bermiz SIA</v>
+          </cell>
+        </row>
+        <row r="110">
+          <cell r="A110" t="str">
+            <v>Beverīnas novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="111">
+          <cell r="A111" t="str">
+            <v>BG SIA</v>
+          </cell>
+        </row>
+        <row r="112">
+          <cell r="A112" t="str">
+            <v>Biedrība " Futbola skola "Garkalne""</v>
+          </cell>
+        </row>
+        <row r="113">
+          <cell r="A113" t="str">
+            <v>Biedrība " Juglas Dzīvnieku aizsardzības grupa "</v>
+          </cell>
+        </row>
+        <row r="114">
+          <cell r="A114" t="str">
+            <v>Biedrība " Sporta klubs "KUMITE""</v>
+          </cell>
+        </row>
+        <row r="115">
+          <cell r="A115" t="str">
+            <v>Biedrība "DZĪVESSPĒKS"</v>
+          </cell>
+        </row>
+        <row r="116">
+          <cell r="A116" t="str">
+            <v>Biedrība "Latvijas Badmintona federācija"</v>
+          </cell>
+        </row>
+        <row r="117">
+          <cell r="A117" t="str">
+            <v>Biedrība "Latvijas Izpildītāju un producentu apvienība"</v>
+          </cell>
+        </row>
+        <row r="118">
+          <cell r="A118" t="str">
+            <v>Biedrība "Mednieku klubs"Laveri"</v>
+          </cell>
+        </row>
+        <row r="119">
+          <cell r="A119" t="str">
+            <v>Biedrība "Privātā vidusskola ĀBVS"</v>
+          </cell>
+        </row>
+        <row r="120">
+          <cell r="A120" t="str">
+            <v>Biedrība "Svētku aģentūra Santa"</v>
+          </cell>
+        </row>
+        <row r="121">
+          <cell r="A121" t="str">
+            <v>Biedrība Autortiesību un komunicēšanās konsultāciju aģentūra</v>
+          </cell>
+        </row>
+        <row r="122">
+          <cell r="A122" t="str">
+            <v>Biedrība" Futbola klubs "Ādaži""</v>
+          </cell>
+        </row>
+        <row r="123">
+          <cell r="A123" t="str">
+            <v>Biedrība"Maxsharks sports "</v>
+          </cell>
+        </row>
+        <row r="124">
+          <cell r="A124" t="str">
+            <v>BIĶERNIEKU KOMPLEKSĀ SPORTA BĀZE VAS</v>
+          </cell>
+        </row>
+        <row r="125">
+          <cell r="A125" t="str">
+            <v>BIOR Pārikas drošības, dzīvnieku veselības un vides zinātniskais institūts</v>
+          </cell>
+        </row>
+        <row r="126">
+          <cell r="A126" t="str">
+            <v>BIRUTA VIMBA</v>
+          </cell>
+        </row>
+        <row r="127">
+          <cell r="A127" t="str">
+            <v>BIRUTAS BIROJS SIA</v>
+          </cell>
+        </row>
+        <row r="128">
+          <cell r="A128" t="str">
+            <v>BIZNESA KOMPLEKSS SIA KIF</v>
+          </cell>
+        </row>
+        <row r="129">
+          <cell r="A129" t="str">
+            <v>BOLDEKS SIA</v>
+          </cell>
+        </row>
+        <row r="130">
+          <cell r="A130" t="str">
+            <v>BRASA SBS SIA</v>
+          </cell>
+        </row>
+        <row r="131">
+          <cell r="A131" t="str">
+            <v>BRINUM-X SIA</v>
+          </cell>
+        </row>
+        <row r="132">
+          <cell r="A132" t="str">
+            <v>BRUKS SIA</v>
+          </cell>
+        </row>
+        <row r="133">
+          <cell r="A133" t="str">
+            <v>BT PROJEKTS SIA</v>
+          </cell>
+        </row>
+        <row r="134">
+          <cell r="A134" t="str">
+            <v>BTA AAS</v>
+          </cell>
+        </row>
+        <row r="135">
+          <cell r="A135" t="str">
+            <v>BTA Insurance Company SE</v>
+          </cell>
+        </row>
+        <row r="136">
+          <cell r="A136" t="str">
+            <v>BUSINESS PARTNER SIA</v>
+          </cell>
+        </row>
+        <row r="137">
+          <cell r="A137" t="str">
+            <v>CAMELIA SIA</v>
+          </cell>
+        </row>
+        <row r="138">
+          <cell r="A138" t="str">
+            <v>CARDO SIA</v>
+          </cell>
+        </row>
+        <row r="139">
+          <cell r="A139" t="str">
+            <v>Carnikavas novada dome</v>
+          </cell>
+        </row>
+        <row r="140">
+          <cell r="A140" t="str">
+            <v>CEĻOJUMU KLUBS RSP biedrība</v>
+          </cell>
+        </row>
+        <row r="141">
+          <cell r="A141" t="str">
+            <v>CEĻOTĀJU VEIKALS VIA Baltica IK</v>
+          </cell>
+        </row>
+        <row r="142">
+          <cell r="A142" t="str">
+            <v xml:space="preserve">Ceļu satiksmes drošības direkcija </v>
+          </cell>
+        </row>
+        <row r="143">
+          <cell r="A143" t="str">
+            <v>Centrālā finanšu un līgumu aģentūra</v>
+          </cell>
+        </row>
+        <row r="144">
+          <cell r="A144" t="str">
+            <v>Cerebellum SIA</v>
+          </cell>
+        </row>
+        <row r="145">
+          <cell r="A145" t="str">
+            <v>Cēsu novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="146">
+          <cell r="A146" t="str">
+            <v>CIEDRA A SIA</v>
+          </cell>
+        </row>
+        <row r="147">
+          <cell r="A147" t="str">
+            <v>CONVENTS LAW Office</v>
+          </cell>
+        </row>
+        <row r="148">
+          <cell r="A148" t="str">
+            <v>CV-ONLINE LATVIA SIA</v>
+          </cell>
+        </row>
+        <row r="149">
+          <cell r="A149" t="str">
+            <v>Da &amp; Jo  SIA</v>
+          </cell>
+        </row>
+        <row r="150">
+          <cell r="A150" t="str">
+            <v>DACE DIENAVA</v>
+          </cell>
+        </row>
+        <row r="151">
+          <cell r="A151" t="str">
+            <v>Dace Medniece</v>
+          </cell>
+        </row>
+        <row r="152">
+          <cell r="A152" t="str">
+            <v>DAGI SIA</v>
+          </cell>
+        </row>
+        <row r="153">
+          <cell r="A153" t="str">
+            <v>DAGNIJA PUĶĪTE</v>
+          </cell>
+        </row>
+        <row r="154">
+          <cell r="A154" t="str">
+            <v>Daiļrade RC SIA</v>
+          </cell>
+        </row>
+        <row r="155">
+          <cell r="A155" t="str">
+            <v>DAINA KALNIŅA</v>
+          </cell>
+        </row>
+        <row r="156">
+          <cell r="A156" t="str">
+            <v>DAINA SALMIŅA</v>
+          </cell>
+        </row>
+        <row r="157">
+          <cell r="A157" t="str">
+            <v xml:space="preserve">DAINIS PIEBALGS </v>
+          </cell>
+        </row>
+        <row r="158">
+          <cell r="A158" t="str">
+            <v>Dainis Popovs</v>
+          </cell>
+        </row>
+        <row r="159">
+          <cell r="A159" t="str">
+            <v>DAIRA SIA</v>
+          </cell>
+        </row>
+        <row r="160">
+          <cell r="A160" t="str">
+            <v>DALA SIA</v>
+          </cell>
+        </row>
+        <row r="161">
+          <cell r="A161" t="str">
+            <v>DANFO MASTER SIA</v>
+          </cell>
+        </row>
+        <row r="162">
+          <cell r="A162" t="str">
+            <v>DANTRA SIA</v>
+          </cell>
+        </row>
+        <row r="163">
+          <cell r="A163" t="str">
+            <v>DARBA APĢĒRBU SERVISS SIA</v>
+          </cell>
+        </row>
+        <row r="164">
+          <cell r="A164" t="str">
+            <v>Dartes SIA</v>
+          </cell>
+        </row>
+        <row r="165">
+          <cell r="A165" t="str">
+            <v>DĀRZA GURU SIA</v>
+          </cell>
+        </row>
+        <row r="166">
+          <cell r="A166" t="str">
+            <v>DAS SIA</v>
+          </cell>
+        </row>
+        <row r="167">
+          <cell r="A167" t="str">
+            <v>DASKO SIA</v>
+          </cell>
+        </row>
+        <row r="168">
+          <cell r="A168" t="str">
+            <v>Datateks SIA</v>
+          </cell>
+        </row>
+        <row r="169">
+          <cell r="A169" t="str">
+            <v>DAUGAVPILS ENERGOCELTNIEKS SIA</v>
+          </cell>
+        </row>
+        <row r="170">
+          <cell r="A170" t="str">
+            <v>Dāvanu karte SIA</v>
+          </cell>
+        </row>
+        <row r="171">
+          <cell r="A171" t="str">
+            <v>DDBC SIA</v>
+          </cell>
+        </row>
+        <row r="172">
+          <cell r="A172" t="str">
+            <v>DDV SIA</v>
+          </cell>
+        </row>
+        <row r="173">
+          <cell r="A173" t="str">
+            <v>DEIMS SIA</v>
+          </cell>
+        </row>
+        <row r="174">
+          <cell r="A174" t="str">
+            <v>Delta Audio SIA</v>
+          </cell>
+        </row>
+        <row r="175">
+          <cell r="A175" t="str">
+            <v>Delta Urban SIA</v>
+          </cell>
+        </row>
+        <row r="176">
+          <cell r="A176" t="str">
+            <v>DEMOKRĀTI LV PP</v>
+          </cell>
+        </row>
+        <row r="177">
+          <cell r="A177" t="str">
+            <v>DEPO DIY SIA</v>
+          </cell>
+        </row>
+        <row r="178">
+          <cell r="A178" t="str">
+            <v>DEX SIA</v>
+          </cell>
+        </row>
+        <row r="179">
+          <cell r="A179" t="str">
+            <v xml:space="preserve">DEZINFA SIA </v>
+          </cell>
+        </row>
+        <row r="180">
+          <cell r="A180" t="str">
+            <v>DIĀNA SALENIECE</v>
+          </cell>
+        </row>
+        <row r="181">
+          <cell r="A181" t="str">
+            <v>DIETA LTD SIA</v>
+          </cell>
+        </row>
+        <row r="182">
+          <cell r="A182" t="str">
+            <v>DITAS BALČUS TEĀTRIS - DIVAS ACIS Biedrība</v>
+          </cell>
+        </row>
+        <row r="183">
+          <cell r="A183" t="str">
+            <v>DK INVEST SIA</v>
+          </cell>
+        </row>
+        <row r="184">
+          <cell r="A184" t="str">
+            <v>DLG DATORS SIA</v>
+          </cell>
+        </row>
+        <row r="185">
+          <cell r="A185" t="str">
+            <v>DN SISTĒMAS SIA</v>
+          </cell>
+        </row>
+        <row r="186">
+          <cell r="A186" t="str">
+            <v>Dobeles novada Izglītibas pārvalde</v>
+          </cell>
+        </row>
+        <row r="187">
+          <cell r="A187" t="str">
+            <v>DOMI grupe</v>
+          </cell>
+        </row>
+        <row r="188">
+          <cell r="A188" t="str">
+            <v>Domiņs SIA</v>
+          </cell>
+        </row>
+        <row r="189">
+          <cell r="A189" t="str">
+            <v>DRAMATURGU TEĀTRIS Biedrība</v>
+          </cell>
+        </row>
+        <row r="190">
+          <cell r="A190" t="str">
+            <v>Drošība AM SIA</v>
+          </cell>
+        </row>
+        <row r="191">
+          <cell r="A191" t="str">
+            <v>DZINTARS GIRGENSONS</v>
+          </cell>
+        </row>
+        <row r="192">
+          <cell r="A192" t="str">
+            <v>Dzintars Kronbergs</v>
+          </cell>
+        </row>
+        <row r="193">
+          <cell r="A193" t="str">
+            <v>Dzintars Osis</v>
+          </cell>
+        </row>
+        <row r="194">
+          <cell r="A194" t="str">
+            <v>ECO RUBBER</v>
+          </cell>
+        </row>
+        <row r="195">
+          <cell r="A195" t="str">
+            <v>ECOVIS CONVENTS Law Office SIA</v>
+          </cell>
+        </row>
+        <row r="196">
+          <cell r="A196" t="str">
+            <v>EDDI SIA</v>
+          </cell>
+        </row>
+        <row r="197">
+          <cell r="A197" t="str">
+            <v>Eden Springs Latvia SIA</v>
+          </cell>
+        </row>
+        <row r="198">
+          <cell r="A198" t="str">
+            <v>Edīte Johansone</v>
+          </cell>
+        </row>
+        <row r="199">
+          <cell r="A199" t="str">
+            <v>Edmunda Veizāna deju skola IK</v>
+          </cell>
+        </row>
+        <row r="200">
+          <cell r="A200" t="str">
+            <v>EDMUNDS VEIZĀNS Modes deju studija IK</v>
+          </cell>
+        </row>
+        <row r="201">
+          <cell r="A201" t="str">
+            <v>EDVANS SIA</v>
+          </cell>
+        </row>
+        <row r="202">
+          <cell r="A202" t="str">
+            <v>EDVEST  SIA</v>
+          </cell>
+        </row>
+        <row r="203">
+          <cell r="A203" t="str">
+            <v>EGO projekts SIA</v>
+          </cell>
+        </row>
+        <row r="204">
+          <cell r="A204" t="str">
+            <v>EGONS SIMSONS</v>
+          </cell>
+        </row>
+        <row r="205">
+          <cell r="A205" t="str">
+            <v>EIGERS PROJEKTI SIA</v>
+          </cell>
+        </row>
+        <row r="206">
+          <cell r="A206" t="str">
+            <v>EIMURU TĪKLI SIA</v>
+          </cell>
+        </row>
+        <row r="207">
+          <cell r="A207" t="str">
+            <v>Eiroeksperts SIA</v>
+          </cell>
+        </row>
+        <row r="208">
+          <cell r="A208" t="str">
+            <v>EIROPARKS SIA</v>
+          </cell>
+        </row>
+        <row r="209">
+          <cell r="A209" t="str">
+            <v>EIROPARKS SIA</v>
+          </cell>
+        </row>
+        <row r="210">
+          <cell r="A210" t="str">
+            <v>EIROPAS CEĻOJUMU CENTRS SIA</v>
+          </cell>
+        </row>
+        <row r="211">
+          <cell r="A211" t="str">
+            <v>EIROPAS FONDU KONSULTANTI SIA</v>
+          </cell>
+        </row>
+        <row r="212">
+          <cell r="A212" t="str">
+            <v>EKOPARTNERIS SIA</v>
+          </cell>
+        </row>
+        <row r="213">
+          <cell r="A213" t="str">
+            <v>EKSPRESS-ĀDAŽI SIA</v>
+          </cell>
+        </row>
+        <row r="214">
+          <cell r="A214" t="str">
+            <v>Elektriķis SIA</v>
+          </cell>
+        </row>
+        <row r="215">
+          <cell r="A215" t="str">
+            <v>ELEKTROMONTĀŽA SIA</v>
+          </cell>
+        </row>
+        <row r="216">
+          <cell r="A216" t="str">
+            <v>ELĪNA PUĶITE</v>
+          </cell>
+        </row>
+        <row r="217">
+          <cell r="A217" t="str">
+            <v>ELVA BALTIC SIA</v>
+          </cell>
+        </row>
+        <row r="218">
+          <cell r="A218" t="str">
+            <v>ELVA BALTIC SIA</v>
+          </cell>
+        </row>
+        <row r="219">
+          <cell r="A219" t="str">
+            <v>EMERALD BALTIC SIA</v>
+          </cell>
+        </row>
+        <row r="220">
+          <cell r="A220" t="str">
+            <v>EMOSS SIA</v>
+          </cell>
+        </row>
+        <row r="221">
+          <cell r="A221" t="str">
+            <v>EPS AS</v>
+          </cell>
+        </row>
+        <row r="222">
+          <cell r="A222" t="str">
+            <v>ERGO Latvija AAS</v>
+          </cell>
+        </row>
+        <row r="223">
+          <cell r="A223" t="str">
+            <v>ERGO Latvija dzīvība AAS</v>
+          </cell>
+        </row>
+        <row r="224">
+          <cell r="A224" t="str">
+            <v>ERMITĀŽAS RISINĀJUMI SIA</v>
+          </cell>
+        </row>
+        <row r="225">
+          <cell r="A225" t="str">
+            <v>Ervīns Musts</v>
+          </cell>
+        </row>
+        <row r="226">
+          <cell r="A226" t="str">
+            <v>ESNET SIA</v>
+          </cell>
+        </row>
+        <row r="227">
+          <cell r="A227" t="str">
+            <v>ET Sistēmas SIA</v>
+          </cell>
+        </row>
+        <row r="228">
+          <cell r="A228" t="str">
+            <v>EuroLatCapital SIA</v>
+          </cell>
+        </row>
+        <row r="229">
+          <cell r="A229" t="str">
+            <v>EVA-SERVISS SIA</v>
+          </cell>
+        </row>
+        <row r="230">
+          <cell r="A230" t="str">
+            <v>Everita Kāpa</v>
+          </cell>
+        </row>
+        <row r="231">
+          <cell r="A231" t="str">
+            <v>EVIJA BELICKA</v>
+          </cell>
+        </row>
+        <row r="232">
+          <cell r="A232" t="str">
+            <v>EWE SIA</v>
+          </cell>
+        </row>
+        <row r="233">
+          <cell r="A233" t="str">
+            <v>EXODUS TV IK</v>
+          </cell>
+        </row>
+        <row r="234">
+          <cell r="A234" t="str">
+            <v>FABLEX SIA</v>
+          </cell>
+        </row>
+        <row r="235">
+          <cell r="A235" t="str">
+            <v>FEELANCER SIA</v>
+          </cell>
+        </row>
+        <row r="236">
+          <cell r="A236" t="str">
+            <v>FIAS SIA</v>
+          </cell>
+        </row>
+        <row r="237">
+          <cell r="A237" t="str">
+            <v>FIDEA SIA</v>
+          </cell>
+        </row>
+        <row r="238">
+          <cell r="A238" t="str">
+            <v>Filings.lv SIA</v>
+          </cell>
+        </row>
+        <row r="239">
+          <cell r="A239" t="str">
+            <v>Filmu studija Jūra SIA</v>
+          </cell>
+        </row>
+        <row r="240">
+          <cell r="A240" t="str">
+            <v>Finanšu akadēmija SIA</v>
+          </cell>
+        </row>
+        <row r="241">
+          <cell r="A241" t="str">
+            <v>FIRM</v>
+          </cell>
+        </row>
+        <row r="242">
+          <cell r="A242" t="str">
+            <v>Firma ELEKTRIĶIS SIA</v>
+          </cell>
+        </row>
+        <row r="243">
+          <cell r="A243" t="str">
+            <v>FM Ādaži SIA</v>
+          </cell>
+        </row>
+        <row r="244">
+          <cell r="A244" t="str">
+            <v>FN-SERVISS  SIA</v>
+          </cell>
+        </row>
+        <row r="245">
+          <cell r="A245" t="str">
+            <v>FONTES VADĪBAS KONSULTĀCIJAS</v>
+          </cell>
+        </row>
+        <row r="246">
+          <cell r="A246" t="str">
+            <v>FUNERAL SERVICE  Latvia SIA</v>
+          </cell>
+        </row>
+        <row r="247">
+          <cell r="A247" t="str">
+            <v>Futbola klubs "Ādaži" Biedrība</v>
+          </cell>
+        </row>
+        <row r="248">
+          <cell r="A248" t="str">
+            <v>G KOLIZEJS SIA</v>
+          </cell>
+        </row>
+        <row r="249">
+          <cell r="A249" t="str">
+            <v>GAILĪTIS-G SIA</v>
+          </cell>
+        </row>
+        <row r="250">
+          <cell r="A250" t="str">
+            <v>GALAPRO IK</v>
+          </cell>
+        </row>
+        <row r="251">
+          <cell r="A251" t="str">
+            <v>Garāžu īpašnieku Kooperatīva sabiedrība "KADAGA 2"</v>
+          </cell>
+        </row>
+        <row r="252">
+          <cell r="A252" t="str">
+            <v>Garkalnes novada dome</v>
+          </cell>
+        </row>
+        <row r="253">
+          <cell r="A253" t="str">
+            <v>Garkalnes ūdens SIA</v>
+          </cell>
+        </row>
+        <row r="254">
+          <cell r="A254" t="str">
+            <v>Gaujas centrs SIA</v>
+          </cell>
+        </row>
+        <row r="255">
+          <cell r="A255" t="str">
+            <v>Gaujas Partnerība Biedrība</v>
+          </cell>
+        </row>
+        <row r="256">
+          <cell r="A256" t="str">
+            <v>GCI Latvia SIA</v>
+          </cell>
+        </row>
+        <row r="257">
+          <cell r="A257" t="str">
+            <v>Getliņi EKO SIA</v>
+          </cell>
+        </row>
+        <row r="258">
+          <cell r="A258" t="str">
+            <v>GIBSONS GRUPA SIA</v>
+          </cell>
+        </row>
+        <row r="259">
+          <cell r="A259" t="str">
+            <v>GJENSIDIGE Baltic AAS</v>
+          </cell>
+        </row>
+        <row r="260">
+          <cell r="A260" t="str">
+            <v>GLUDI LM</v>
+          </cell>
+        </row>
+        <row r="261">
+          <cell r="A261" t="str">
+            <v>Grāmatu draugs Pluss SIA</v>
+          </cell>
+        </row>
+        <row r="262">
+          <cell r="A262" t="str">
+            <v>GRANDUS SIA</v>
+          </cell>
+        </row>
+        <row r="263">
+          <cell r="A263" t="str">
+            <v>GRĪDU SERVISS SIA</v>
+          </cell>
+        </row>
+        <row r="264">
+          <cell r="A264" t="str">
+            <v>GT 19 SIA</v>
+          </cell>
+        </row>
+        <row r="265">
+          <cell r="A265" t="str">
+            <v>Guard 4 you SIA</v>
+          </cell>
+        </row>
+        <row r="266">
+          <cell r="A266" t="str">
+            <v>Gulbenes novada dome</v>
+          </cell>
+        </row>
+        <row r="267">
+          <cell r="A267" t="str">
+            <v>GUNĀRS AVOTIŅŠ</v>
+          </cell>
+        </row>
+        <row r="268">
+          <cell r="A268" t="str">
+            <v>GUNDARS PĒTERSONS</v>
+          </cell>
+        </row>
+        <row r="269">
+          <cell r="A269" t="str">
+            <v>Gundars Pētersons</v>
+          </cell>
+        </row>
+        <row r="270">
+          <cell r="A270" t="str">
+            <v>Gunta Briede</v>
+          </cell>
+        </row>
+        <row r="271">
+          <cell r="A271" t="str">
+            <v>Gunta Puriņa</v>
+          </cell>
+        </row>
+        <row r="272">
+          <cell r="A272" t="str">
+            <v>Gunta Skuja</v>
+          </cell>
+        </row>
+        <row r="273">
+          <cell r="A273" t="str">
+            <v>Guntis Martuzāns</v>
+          </cell>
+        </row>
+        <row r="274">
+          <cell r="A274" t="str">
+            <v>Guntis Podziņš</v>
+          </cell>
+        </row>
+        <row r="275">
+          <cell r="A275" t="str">
+            <v>Guntis Porietis</v>
+          </cell>
+        </row>
+        <row r="276">
+          <cell r="A276" t="str">
+            <v>Guntra Ozola</v>
+          </cell>
+        </row>
+        <row r="277">
+          <cell r="A277" t="str">
+            <v>GUSTIŅI SIA</v>
+          </cell>
+        </row>
+        <row r="278">
+          <cell r="A278" t="str">
+            <v>ĢEO EKO RISINĀJUMI SIA</v>
+          </cell>
+        </row>
+        <row r="279">
+          <cell r="A279" t="str">
+            <v>Ģirts Lūsis</v>
+          </cell>
+        </row>
+        <row r="280">
+          <cell r="A280" t="str">
+            <v>HANSABANKA AS</v>
+          </cell>
+        </row>
+        <row r="281">
+          <cell r="A281" t="str">
+            <v>HEDOS SIA</v>
+          </cell>
+        </row>
+        <row r="282">
+          <cell r="A282" t="str">
+            <v>HIDRO-LAVERI SIA</v>
+          </cell>
+        </row>
+        <row r="283">
+          <cell r="A283" t="str">
+            <v>HIDRO-LAVERI SIA</v>
+          </cell>
+        </row>
+        <row r="284">
+          <cell r="A284" t="str">
+            <v>HPJ SIA</v>
+          </cell>
+        </row>
+        <row r="285">
+          <cell r="A285" t="str">
+            <v>HUMS SIA</v>
+          </cell>
+        </row>
+        <row r="286">
+          <cell r="A286" t="str">
+            <v xml:space="preserve">HUMUS SIA </v>
+          </cell>
+        </row>
+        <row r="287">
+          <cell r="A287" t="str">
+            <v>HYDRO STADIUM ĀDAŽI SIA</v>
+          </cell>
+        </row>
+        <row r="288">
+          <cell r="A288" t="str">
+            <v>I KLUBS SIA</v>
+          </cell>
+        </row>
+        <row r="289">
+          <cell r="A289" t="str">
+            <v>Iekšlietu ministrijas Informācijas centrs</v>
+          </cell>
+        </row>
+        <row r="290">
+          <cell r="A290" t="str">
+            <v>IEVA NEIKENA</v>
+          </cell>
+        </row>
+        <row r="291">
+          <cell r="A291" t="str">
+            <v>Ieva Neikena</v>
+          </cell>
+        </row>
+        <row r="292">
+          <cell r="A292" t="str">
+            <v>IEVA ROVE</v>
+          </cell>
+        </row>
+        <row r="293">
+          <cell r="A293" t="str">
+            <v>Ieva Roze</v>
+          </cell>
+        </row>
+        <row r="294">
+          <cell r="A294" t="str">
+            <v>IF P&amp;C Insurance AS</v>
+          </cell>
+        </row>
+        <row r="295">
+          <cell r="A295" t="str">
+            <v>IGO FOMINS</v>
+          </cell>
+        </row>
+        <row r="296">
+          <cell r="A296" t="str">
+            <v>Igors Spirkovičs</v>
+          </cell>
+        </row>
+        <row r="297">
+          <cell r="A297" t="str">
+            <v>IKS SPORTS SIA</v>
+          </cell>
+        </row>
+        <row r="298">
+          <cell r="A298" t="str">
+            <v>Ikšķiles novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="299">
+          <cell r="A299" t="str">
+            <v>Ilze Celmiņa</v>
+          </cell>
+        </row>
+        <row r="300">
+          <cell r="A300" t="str">
+            <v>Ilze Jansone</v>
+          </cell>
+        </row>
+        <row r="301">
+          <cell r="A301" t="str">
+            <v>IMPEL SERVIKS  SIA</v>
+          </cell>
+        </row>
+        <row r="302">
+          <cell r="A302" t="str">
+            <v>Inčukalna novada dome</v>
+          </cell>
+        </row>
+        <row r="303">
+          <cell r="A303" t="str">
+            <v>Indrustrial partner service Ltd SIA</v>
+          </cell>
+        </row>
+        <row r="304">
+          <cell r="A304" t="str">
+            <v>Ineta Lancmane</v>
+          </cell>
+        </row>
+        <row r="305">
+          <cell r="A305" t="str">
+            <v>Infovide SIA</v>
+          </cell>
+        </row>
+        <row r="306">
+          <cell r="A306" t="str">
+            <v>Inga Balaševa</v>
+          </cell>
+        </row>
+        <row r="307">
+          <cell r="A307" t="str">
+            <v xml:space="preserve">Inga Pērkona </v>
+          </cell>
+        </row>
+        <row r="308">
+          <cell r="A308" t="str">
+            <v>INGA SKRAUCE</v>
+          </cell>
+        </row>
+        <row r="309">
+          <cell r="A309" t="str">
+            <v>INGRĪDA KNAPE-EGLE</v>
+          </cell>
+        </row>
+        <row r="310">
+          <cell r="A310" t="str">
+            <v>INGRĪDA KNAPE-EGLE</v>
+          </cell>
+        </row>
+        <row r="311">
+          <cell r="A311" t="str">
+            <v>INGUNA BAŠA, Latvijas Zvērinātu advokātu kolēģija</v>
+          </cell>
+        </row>
+        <row r="312">
+          <cell r="A312" t="str">
+            <v>Ingūna Kozlovska</v>
+          </cell>
+        </row>
+        <row r="313">
+          <cell r="A313" t="str">
+            <v>INKOMERC K SIA</v>
+          </cell>
+        </row>
+        <row r="314">
+          <cell r="A314" t="str">
+            <v>INTER RINO SIA</v>
+          </cell>
+        </row>
+        <row r="315">
+          <cell r="A315" t="str">
+            <v>INTERINFO LATVIJĀ SIA</v>
+          </cell>
+        </row>
+        <row r="316">
+          <cell r="A316" t="str">
+            <v xml:space="preserve">INTRAD SIA </v>
+          </cell>
+        </row>
+        <row r="317">
+          <cell r="A317" t="str">
+            <v xml:space="preserve">INTRAD SIA </v>
+          </cell>
+        </row>
+        <row r="318">
+          <cell r="A318" t="str">
+            <v>INŽENIERTEHNISKĀS SISTĒMAS SIA</v>
+          </cell>
+        </row>
+        <row r="319">
+          <cell r="A319" t="str">
+            <v>Irina Žuravļova</v>
+          </cell>
+        </row>
+        <row r="320">
+          <cell r="A320" t="str">
+            <v>Irita Skaistkalne</v>
+          </cell>
+        </row>
+        <row r="321">
+          <cell r="A321" t="str">
+            <v>IRVE SIA</v>
+          </cell>
+        </row>
+        <row r="322">
+          <cell r="A322" t="str">
+            <v>Ivars Grīnbergs</v>
+          </cell>
+        </row>
+        <row r="323">
+          <cell r="A323" t="str">
+            <v>IVETA MĀLIŅA</v>
+          </cell>
+        </row>
+        <row r="324">
+          <cell r="A324" t="str">
+            <v>IVETA PELCMANE</v>
+          </cell>
+        </row>
+        <row r="325">
+          <cell r="A325" t="str">
+            <v>IVONNA  SIA</v>
+          </cell>
+        </row>
+        <row r="326">
+          <cell r="A326" t="str">
+            <v>Izolde Eņģele</v>
+          </cell>
+        </row>
+        <row r="327">
+          <cell r="A327" t="str">
+            <v>Izteiksme SIA</v>
+          </cell>
+        </row>
+        <row r="328">
+          <cell r="A328" t="str">
+            <v>J. PISLEGINS SIA</v>
+          </cell>
+        </row>
+        <row r="329">
+          <cell r="A329" t="str">
+            <v>Jaguārs Ā,Garāžu īpašnieku kooperatīva sabiedrība</v>
+          </cell>
+        </row>
+        <row r="330">
+          <cell r="A330" t="str">
+            <v>Jānis Čuders</v>
+          </cell>
+        </row>
+        <row r="331">
+          <cell r="A331" t="str">
+            <v xml:space="preserve">Jānis Dundurs </v>
+          </cell>
+        </row>
+        <row r="332">
+          <cell r="A332" t="str">
+            <v>Jānis Krasikovs</v>
+          </cell>
+        </row>
+        <row r="333">
+          <cell r="A333" t="str">
+            <v>Jānis Kveders</v>
+          </cell>
+        </row>
+        <row r="334">
+          <cell r="A334" t="str">
+            <v>Jānis Kveders</v>
+          </cell>
+        </row>
+        <row r="335">
+          <cell r="A335" t="str">
+            <v>Jānis Pampe</v>
+          </cell>
+        </row>
+        <row r="336">
+          <cell r="A336" t="str">
+            <v>JĀNIS STRAUTMANIS</v>
+          </cell>
+        </row>
+        <row r="337">
+          <cell r="A337" t="str">
+            <v>Jānis Tiļčiks</v>
+          </cell>
+        </row>
+        <row r="338">
+          <cell r="A338" t="str">
+            <v>JĀNIS UN PARTNERI SIA</v>
+          </cell>
+        </row>
+        <row r="339">
+          <cell r="A339" t="str">
+            <v>JĀNIS VĪGUPS</v>
+          </cell>
+        </row>
+        <row r="340">
+          <cell r="A340" t="str">
+            <v xml:space="preserve">Jauniešu koris "Mundus", Nereģistrēto iedzīvotāju grupa, Ieva Blumberga </v>
+          </cell>
+        </row>
+        <row r="341">
+          <cell r="A341" t="str">
+            <v>Jēkabpils pilsētas pašvaldība</v>
+          </cell>
+        </row>
+        <row r="342">
+          <cell r="A342" t="str">
+            <v>Jekaterina Kondrotenko</v>
+          </cell>
+        </row>
+        <row r="343">
+          <cell r="A343" t="str">
+            <v>Jelgavas novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="344">
+          <cell r="A344" t="str">
+            <v>Jelgavas pilsētas pašvaldības iestāde "Jelgavas izglītības pārvalde"</v>
+          </cell>
+        </row>
+        <row r="345">
+          <cell r="A345" t="str">
+            <v>Jevgenijs Jeršovs</v>
+          </cell>
+        </row>
+        <row r="346">
+          <cell r="A346" t="str">
+            <v>Jevgeņija Piņkovska</v>
+          </cell>
+        </row>
+        <row r="347">
+          <cell r="A347" t="str">
+            <v>JS Company SIA</v>
+          </cell>
+        </row>
+        <row r="348">
+          <cell r="A348" t="str">
+            <v>JUDĪTE VĒVELE</v>
+          </cell>
+        </row>
+        <row r="349">
+          <cell r="A349" t="str">
+            <v>Juglas Dzīvnieku aizsardzības grupa, Biedrība</v>
+          </cell>
+        </row>
+        <row r="350">
+          <cell r="A350" t="str">
+            <v>Junior Achievement-Young Enterprise Latvija Biedrība</v>
+          </cell>
+        </row>
+        <row r="351">
+          <cell r="A351" t="str">
+            <v>Junior Achievement-Young Enterprise Latvijas Biznesa izglītības biedrība</v>
+          </cell>
+        </row>
+        <row r="352">
+          <cell r="A352" t="str">
+            <v>JURA BABRA Leļļu teātris "TIMS" IK</v>
+          </cell>
+        </row>
+        <row r="353">
+          <cell r="A353" t="str">
+            <v>JURIS EDVĪNS EGLĪTIS</v>
+          </cell>
+        </row>
+        <row r="354">
+          <cell r="A354" t="str">
+            <v>Juris Millers</v>
+          </cell>
+        </row>
+        <row r="355">
+          <cell r="A355" t="str">
+            <v>Juris Osis</v>
+          </cell>
+        </row>
+        <row r="356">
+          <cell r="A356" t="str">
+            <v>JŪRMALAS MEŽAPARKI SIA</v>
+          </cell>
+        </row>
+        <row r="357">
+          <cell r="A357" t="str">
+            <v>Jūrmalas pilsētas dome</v>
+          </cell>
+        </row>
+        <row r="358">
+          <cell r="A358" t="str">
+            <v>JUS Biedrība</v>
+          </cell>
+        </row>
+        <row r="359">
+          <cell r="A359" t="str">
+            <v>JZ SIA</v>
+          </cell>
+        </row>
+        <row r="360">
+          <cell r="A360" t="str">
+            <v>KACIS SIA</v>
+          </cell>
+        </row>
+        <row r="361">
+          <cell r="A361" t="str">
+            <v>KADAGA SIA</v>
+          </cell>
+        </row>
+        <row r="362">
+          <cell r="A362" t="str">
+            <v>KAFE SERVISS SIA</v>
+          </cell>
+        </row>
+        <row r="363">
+          <cell r="A363" t="str">
+            <v>Kalna Salas ZS</v>
+          </cell>
+        </row>
+        <row r="364">
+          <cell r="A364" t="str">
+            <v>Karina Tinamagomedova</v>
+          </cell>
+        </row>
+        <row r="365">
+          <cell r="A365" t="str">
+            <v>Karivero IK</v>
+          </cell>
+        </row>
+        <row r="366">
+          <cell r="A366" t="str">
+            <v>Karlson Plus SIA</v>
+          </cell>
+        </row>
+        <row r="367">
+          <cell r="A367" t="str">
+            <v>Karšu izdevniecība JĀŅU SĒTA SIA</v>
+          </cell>
+        </row>
+        <row r="368">
+          <cell r="A368" t="str">
+            <v>Kazimirs Bunto</v>
+          </cell>
+        </row>
+        <row r="369">
+          <cell r="A369" t="str">
+            <v>KIANG SIA</v>
+          </cell>
+        </row>
+        <row r="370">
+          <cell r="A370" t="str">
+            <v>Kivi Real Estate SIA</v>
+          </cell>
+        </row>
+        <row r="371">
+          <cell r="A371" t="str">
+            <v>Kjāra Musta</v>
+          </cell>
+        </row>
+        <row r="372">
+          <cell r="A372" t="str">
+            <v>Klavieru darbnīca IK</v>
+          </cell>
+        </row>
+        <row r="373">
+          <cell r="A373" t="str">
+            <v>KNIFS 4 SIA</v>
+          </cell>
+        </row>
+        <row r="374">
+          <cell r="A374" t="str">
+            <v>KOCĒNU SPORTA KLUBS Biedrība</v>
+          </cell>
+        </row>
+        <row r="375">
+          <cell r="A375" t="str">
+            <v>Komerccentrs DATI grupa SIA</v>
+          </cell>
+        </row>
+        <row r="376">
+          <cell r="A376" t="str">
+            <v>Kompānija VITRUM SIA</v>
+          </cell>
+        </row>
+        <row r="377">
+          <cell r="A377" t="str">
+            <v>KONDITOREJA SARACĒNS SIA</v>
+          </cell>
+        </row>
+        <row r="378">
+          <cell r="A378" t="str">
+            <v>KONE lifti Latvija SIA</v>
+          </cell>
+        </row>
+        <row r="379">
+          <cell r="A379" t="str">
+            <v>Koninklijke Nederlandsche Heidemaatschappij</v>
+          </cell>
+        </row>
+        <row r="380">
+          <cell r="A380" t="str">
+            <v>KONSTANTĪNS URECKIS</v>
+          </cell>
+        </row>
+        <row r="381">
+          <cell r="A381" t="str">
+            <v>Konstruktionsgruppe Bauen Latvija SIA</v>
+          </cell>
+        </row>
+        <row r="382">
+          <cell r="A382" t="str">
+            <v>Korande SIA</v>
+          </cell>
+        </row>
+        <row r="383">
+          <cell r="A383" t="str">
+            <v>Korupcijas novēršanas un apkarošanas birojs</v>
+          </cell>
+        </row>
+        <row r="384">
+          <cell r="A384" t="str">
+            <v>KOTA.NU SIA</v>
+          </cell>
+        </row>
+        <row r="385">
+          <cell r="A385" t="str">
+            <v xml:space="preserve">Krimuldas novada dome </v>
+          </cell>
+        </row>
+        <row r="386">
+          <cell r="A386" t="str">
+            <v>KRIPTO SIA</v>
+          </cell>
+        </row>
+        <row r="387">
+          <cell r="A387" t="str">
+            <v>KRISTAPS LĪCIS</v>
+          </cell>
+        </row>
+        <row r="388">
+          <cell r="A388" t="str">
+            <v>KRISTBERGS SIA</v>
+          </cell>
+        </row>
+        <row r="389">
+          <cell r="A389" t="str">
+            <v>KRŪZE UN LŪSIS SIA</v>
+          </cell>
+        </row>
+        <row r="390">
+          <cell r="A390" t="str">
+            <v>KULTŪRAS CENTRS "ALTERO VILLA" Biedrība</v>
+          </cell>
+        </row>
+        <row r="391">
+          <cell r="A391" t="str">
+            <v>KULTŪRAS INFORMĀCIJAS SISTĒMAS VA</v>
+          </cell>
+        </row>
+        <row r="392">
+          <cell r="A392" t="str">
+            <v>KURI SIA</v>
+          </cell>
+        </row>
+        <row r="393">
+          <cell r="A393" t="str">
+            <v xml:space="preserve">KURI SIA </v>
+          </cell>
+        </row>
+        <row r="394">
+          <cell r="A394" t="str">
+            <v>KURT KOENING SIA</v>
+          </cell>
+        </row>
+        <row r="395">
+          <cell r="A395" t="str">
+            <v>Kvadrs celtniecības firma SIA</v>
+          </cell>
+        </row>
+        <row r="396">
+          <cell r="A396" t="str">
+            <v>Ķeguma novada dome</v>
+          </cell>
+        </row>
+        <row r="397">
+          <cell r="A397" t="str">
+            <v>ĶEKAVAS NOVADA DOME</v>
+          </cell>
+        </row>
+        <row r="398">
+          <cell r="A398" t="str">
+            <v>L TIPS SIA</v>
+          </cell>
+        </row>
+        <row r="399">
+          <cell r="A399" t="str">
+            <v>L&amp;T SIA</v>
+          </cell>
+        </row>
+        <row r="400">
+          <cell r="A400" t="str">
+            <v>Labas Vides Producenti SIA</v>
+          </cell>
+        </row>
+        <row r="401">
+          <cell r="A401" t="str">
+            <v xml:space="preserve">Labochema - Latvija SIA </v>
+          </cell>
+        </row>
+        <row r="402">
+          <cell r="A402" t="str">
+            <v>LAFINA AS</v>
+          </cell>
+        </row>
+        <row r="403">
+          <cell r="A403" t="str">
+            <v>LAIK SIA</v>
+          </cell>
+        </row>
+        <row r="404">
+          <cell r="A404" t="str">
+            <v>Laila Raiskuma</v>
+          </cell>
+        </row>
+        <row r="405">
+          <cell r="A405" t="str">
+            <v>LAKRS Arodbiedrība</v>
+          </cell>
+        </row>
+        <row r="406">
+          <cell r="A406" t="str">
+            <v>LAK-Y BĀRS SIA</v>
+          </cell>
+        </row>
+        <row r="407">
+          <cell r="A407" t="str">
+            <v>LAMTER SIA</v>
+          </cell>
+        </row>
+        <row r="408">
+          <cell r="A408" t="str">
+            <v>Lapidem SIA, Normunds Nerets</v>
+          </cell>
+        </row>
+        <row r="409">
+          <cell r="A409" t="str">
+            <v>LATINTERTEHSERVISS  A/S</v>
+          </cell>
+        </row>
+        <row r="410">
+          <cell r="A410" t="str">
+            <v>LATSFILMA SIA</v>
+          </cell>
+        </row>
+        <row r="411">
+          <cell r="A411" t="str">
+            <v>LATTELECOM SIA</v>
+          </cell>
+        </row>
+        <row r="412">
+          <cell r="A412" t="str">
+            <v>LATVENERGO AS</v>
+          </cell>
+        </row>
+        <row r="413">
+          <cell r="A413" t="str">
+            <v>LATVIJA STATOIL SIA</v>
+          </cell>
+        </row>
+        <row r="414">
+          <cell r="A414" t="str">
+            <v>Latvijas autoceļu uzturētājs AS</v>
+          </cell>
+        </row>
+        <row r="415">
+          <cell r="A415" t="str">
+            <v>Latvijas autoceļu uzturētājs AS</v>
+          </cell>
+        </row>
+        <row r="416">
+          <cell r="A416" t="str">
+            <v>Latvijas Badmintona federācija Biedrība</v>
+          </cell>
+        </row>
+        <row r="417">
+          <cell r="A417" t="str">
+            <v>LATVIJAS BĒRNU FONDS</v>
+          </cell>
+        </row>
+        <row r="418">
+          <cell r="A418" t="str">
+            <v>LATVIJAS DABAS FONDS Nodibinājums</v>
+          </cell>
+        </row>
+        <row r="419">
+          <cell r="A419" t="str">
+            <v>LATVIJAS DRAMATURGU ĢILDE BIEDRĪBA</v>
+          </cell>
+        </row>
+        <row r="420">
+          <cell r="A420" t="str">
+            <v>LATVIJAS FINIERIS AS</v>
+          </cell>
+        </row>
+        <row r="421">
+          <cell r="A421" t="str">
+            <v>LATVIJAS GĀZE AS</v>
+          </cell>
+        </row>
+        <row r="422">
+          <cell r="A422" t="str">
+            <v>Latvijas Grāmata SIA</v>
+          </cell>
+        </row>
+        <row r="423">
+          <cell r="A423" t="str">
+            <v>LATVIJAS ĢEOLOĢIJAS INFORMĀCIJAS AĢENTŪRA.</v>
+          </cell>
+        </row>
+        <row r="424">
+          <cell r="A424" t="str">
+            <v>LATVIJAS INVESTĪCIJU UN ATTĪSTĪBAS AĢENTŪRA VA</v>
+          </cell>
+        </row>
+        <row r="425">
+          <cell r="A425" t="str">
+            <v>LATVIJAS KINOLOĢISKĀS fed. DZĪVNIEKU AIZSARDZĪBAS BIEDRĪBA</v>
+          </cell>
+        </row>
+        <row r="426">
+          <cell r="A426" t="str">
+            <v>LATVIJAS KRĀJBANKA</v>
+          </cell>
+        </row>
+        <row r="427">
+          <cell r="A427" t="str">
+            <v>LATVIJAS LAUKU KONSULTĀCIJU UN IZGLĪTĪBAS CENTRS SIA</v>
+          </cell>
+        </row>
+        <row r="428">
+          <cell r="A428" t="str">
+            <v>LATVIJAS LEĻĻU TEĀTRIS SIA</v>
+          </cell>
+        </row>
+        <row r="429">
+          <cell r="A429" t="str">
+            <v>LATVIJAS MOBILAIS TELEFONS SIA</v>
+          </cell>
+        </row>
+        <row r="430">
+          <cell r="A430" t="str">
+            <v>Latvijas Nacionālā arhīva Siguldas zonālais arhīvs</v>
+          </cell>
+        </row>
+        <row r="431">
+          <cell r="A431" t="str">
+            <v>LATVIJAS PASTS VAS</v>
+          </cell>
+        </row>
+        <row r="432">
+          <cell r="A432" t="str">
+            <v>Latvijas Pašvaldību savienība Biedrība</v>
+          </cell>
+        </row>
+        <row r="433">
+          <cell r="A433" t="str">
+            <v>Latvijas Republikas Kultūras ministrija</v>
+          </cell>
+        </row>
+        <row r="434">
+          <cell r="A434" t="str">
+            <v>Latvijas Republikas Valsts Kase</v>
+          </cell>
+        </row>
+        <row r="435">
+          <cell r="A435" t="str">
+            <v>Latvijas rūpnieku tehniskās drošības ekspertu apvienība SIA</v>
+          </cell>
+        </row>
+        <row r="436">
+          <cell r="A436" t="str">
+            <v>LATVIJAS TĀLRUNIS SIA</v>
+          </cell>
+        </row>
+        <row r="437">
+          <cell r="A437" t="str">
+            <v>LATVIJAS VALSTS CEĻI VAS</v>
+          </cell>
+        </row>
+        <row r="438">
+          <cell r="A438" t="str">
+            <v>LATVIJAS VIDES,ĢEOLOĢIJAS UNMETERELOĢIJAS AĢENTŪRA VA</v>
+          </cell>
+        </row>
+        <row r="439">
+          <cell r="A439" t="str">
+            <v>LAURA EGLĪTE</v>
+          </cell>
+        </row>
+        <row r="440">
+          <cell r="A440" t="str">
+            <v>LAURA LŪSE</v>
+          </cell>
+        </row>
+        <row r="441">
+          <cell r="A441" t="str">
+            <v>LBS-Konsultants SIA</v>
+          </cell>
+        </row>
+        <row r="442">
+          <cell r="A442" t="str">
+            <v>Leader Media SIA</v>
+          </cell>
+        </row>
+        <row r="443">
+          <cell r="A443" t="str">
+            <v>LEĢENDA GOLD SIA</v>
+          </cell>
+        </row>
+        <row r="444">
+          <cell r="A444" t="str">
+            <v>LEJĀŅI SIA</v>
+          </cell>
+        </row>
+        <row r="445">
+          <cell r="A445" t="str">
+            <v>LeKS-auto SIA</v>
+          </cell>
+        </row>
+        <row r="446">
+          <cell r="A446" t="str">
+            <v>LERIX SIA</v>
+          </cell>
+        </row>
+        <row r="447">
+          <cell r="A447" t="str">
+            <v>LETA SIA</v>
+          </cell>
+        </row>
+        <row r="448">
+          <cell r="A448" t="str">
+            <v>LETCLEAN SIA</v>
+          </cell>
+        </row>
+        <row r="449">
+          <cell r="A449" t="str">
+            <v>LEV Invest Projektēšanas un investīciju kompānija SIA</v>
+          </cell>
+        </row>
+        <row r="450">
+          <cell r="A450" t="str">
+            <v>Liduga SIA</v>
+          </cell>
+        </row>
+        <row r="451">
+          <cell r="A451" t="str">
+            <v>LIELAIS LAUKS SIA</v>
+          </cell>
+        </row>
+        <row r="452">
+          <cell r="A452" t="str">
+            <v>Lielvārds SIA</v>
+          </cell>
+        </row>
+        <row r="453">
+          <cell r="A453" t="str">
+            <v>Liene Krūze</v>
+          </cell>
+        </row>
+        <row r="454">
+          <cell r="A454" t="str">
+            <v>LIEPĀJAS LEĻĻU TEĀTRIS SIA</v>
+          </cell>
+        </row>
+        <row r="455">
+          <cell r="A455" t="str">
+            <v>Līga Cipruse</v>
+          </cell>
+        </row>
+        <row r="456">
+          <cell r="A456" t="str">
+            <v>Līga Suvorova</v>
+          </cell>
+        </row>
+        <row r="457">
+          <cell r="A457" t="str">
+            <v>Limbažu novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="458">
+          <cell r="A458" t="str">
+            <v>LINDA CINTIŅA</v>
+          </cell>
+        </row>
+        <row r="459">
+          <cell r="A459" t="str">
+            <v>LINDA KALNIŅA</v>
+          </cell>
+        </row>
+        <row r="460">
+          <cell r="A460" t="str">
+            <v>Linda Mocebekere, Sociālo tehnoloģiju augstskola SIA</v>
+          </cell>
+        </row>
+        <row r="461">
+          <cell r="A461" t="str">
+            <v>LĪNIJAS SIA</v>
+          </cell>
+        </row>
+        <row r="462">
+          <cell r="A462" t="str">
+            <v>LIVLAND SIA</v>
+          </cell>
+        </row>
+        <row r="463">
+          <cell r="A463" t="str">
+            <v>LIW SPA salons SIA</v>
+          </cell>
+        </row>
+        <row r="464">
+          <cell r="A464" t="str">
+            <v>LPP/LC Partija</v>
+          </cell>
+        </row>
+        <row r="465">
+          <cell r="A465" t="str">
+            <v>LR AIZSARDZĪBAS MINISTRIJA</v>
+          </cell>
+        </row>
+        <row r="466">
+          <cell r="A466" t="str">
+            <v>LR AIZSARDZĪBAS MINISTRIJAS NACIONĀLO BRUŅOTO SPĒKU RNC</v>
+          </cell>
+        </row>
+        <row r="467">
+          <cell r="A467" t="str">
+            <v>LR IeM Valsts policijas Rīgas reģiona pārvalde</v>
+          </cell>
+        </row>
+        <row r="468">
+          <cell r="A468" t="str">
+            <v>LR Izglītības un zinātnes ministrija</v>
+          </cell>
+        </row>
+        <row r="469">
+          <cell r="A469" t="str">
+            <v>LR KULTŪRAS MINISTRIJA</v>
+          </cell>
+        </row>
+        <row r="470">
+          <cell r="A470" t="str">
+            <v>LR LABKLĀJĪBAS MINISTRIJA</v>
+          </cell>
+        </row>
+        <row r="471">
+          <cell r="A471" t="str">
+            <v>LR VALSTS KASE</v>
+          </cell>
+        </row>
+        <row r="472">
+          <cell r="A472" t="str">
+            <v>LR VIDES MINISTRIJA</v>
+          </cell>
+        </row>
+        <row r="473">
+          <cell r="A473" t="str">
+            <v>Ludzas novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="474">
+          <cell r="A474" t="str">
+            <v>LURSOFT IT  SIA</v>
+          </cell>
+        </row>
+        <row r="475">
+          <cell r="A475" t="str">
+            <v>M. Rožlapas iedzīvotāji - Nereģistrētas iedzīvotāju grupas</v>
+          </cell>
+        </row>
+        <row r="476">
+          <cell r="A476" t="str">
+            <v>M-2 SIA</v>
+          </cell>
+        </row>
+        <row r="477">
+          <cell r="A477" t="str">
+            <v>Madonas novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="478">
+          <cell r="A478" t="str">
+            <v>MAGISTRE VITAE SIA</v>
+          </cell>
+        </row>
+        <row r="479">
+          <cell r="A479" t="str">
+            <v>MAGNUM NT  SIA</v>
+          </cell>
+        </row>
+        <row r="480">
+          <cell r="A480" t="str">
+            <v>MAILMASTER SIA</v>
+          </cell>
+        </row>
+        <row r="481">
+          <cell r="A481" t="str">
+            <v>MAKŠĶERNIEKU KLUBS PASAULE SIA</v>
+          </cell>
+        </row>
+        <row r="482">
+          <cell r="A482" t="str">
+            <v>MANTRA SIA</v>
+          </cell>
+        </row>
+        <row r="483">
+          <cell r="A483" t="str">
+            <v>MARINA DANGO</v>
+          </cell>
+        </row>
+        <row r="484">
+          <cell r="A484" t="str">
+            <v>MARIO MM SIA</v>
+          </cell>
+        </row>
+        <row r="485">
+          <cell r="A485" t="str">
+            <v>MĀRIS PODNIEKS</v>
+          </cell>
+        </row>
+        <row r="486">
+          <cell r="A486" t="str">
+            <v>Mark IT Latvija</v>
+          </cell>
+        </row>
+        <row r="487">
+          <cell r="A487" t="str">
+            <v>Mārtiņš Osis</v>
+          </cell>
+        </row>
+        <row r="488">
+          <cell r="A488" t="str">
+            <v>Mārupes novada dome</v>
+          </cell>
+        </row>
+        <row r="489">
+          <cell r="A489" t="str">
+            <v>Mazajiem Ādažniekiem - Nereģistrēta iedzīvotāju grupa</v>
+          </cell>
+        </row>
+        <row r="490">
+          <cell r="A490" t="str">
+            <v>McĀbols poligrāfija SIA</v>
+          </cell>
+        </row>
+        <row r="491">
+          <cell r="A491" t="str">
+            <v>MEBEKOM SIA</v>
+          </cell>
+        </row>
+        <row r="492">
+          <cell r="A492" t="str">
+            <v>MĒBEĻU DIZAINA FABRIKA SIA</v>
+          </cell>
+        </row>
+        <row r="493">
+          <cell r="A493" t="str">
+            <v>MĒBEĻU GRUPA SIA</v>
+          </cell>
+        </row>
+        <row r="494">
+          <cell r="A494" t="str">
+            <v>Medida-Latvija SIA</v>
+          </cell>
+        </row>
+        <row r="495">
+          <cell r="A495" t="str">
+            <v>MELIORPROJEKTS VSIA</v>
+          </cell>
+        </row>
+        <row r="496">
+          <cell r="A496" t="str">
+            <v>Menerega Baltic SIA</v>
+          </cell>
+        </row>
+        <row r="497">
+          <cell r="A497" t="str">
+            <v>Menerga Rīga SIA</v>
+          </cell>
+        </row>
+        <row r="498">
+          <cell r="A498" t="str">
+            <v>Mērniecības Datu Centrs SIA</v>
+          </cell>
+        </row>
+        <row r="499">
+          <cell r="A499" t="str">
+            <v>Mēs Jaunbērziņiem - Nereģistrēta iedzīvotāju grupa</v>
+          </cell>
+        </row>
+        <row r="500">
+          <cell r="A500" t="str">
+            <v>Mēs Jaunbērziņiem, Diāna Taube</v>
+          </cell>
+        </row>
+        <row r="501">
+          <cell r="A501" t="str">
+            <v>MID BALTIC REALTY filiāle SIA</v>
+          </cell>
+        </row>
+        <row r="502">
+          <cell r="A502" t="str">
+            <v>MIKROKODS SIA</v>
+          </cell>
+        </row>
+        <row r="503">
+          <cell r="A503" t="str">
+            <v>MINAPA SIA</v>
+          </cell>
+        </row>
+        <row r="504">
+          <cell r="A504" t="str">
+            <v>Mirdza Emsiņa</v>
+          </cell>
+        </row>
+        <row r="505">
+          <cell r="A505" t="str">
+            <v>MKLA Sia</v>
+          </cell>
+        </row>
+        <row r="506">
+          <cell r="A506" t="str">
+            <v>Modris Krūmiņš</v>
+          </cell>
+        </row>
+        <row r="507">
+          <cell r="A507" t="str">
+            <v xml:space="preserve">Modris Nuka </v>
+          </cell>
+        </row>
+        <row r="508">
+          <cell r="A508" t="str">
+            <v>MODUS-R SIA</v>
+          </cell>
+        </row>
+        <row r="509">
+          <cell r="A509" t="str">
+            <v>MONESIS SIA</v>
+          </cell>
+        </row>
+        <row r="510">
+          <cell r="A510" t="str">
+            <v>MONITORINGS GJ SIA</v>
+          </cell>
+        </row>
+        <row r="511">
+          <cell r="A511" t="str">
+            <v>MUDURI SIA</v>
+          </cell>
+        </row>
+        <row r="512">
+          <cell r="A512" t="str">
+            <v>MULTIMARK SIA</v>
+          </cell>
+        </row>
+        <row r="513">
+          <cell r="A513" t="str">
+            <v>MUNCY SIA</v>
+          </cell>
+        </row>
+        <row r="514">
+          <cell r="A514" t="str">
+            <v>Mūsu mērnieks SIA</v>
+          </cell>
+        </row>
+        <row r="515">
+          <cell r="A515" t="str">
+            <v>Mūzika Baltika SIA</v>
+          </cell>
+        </row>
+        <row r="516">
+          <cell r="A516" t="str">
+            <v>MŪZIKAS KOLEKCIJA IK</v>
+          </cell>
+        </row>
+        <row r="517">
+          <cell r="A517" t="str">
+            <v xml:space="preserve">N&amp;D SIA </v>
+          </cell>
+        </row>
+        <row r="518">
+          <cell r="A518" t="str">
+            <v xml:space="preserve">Nauris Eglītis </v>
+          </cell>
+        </row>
+        <row r="519">
+          <cell r="A519" t="str">
+            <v xml:space="preserve">NAVIN SIA </v>
+          </cell>
+        </row>
+        <row r="520">
+          <cell r="A520" t="str">
+            <v>NEATKARĪGIE PROJEKTI Biedrība</v>
+          </cell>
+        </row>
+        <row r="521">
+          <cell r="A521" t="str">
+            <v>NEKUSTAMO ĪPAŠUMU SABIEDRĪBA TEMPS SIA</v>
+          </cell>
+        </row>
+        <row r="522">
+          <cell r="A522" t="str">
+            <v>NEKUSTAMO ĪPAŠUMU SERVISS SIA</v>
+          </cell>
+        </row>
+        <row r="523">
+          <cell r="A523" t="str">
+            <v>Nereģistrēta iedzīvotāju grupa " Kultūras censoņi"</v>
+          </cell>
+        </row>
+        <row r="524">
+          <cell r="A524" t="str">
+            <v>NETT SIA</v>
+          </cell>
+        </row>
+        <row r="525">
+          <cell r="A525" t="str">
+            <v>NEWS AGENCY SIA</v>
+          </cell>
+        </row>
+        <row r="526">
+          <cell r="A526" t="str">
+            <v>NEXT SIA</v>
+          </cell>
+        </row>
+        <row r="527">
+          <cell r="A527" t="str">
+            <v>Nikolajs Ņesterovs</v>
+          </cell>
+        </row>
+        <row r="528">
+          <cell r="A528" t="str">
+            <v>NIPPON AUTO SIA</v>
+          </cell>
+        </row>
+        <row r="529">
+          <cell r="A529" t="str">
+            <v>NODARBINĀTĪBAS VALSTS AĢENTŪRA Rīgas reģionālā filiāle</v>
+          </cell>
+        </row>
+        <row r="530">
+          <cell r="A530" t="str">
+            <v>Nodibinājums "Latvijas Bērnu fonds"</v>
+          </cell>
+        </row>
+        <row r="531">
+          <cell r="A531" t="str">
+            <v xml:space="preserve">Nora Zviedre </v>
+          </cell>
+        </row>
+        <row r="532">
+          <cell r="A532" t="str">
+            <v>NORDE SIA</v>
+          </cell>
+        </row>
+        <row r="533">
+          <cell r="A533" t="str">
+            <v>NORTS SIA</v>
+          </cell>
+        </row>
+        <row r="534">
+          <cell r="A534" t="str">
+            <v>NV Stils</v>
+          </cell>
+        </row>
+        <row r="535">
+          <cell r="A535" t="str">
+            <v>Ogres novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="536">
+          <cell r="A536" t="str">
+            <v>OJĀRS JANSONS</v>
+          </cell>
+        </row>
+        <row r="537">
+          <cell r="A537" t="str">
+            <v>Olaines novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="538">
+          <cell r="A538" t="str">
+            <v>ORTEGA SIA</v>
+          </cell>
+        </row>
+        <row r="539">
+          <cell r="A539" t="str">
+            <v>Paspārne Biedrība Krīzes centrs ģimenēm ar bērniem</v>
+          </cell>
+        </row>
+        <row r="540">
+          <cell r="A540" t="str">
+            <v>PATNIS UN PARTNERI SIA</v>
+          </cell>
+        </row>
+        <row r="541">
+          <cell r="A541" t="str">
+            <v>Pētergailis SIA</v>
+          </cell>
+        </row>
+        <row r="542">
+          <cell r="A542" t="str">
+            <v>Pēteris Balzāns</v>
+          </cell>
+        </row>
+        <row r="543">
+          <cell r="A543" t="str">
+            <v>Pēteris Špakovs</v>
+          </cell>
+        </row>
+        <row r="544">
+          <cell r="A544" t="str">
+            <v>Pētnieku darbnīca SIA</v>
+          </cell>
+        </row>
+        <row r="545">
+          <cell r="A545" t="str">
+            <v>Pierīgas izglītības, kultūras un sporta pārvalde</v>
+          </cell>
+        </row>
+        <row r="546">
+          <cell r="A546" t="str">
+            <v>PILSONĪBAS UN MIGRĀCIJAS LIETU PĀRVALDE</v>
+          </cell>
+        </row>
+        <row r="547">
+          <cell r="A547" t="str">
+            <v>PLATFORMA SIA</v>
+          </cell>
+        </row>
+        <row r="548">
+          <cell r="A548" t="str">
+            <v>Plūsma SIA</v>
+          </cell>
+        </row>
+        <row r="549">
+          <cell r="A549" t="str">
+            <v>PĻAVNIEKI BSAC</v>
+          </cell>
+        </row>
+        <row r="550">
+          <cell r="A550" t="str">
+            <v>Podnieku kaimiņi, Nereģistrēto iedzīvotāju grupa, Ernests Dreimanis</v>
+          </cell>
+        </row>
+        <row r="551">
+          <cell r="A551" t="str">
+            <v>POST TEHNOLOGIES LATVIA SIA</v>
+          </cell>
+        </row>
+        <row r="552">
+          <cell r="A552" t="str">
+            <v>PRĀNO KO SIA</v>
+          </cell>
+        </row>
+        <row r="553">
+          <cell r="A553" t="str">
+            <v>Priekules novada dome</v>
+          </cell>
+        </row>
+        <row r="554">
+          <cell r="A554" t="str">
+            <v>PRIVĀTĀ VIDUSSKOLA ĀBVS biedrība</v>
+          </cell>
+        </row>
+        <row r="555">
+          <cell r="A555" t="str">
+            <v>PROGRESSIO, Nereģistrēto iedzīvotāju grupa, Inga Skrauce</v>
+          </cell>
+        </row>
+        <row r="556">
+          <cell r="A556" t="str">
+            <v>PUTNU BALLE IK</v>
+          </cell>
+        </row>
+        <row r="557">
+          <cell r="A557" t="str">
+            <v>QPD Latvija SIA</v>
+          </cell>
+        </row>
+        <row r="558">
+          <cell r="A558" t="str">
+            <v>R.Grūbes Konsultāciju birojs SIA</v>
+          </cell>
+        </row>
+        <row r="559">
+          <cell r="A559" t="str">
+            <v>Radošu speciālistu grupa, Nereģistrēto iedzīvotāju grupa, Līga Ermansone</v>
+          </cell>
+        </row>
+        <row r="560">
+          <cell r="A560" t="str">
+            <v>Raimonds Zaķis</v>
+          </cell>
+        </row>
+        <row r="561">
+          <cell r="A561" t="str">
+            <v>Raitis Sirmais</v>
+          </cell>
+        </row>
+        <row r="562">
+          <cell r="A562" t="str">
+            <v>RAUTAKESKO AS</v>
+          </cell>
+        </row>
+        <row r="563">
+          <cell r="A563" t="str">
+            <v>RDL Mīzikas Centrs SIA</v>
+          </cell>
+        </row>
+        <row r="564">
+          <cell r="A564" t="str">
+            <v>RDL SIA</v>
+          </cell>
+        </row>
+        <row r="565">
+          <cell r="A565" t="str">
+            <v>Regīna Petkuse</v>
+          </cell>
+        </row>
+        <row r="566">
+          <cell r="A566" t="str">
+            <v>Reģionālie projekti SIA</v>
+          </cell>
+        </row>
+        <row r="567">
+          <cell r="A567" t="str">
+            <v>Reģionu Partija Politiskā partija</v>
+          </cell>
+        </row>
+        <row r="568">
+          <cell r="A568" t="str">
+            <v>REKLĀMAS AĢENTŪRA ALFA CENTRS SIA</v>
+          </cell>
+        </row>
+        <row r="569">
+          <cell r="A569" t="str">
+            <v>Rekrutēšanas un jaunsardzes centrs</v>
+          </cell>
+        </row>
+        <row r="570">
+          <cell r="A570" t="str">
+            <v>RELAKS TŪRE</v>
+          </cell>
+        </row>
+        <row r="571">
+          <cell r="A571" t="str">
+            <v>REMARKS INŽENIERU TĪKLI SIA</v>
+          </cell>
+        </row>
+        <row r="572">
+          <cell r="A572" t="str">
+            <v>REMARKS NEKUSTAMIE ĪPAŠUMI SIA</v>
+          </cell>
+        </row>
+        <row r="573">
+          <cell r="A573" t="str">
+            <v>Remeos SIA</v>
+          </cell>
+        </row>
+        <row r="574">
+          <cell r="A574" t="str">
+            <v>Remido SIA</v>
+          </cell>
+        </row>
+        <row r="575">
+          <cell r="A575" t="str">
+            <v xml:space="preserve">RENESCO SIA </v>
+          </cell>
+        </row>
+        <row r="576">
+          <cell r="A576" t="str">
+            <v>Restcom SIA</v>
+          </cell>
+        </row>
+        <row r="577">
+          <cell r="A577" t="str">
+            <v>Rēzeknes gaļas kombināts SIA</v>
+          </cell>
+        </row>
+        <row r="578">
+          <cell r="A578" t="str">
+            <v>RĒZEKNES PILSĒTAS KULTŪRAS NAMS</v>
+          </cell>
+        </row>
+        <row r="579">
+          <cell r="A579" t="str">
+            <v>RG INVEST SIA</v>
+          </cell>
+        </row>
+        <row r="580">
+          <cell r="A580" t="str">
+            <v>RIAS SIA</v>
+          </cell>
+        </row>
+        <row r="581">
+          <cell r="A581" t="str">
+            <v>RIAS SIA</v>
+          </cell>
+        </row>
+        <row r="582">
+          <cell r="A582" t="str">
+            <v>RIDEMO SIA</v>
+          </cell>
+        </row>
+        <row r="583">
+          <cell r="A583" t="str">
+            <v>Riebiņu novada dome</v>
+          </cell>
+        </row>
+        <row r="584">
+          <cell r="A584" t="str">
+            <v>RIGABURGER SIA</v>
+          </cell>
+        </row>
+        <row r="585">
+          <cell r="A585" t="str">
+            <v>RĪGAS APRIŅĶA AVĪZE SIA</v>
+          </cell>
+        </row>
+        <row r="586">
+          <cell r="A586" t="str">
+            <v>RĪGAS CEĻA BŪVE SIA</v>
+          </cell>
+        </row>
+        <row r="587">
+          <cell r="A587" t="str">
+            <v>Rīgas domes Izglītības, kultūras un sporta departaments</v>
+          </cell>
+        </row>
+        <row r="588">
+          <cell r="A588" t="str">
+            <v>RĪGAS LAKU UN KRĀSU RŪPNĪCA SIA</v>
+          </cell>
+        </row>
+        <row r="589">
+          <cell r="A589" t="str">
+            <v>Rīgas Pedagoģijas un izglītības vadības akadēmija</v>
+          </cell>
+        </row>
+        <row r="590">
+          <cell r="A590" t="str">
+            <v>Rīgas piena kombināts AS</v>
+          </cell>
+        </row>
+        <row r="591">
+          <cell r="A591" t="str">
+            <v>Rīgas pilsētas pašvaldības Informācijas tehnoloģiju centrs</v>
+          </cell>
+        </row>
+        <row r="592">
+          <cell r="A592" t="str">
+            <v>Rīgas plānošanas reģions</v>
+          </cell>
+        </row>
+        <row r="593">
+          <cell r="A593" t="str">
+            <v>RĪGAS RAJONA NOVADU APVIENĪBA PP</v>
+          </cell>
+        </row>
+        <row r="594">
+          <cell r="A594" t="str">
+            <v>RĪGAS RAJONA PADOME</v>
+          </cell>
+        </row>
+        <row r="595">
+          <cell r="A595" t="str">
+            <v>RĪGAS REĢIONA ATTĪSTĪBAS AĢENTŪRA NODIBINĀJUMS</v>
+          </cell>
+        </row>
+        <row r="596">
+          <cell r="A596" t="str">
+            <v>Rīgas Tehniskā koledža</v>
+          </cell>
+        </row>
+        <row r="597">
+          <cell r="A597" t="str">
+            <v>Rīgas Tehniskā koledža</v>
+          </cell>
+        </row>
+        <row r="598">
+          <cell r="A598" t="str">
+            <v>Rīgas ūdens SIA</v>
+          </cell>
+        </row>
+        <row r="599">
+          <cell r="A599" t="str">
+            <v>RĪGAS ZĪMOGU FABRIKA SIA</v>
+          </cell>
+        </row>
+        <row r="600">
+          <cell r="A600" t="str">
+            <v xml:space="preserve">Ri-ki SIA </v>
+          </cell>
+        </row>
+        <row r="601">
+          <cell r="A601" t="str">
+            <v>RIMPEKS KP SIA</v>
+          </cell>
+        </row>
+        <row r="602">
+          <cell r="A602" t="str">
+            <v>RIPESS SIA</v>
+          </cell>
+        </row>
+        <row r="603">
+          <cell r="A603" t="str">
+            <v>RITA DAĢE</v>
+          </cell>
+        </row>
+        <row r="604">
+          <cell r="A604" t="str">
+            <v>Rita Makejeva</v>
+          </cell>
+        </row>
+        <row r="605">
+          <cell r="A605" t="str">
+            <v>ROLVIKS SIA</v>
+          </cell>
+        </row>
+        <row r="606">
+          <cell r="A606" t="str">
+            <v>Ronalds Jaunzems</v>
+          </cell>
+        </row>
+        <row r="607">
+          <cell r="A607" t="str">
+            <v>Ropažu novada dome</v>
+          </cell>
+        </row>
+        <row r="608">
+          <cell r="A608" t="str">
+            <v>RO-SEIDO</v>
+          </cell>
+        </row>
+        <row r="609">
+          <cell r="A609" t="str">
+            <v>RŪĶIS BL IU</v>
+          </cell>
+        </row>
+        <row r="610">
+          <cell r="A610" t="str">
+            <v>RUP SIA</v>
+          </cell>
+        </row>
+        <row r="611">
+          <cell r="A611" t="str">
+            <v>Ruslans AG SIA</v>
+          </cell>
+        </row>
+        <row r="612">
+          <cell r="A612" t="str">
+            <v>SADALES TĪKLS AS</v>
+          </cell>
+        </row>
+        <row r="613">
+          <cell r="A613" t="str">
+            <v>Salacgrīvas novada dome</v>
+          </cell>
+        </row>
+        <row r="614">
+          <cell r="A614" t="str">
+            <v>SALDUMU TIRDZNIECĪBA SIA</v>
+          </cell>
+        </row>
+        <row r="615">
+          <cell r="A615" t="str">
+            <v>Saldus novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="616">
+          <cell r="A616" t="str">
+            <v>SALONS STALLIS SIA</v>
+          </cell>
+        </row>
+        <row r="617">
+          <cell r="A617" t="str">
+            <v>SAN Motors SIA</v>
+          </cell>
+        </row>
+        <row r="618">
+          <cell r="A618" t="str">
+            <v>SANDA MEINARTE</v>
+          </cell>
+        </row>
+        <row r="619">
+          <cell r="A619" t="str">
+            <v>SANISTAL SIA</v>
+          </cell>
+        </row>
+        <row r="620">
+          <cell r="A620" t="str">
+            <v>Sanita Megere-Klevinska</v>
+          </cell>
+        </row>
+        <row r="621">
+          <cell r="A621" t="str">
+            <v>SANTA 98 SIA</v>
+          </cell>
+        </row>
+        <row r="622">
+          <cell r="A622" t="str">
+            <v>Sapņotājas - Nereģistrētas iedzīvotāju grupas</v>
+          </cell>
+        </row>
+        <row r="623">
+          <cell r="A623" t="str">
+            <v>Sarmīte Baķe</v>
+          </cell>
+        </row>
+        <row r="624">
+          <cell r="A624" t="str">
+            <v>Satina SIA</v>
+          </cell>
+        </row>
+        <row r="625">
+          <cell r="A625" t="str">
+            <v>SATTVIKA IK</v>
+          </cell>
+        </row>
+        <row r="626">
+          <cell r="A626" t="str">
+            <v>Saules Vilnis SIA</v>
+          </cell>
+        </row>
+        <row r="627">
+          <cell r="A627" t="str">
+            <v>SAULKRASTU MEŽI SIA</v>
+          </cell>
+        </row>
+        <row r="628">
+          <cell r="A628" t="str">
+            <v>Saulkrastu novada dome</v>
+          </cell>
+        </row>
+        <row r="629">
+          <cell r="A629" t="str">
+            <v>Savstarpējo attiecību institūts Biedrība</v>
+          </cell>
+        </row>
+        <row r="630">
+          <cell r="A630" t="str">
+            <v>SEB banka AS Siguldas filiāle</v>
+          </cell>
+        </row>
+        <row r="631">
+          <cell r="A631" t="str">
+            <v>SEB bankas Āgenskalna filiāle AS</v>
+          </cell>
+        </row>
+        <row r="632">
+          <cell r="A632" t="str">
+            <v>SEB Dzīvības apdrošināšana AAS</v>
+          </cell>
+        </row>
+        <row r="633">
+          <cell r="A633" t="str">
+            <v>SEGA AC SIA</v>
+          </cell>
+        </row>
+        <row r="634">
+          <cell r="A634" t="str">
+            <v>Sekura stils SIA</v>
+          </cell>
+        </row>
+        <row r="635">
+          <cell r="A635" t="str">
+            <v>SELDING SIA</v>
+          </cell>
+        </row>
+        <row r="636">
+          <cell r="A636" t="str">
+            <v>SENA-L SIA</v>
+          </cell>
+        </row>
+        <row r="637">
+          <cell r="A637" t="str">
+            <v>Sergeju Ivanova</v>
+          </cell>
+        </row>
+        <row r="638">
+          <cell r="A638" t="str">
+            <v>SETTING SIA</v>
+          </cell>
+        </row>
+        <row r="639">
+          <cell r="A639" t="str">
+            <v>SIGULDAS LAUKU KONSULTĀCIJAS BIROJS filiāle SIA</v>
+          </cell>
+        </row>
+        <row r="640">
+          <cell r="A640" t="str">
+            <v>Siguldas novada dome</v>
+          </cell>
+        </row>
+        <row r="641">
+          <cell r="A641" t="str">
+            <v>SILTUMS JUMS SIA</v>
+          </cell>
+        </row>
+        <row r="642">
+          <cell r="A642" t="str">
+            <v>Silvis Grīnbergs</v>
+          </cell>
+        </row>
+        <row r="643">
+          <cell r="A643" t="str">
+            <v xml:space="preserve">Skrīveru Saldumi SIA </v>
+          </cell>
+        </row>
+        <row r="644">
+          <cell r="A644" t="str">
+            <v>Sociālais aprūpes centrs "Baldone" SIA</v>
+          </cell>
+        </row>
+        <row r="645">
+          <cell r="A645" t="str">
+            <v>SOLANO SIA</v>
+          </cell>
+        </row>
+        <row r="646">
+          <cell r="A646" t="str">
+            <v>SOUND SYSTEMS SIA</v>
+          </cell>
+        </row>
+        <row r="647">
+          <cell r="A647" t="str">
+            <v>SPĒKA PASAULE Biedrība</v>
+          </cell>
+        </row>
+        <row r="648">
+          <cell r="A648" t="str">
+            <v>SPLENDIT SIA</v>
+          </cell>
+        </row>
+        <row r="649">
+          <cell r="A649" t="str">
+            <v>SPORTA HALLE SIA</v>
+          </cell>
+        </row>
+        <row r="650">
+          <cell r="A650" t="str">
+            <v>SPORTA KLUBS UPESCIEMS Biedrība</v>
+          </cell>
+        </row>
+        <row r="651">
+          <cell r="A651" t="str">
+            <v>Sporta skola "Garkalne" Biedrība</v>
+          </cell>
+        </row>
+        <row r="652">
+          <cell r="A652" t="str">
+            <v>Stopiņu novada dome</v>
+          </cell>
+        </row>
+        <row r="653">
+          <cell r="A653" t="str">
+            <v>Strautkalni - Nereģistrētas iedzīvotāju grupas</v>
+          </cell>
+        </row>
+        <row r="654">
+          <cell r="A654" t="str">
+            <v>STUDIO LV SIA</v>
+          </cell>
+        </row>
+        <row r="655">
+          <cell r="A655" t="str">
+            <v>Subates Romas Katoļu draudzes Sociālās aprūpes iestāde " Miera nams"</v>
+          </cell>
+        </row>
+        <row r="656">
+          <cell r="A656" t="str">
+            <v>Sun Re.public SIA</v>
+          </cell>
+        </row>
+        <row r="657">
+          <cell r="A657" t="str">
+            <v>SVĒTKU AĢENTŪRA SANTA Biedrība</v>
+          </cell>
+        </row>
+        <row r="658">
+          <cell r="A658" t="str">
+            <v>Svetlana Artemjeva</v>
+          </cell>
+        </row>
+        <row r="659">
+          <cell r="A659" t="str">
+            <v>Swedbank Autoparku Vadība SIA</v>
+          </cell>
+        </row>
+        <row r="660">
+          <cell r="A660" t="str">
+            <v>Šmitu deju skola SIA</v>
+          </cell>
+        </row>
+        <row r="661">
+          <cell r="A661" t="str">
+            <v xml:space="preserve">T.T.R. SIA </v>
+          </cell>
+        </row>
+        <row r="662">
+          <cell r="A662" t="str">
+            <v>Tamāra Kosmačeva</v>
+          </cell>
+        </row>
+        <row r="663">
+          <cell r="A663" t="str">
+            <v>TATJANA AMOSOVA</v>
+          </cell>
+        </row>
+        <row r="664">
+          <cell r="A664" t="str">
+            <v>TCB Sistēmas SIA</v>
+          </cell>
+        </row>
+        <row r="665">
+          <cell r="A665" t="str">
+            <v>TELE MEDIA SIA</v>
+          </cell>
+        </row>
+        <row r="666">
+          <cell r="A666" t="str">
+            <v>TIESU ADMINISTRĀCIJA</v>
+          </cell>
+        </row>
+        <row r="667">
+          <cell r="A667" t="str">
+            <v>TietoEnator Alise SIA</v>
+          </cell>
+        </row>
+        <row r="668">
+          <cell r="A668" t="str">
+            <v>TILTS SIA</v>
+          </cell>
+        </row>
+        <row r="669">
+          <cell r="A669" t="str">
+            <v xml:space="preserve">Tīrības nams SIA </v>
+          </cell>
+        </row>
+        <row r="670">
+          <cell r="A670" t="str">
+            <v>TOPO SOLUTIONS SIA</v>
+          </cell>
+        </row>
+        <row r="671">
+          <cell r="A671" t="str">
+            <v>Total Eesti OU</v>
+          </cell>
+        </row>
+        <row r="672">
+          <cell r="A672" t="str">
+            <v xml:space="preserve">TRIO SMAIDA SIA </v>
+          </cell>
+        </row>
+        <row r="673">
+          <cell r="A673" t="str">
+            <v>Troja SIA</v>
+          </cell>
+        </row>
+        <row r="674">
+          <cell r="A674" t="str">
+            <v>TUKUMA GAĻAS CENTRS SIA</v>
+          </cell>
+        </row>
+        <row r="675">
+          <cell r="A675" t="str">
+            <v>Tukuma novada Izglītības pārvalde</v>
+          </cell>
+        </row>
+        <row r="676">
+          <cell r="A676" t="str">
+            <v>Ūdensrozes Ādažu novada makšķernieku biedrība</v>
+          </cell>
+        </row>
+        <row r="677">
+          <cell r="A677" t="str">
+            <v>UĢIS ROZE</v>
+          </cell>
+        </row>
+        <row r="678">
+          <cell r="A678" t="str">
+            <v>UNI TOURS SIA</v>
+          </cell>
+        </row>
+        <row r="679">
+          <cell r="A679" t="str">
+            <v>UNISERVIS SIA</v>
+          </cell>
+        </row>
+        <row r="680">
+          <cell r="A680" t="str">
+            <v>UNIVERSS SIA</v>
+          </cell>
+        </row>
+        <row r="681">
+          <cell r="A681" t="str">
+            <v>Valdis Lapiņš</v>
+          </cell>
+        </row>
+        <row r="682">
+          <cell r="A682" t="str">
+            <v>Valdis Perro</v>
+          </cell>
+        </row>
+        <row r="683">
+          <cell r="A683" t="str">
+            <v>VALEMAR SIA</v>
+          </cell>
+        </row>
+        <row r="684">
+          <cell r="A684" t="str">
+            <v>Valentīna Nagle</v>
+          </cell>
+        </row>
+        <row r="685">
+          <cell r="A685" t="str">
+            <v xml:space="preserve">VALKS SIA </v>
+          </cell>
+        </row>
+        <row r="686">
+          <cell r="A686" t="str">
+            <v>Valmieras pilsētas pašvaldība</v>
+          </cell>
+        </row>
+        <row r="687">
+          <cell r="A687" t="str">
+            <v>Valsts aizsardzības militāro objektu un iepirkumu centrs</v>
+          </cell>
+        </row>
+        <row r="688">
+          <cell r="A688" t="str">
+            <v>VALSTS AUGU AIZSARDZĪBAS DIENESTS</v>
+          </cell>
+        </row>
+        <row r="689">
+          <cell r="A689" t="str">
+            <v>VALSTS IZGLĪTĪBAS ATTĪSTĪBAS AĢENTŪRA</v>
+          </cell>
+        </row>
+        <row r="690">
+          <cell r="A690" t="str">
+            <v>Valsts izglītības satura centrs</v>
+          </cell>
+        </row>
+        <row r="691">
+          <cell r="A691" t="str">
+            <v>VALSTS PROBĀCIJAS DIENESTS Rīgas raj. TSV Salaspils fil</v>
+          </cell>
+        </row>
+        <row r="692">
+          <cell r="A692" t="str">
+            <v>Valsts reģionālās attīstības aģentūra</v>
+          </cell>
+        </row>
+        <row r="693">
+          <cell r="A693" t="str">
+            <v>VALSTS SOCIĀLĀS APDROŠINĀŠANAS AĢENTŪRA</v>
+          </cell>
+        </row>
+        <row r="694">
+          <cell r="A694" t="str">
+            <v>Valsts sociālās aprūpes centrs "Rīga"</v>
+          </cell>
+        </row>
+        <row r="695">
+          <cell r="A695" t="str">
+            <v>VALSTS ZEMES DIENESTS</v>
+          </cell>
+        </row>
+        <row r="696">
+          <cell r="A696" t="str">
+            <v>Varakļānu novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="697">
+          <cell r="A697" t="str">
+            <v>VAS "Ceļu satiksmes drošības direkcija"</v>
+          </cell>
+        </row>
+        <row r="698">
+          <cell r="A698" t="str">
+            <v>Vecāki - bērni - Nereģistrēta iedzīvotāju grupa</v>
+          </cell>
+        </row>
+        <row r="699">
+          <cell r="A699" t="str">
+            <v>VECGAUJAS KOOPERATĪVĀ sabiedrība KS</v>
+          </cell>
+        </row>
+        <row r="700">
+          <cell r="A700" t="str">
+            <v>VEC-KADERI Z/S</v>
+          </cell>
+        </row>
+        <row r="701">
+          <cell r="A701" t="str">
+            <v>VEIJA SIA</v>
+          </cell>
+        </row>
+        <row r="702">
+          <cell r="A702" t="str">
+            <v>Velta Skangale</v>
+          </cell>
+        </row>
+        <row r="703">
+          <cell r="A703" t="str">
+            <v>VENDEN SIA</v>
+          </cell>
+        </row>
+        <row r="704">
+          <cell r="A704" t="str">
+            <v>VENDOMATIC SIA</v>
+          </cell>
+        </row>
+        <row r="705">
+          <cell r="A705" t="str">
+            <v>VENTMONTĀŽA SIA</v>
+          </cell>
+        </row>
+        <row r="706">
+          <cell r="A706" t="str">
+            <v>Ventspils novada dome</v>
+          </cell>
+        </row>
+        <row r="707">
+          <cell r="A707" t="str">
+            <v>Ventspils pilsētas dome Izglītības pārvalde</v>
+          </cell>
+        </row>
+        <row r="708">
+          <cell r="A708" t="str">
+            <v>Vera Salieniece</v>
+          </cell>
+        </row>
+        <row r="709">
+          <cell r="A709" t="str">
+            <v>Vērtēšanas Konsultantu grupa SIA</v>
+          </cell>
+        </row>
+        <row r="710">
+          <cell r="A710" t="str">
+            <v>Vēsma Vālodze</v>
+          </cell>
+        </row>
+        <row r="711">
+          <cell r="A711" t="str">
+            <v>Vestabalt SIA</v>
+          </cell>
+        </row>
+        <row r="712">
+          <cell r="A712" t="str">
+            <v>VIDE EXPO IK</v>
+          </cell>
+        </row>
+        <row r="713">
+          <cell r="A713" t="str">
+            <v>VIDES GEO SIA</v>
+          </cell>
+        </row>
+        <row r="714">
+          <cell r="A714" t="str">
+            <v>VIDZEMES BIROJU GRUPA SIA</v>
+          </cell>
+        </row>
+        <row r="715">
+          <cell r="A715" t="str">
+            <v xml:space="preserve">Vidzemes serviss SIA </v>
+          </cell>
+        </row>
+        <row r="716">
+          <cell r="A716" t="str">
+            <v>Viesītes novada dome</v>
+          </cell>
+        </row>
+        <row r="717">
+          <cell r="A717" t="str">
+            <v>VIESTURS EGLĪTIS</v>
+          </cell>
+        </row>
+        <row r="718">
+          <cell r="A718" t="str">
+            <v>Vija Antone</v>
+          </cell>
+        </row>
+        <row r="719">
+          <cell r="A719" t="str">
+            <v>VIJA DZINTARE</v>
+          </cell>
+        </row>
+        <row r="720">
+          <cell r="A720" t="str">
+            <v>VIKTORIJA GŪTMANE</v>
+          </cell>
+        </row>
+        <row r="721">
+          <cell r="A721" t="str">
+            <v>VIKTORS OSTROVSKIS</v>
+          </cell>
+        </row>
+        <row r="722">
+          <cell r="A722" t="str">
+            <v>Vilnis Bogdanovs</v>
+          </cell>
+        </row>
+        <row r="723">
+          <cell r="A723" t="str">
+            <v>Vilnis Jēkabsons</v>
+          </cell>
+        </row>
+        <row r="724">
+          <cell r="A724" t="str">
+            <v>Viļakas novada dome</v>
+          </cell>
+        </row>
+        <row r="725">
+          <cell r="A725" t="str">
+            <v>VIMLAT GROUP</v>
+          </cell>
+        </row>
+        <row r="726">
+          <cell r="A726" t="str">
+            <v>VINDEKS SIA</v>
+          </cell>
+        </row>
+        <row r="727">
+          <cell r="A727" t="str">
+            <v>Vīri kā ozoli, Nereģistrēto iedzīvotāju grupa, Juris Brīnums</v>
+          </cell>
+        </row>
+        <row r="728">
+          <cell r="A728" t="str">
+            <v>VIRŠI-A AS</v>
+          </cell>
+        </row>
+        <row r="729">
+          <cell r="A729" t="str">
+            <v>VISPĀRĒJĀS IZGLĪTĪBAS KVALITĀTES NOVĒRTĒŠANAS aģentūra</v>
+          </cell>
+        </row>
+        <row r="730">
+          <cell r="A730" t="str">
+            <v>VISS PLUSĀ Sia</v>
+          </cell>
+        </row>
+        <row r="731">
+          <cell r="A731" t="str">
+            <v>VITA mārkets SIA</v>
+          </cell>
+        </row>
+        <row r="732">
+          <cell r="A732" t="str">
+            <v>Vitāliju Kondrašova</v>
+          </cell>
+        </row>
+        <row r="733">
+          <cell r="A733" t="str">
+            <v>VLASTA STADLEROVA</v>
+          </cell>
+        </row>
+        <row r="734">
+          <cell r="A734" t="str">
+            <v>VMT POINT SIA</v>
+          </cell>
+        </row>
+        <row r="735">
+          <cell r="A735" t="str">
+            <v>VOLDEMĀRS SIA</v>
+          </cell>
+        </row>
+        <row r="736">
+          <cell r="A736" t="str">
+            <v>VSKB Vide SIA</v>
+          </cell>
+        </row>
+        <row r="737">
+          <cell r="A737" t="str">
+            <v>VVD SIA</v>
+          </cell>
+        </row>
+        <row r="738">
+          <cell r="A738" t="str">
+            <v>WESEMANN SIA</v>
+          </cell>
+        </row>
+        <row r="739">
+          <cell r="A739" t="str">
+            <v>X-ART SIA</v>
+          </cell>
+        </row>
+        <row r="740">
+          <cell r="A740" t="str">
+            <v>YIT Tehsistem SIA</v>
+          </cell>
+        </row>
+        <row r="741">
+          <cell r="A741" t="str">
+            <v xml:space="preserve">Zandis Musts </v>
+          </cell>
+        </row>
+        <row r="742">
+          <cell r="A742" t="str">
+            <v>Zane Banka</v>
+          </cell>
+        </row>
+        <row r="743">
+          <cell r="A743" t="str">
+            <v>Zane Savicka</v>
+          </cell>
+        </row>
+        <row r="744">
+          <cell r="A744" t="str">
+            <v>ZELTA SMILTIS SIA</v>
+          </cell>
+        </row>
+        <row r="745">
+          <cell r="A745" t="str">
+            <v>zemnieku saimniecība "Priedkalni A"</v>
+          </cell>
+        </row>
+        <row r="746">
+          <cell r="A746" t="str">
+            <v>ZIEDOT Fonds</v>
+          </cell>
+        </row>
+        <row r="747">
+          <cell r="A747" t="str">
+            <v>ZIEMEĻU NAFTA SIA</v>
+          </cell>
+        </row>
+        <row r="748">
+          <cell r="A748" t="str">
+            <v>Zinaīda Ruskule</v>
+          </cell>
+        </row>
+        <row r="749">
+          <cell r="A749" t="str">
+            <v>Zingus SIA</v>
+          </cell>
+        </row>
+        <row r="750">
+          <cell r="A750" t="str">
+            <v>ZM KALVA Ceļojumu birojs</v>
+          </cell>
+        </row>
+        <row r="751">
+          <cell r="A751" t="str">
+            <v>Kristīne Dadzīte</v>
+          </cell>
+        </row>
+        <row r="752">
+          <cell r="A752" t="str">
+            <v>ZZ DATS SIA</v>
+          </cell>
+        </row>
+        <row r="753">
+          <cell r="A753" t="str">
+            <v>Valsts meža dienests</v>
+          </cell>
+        </row>
+        <row r="754">
+          <cell r="A754" t="str">
+            <v>Lilita Krūmiņa</v>
+          </cell>
+        </row>
+        <row r="755">
+          <cell r="A755" t="str">
+            <v>Valters Sīpols</v>
+          </cell>
+        </row>
+        <row r="756">
+          <cell r="A756" t="str">
+            <v>Miķelis Fišers</v>
+          </cell>
+        </row>
+        <row r="757">
+          <cell r="A757" t="str">
+            <v>Kate Lukstiņa</v>
+          </cell>
+        </row>
+        <row r="758">
+          <cell r="A758" t="str">
+            <v>Gunita Lukstiņa</v>
+          </cell>
+        </row>
+        <row r="759">
+          <cell r="A759" t="str">
+            <v>Ieva Lukstiņa</v>
+          </cell>
+        </row>
+        <row r="760">
+          <cell r="A760" t="str">
+            <v>Valērijs Bulāns</v>
+          </cell>
+        </row>
+        <row r="761">
+          <cell r="A761" t="str">
+            <v>Imants Pētersons</v>
+          </cell>
+        </row>
+        <row r="762">
+          <cell r="A762" t="str">
+            <v>LĀSA-100 SIA</v>
+          </cell>
+        </row>
+        <row r="763">
+          <cell r="A763" t="str">
+            <v>VN BALTEZERS SIA</v>
+          </cell>
+        </row>
+        <row r="764">
+          <cell r="A764" t="str">
+            <v>Biedrība "Montessori bērnu māja"</v>
+          </cell>
+        </row>
+        <row r="765">
+          <cell r="A765" t="str">
+            <v>Inta Dagile</v>
+          </cell>
+        </row>
+        <row r="766">
+          <cell r="A766" t="str">
+            <v>Engures novada Dome</v>
+          </cell>
+        </row>
+        <row r="767">
+          <cell r="A767" t="str">
+            <v>Līguna SIA</v>
+          </cell>
+        </row>
+        <row r="768">
+          <cell r="A768" t="str">
+            <v>Larisa Karpenko</v>
+          </cell>
+        </row>
+        <row r="769">
+          <cell r="A769" t="str">
+            <v>FRESH ONE SIA</v>
+          </cell>
+        </row>
+        <row r="770">
+          <cell r="A770" t="str">
+            <v xml:space="preserve">Rīgas pilsētas pašvaldības </v>
+          </cell>
+        </row>
+        <row r="771">
+          <cell r="A771" t="str">
+            <v>Armands Krasts</v>
+          </cell>
+        </row>
+        <row r="772">
+          <cell r="A772" t="str">
+            <v>Lolita Zandberga</v>
+          </cell>
+        </row>
+        <row r="773">
+          <cell r="A773" t="str">
+            <v>Tamāra Šivare</v>
+          </cell>
+        </row>
+        <row r="774">
+          <cell r="A774" t="str">
+            <v>Sigita Djubina</v>
+          </cell>
+        </row>
+        <row r="775">
+          <cell r="A775" t="str">
+            <v>Diāna Kurzemviece</v>
+          </cell>
+        </row>
+        <row r="776">
+          <cell r="A776" t="str">
+            <v>Ober Haus Real Estate SIA</v>
+          </cell>
+        </row>
+        <row r="777">
+          <cell r="A777" t="str">
+            <v>Dagdas novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="778">
+          <cell r="A778" t="str">
+            <v>Dace Felkere</v>
+          </cell>
+        </row>
+        <row r="779">
+          <cell r="A779" t="str">
+            <v>Silvija Nora Kalniņa</v>
+          </cell>
+        </row>
+        <row r="780">
+          <cell r="A780" t="str">
+            <v>Ģirts Darkevics</v>
+          </cell>
+        </row>
+        <row r="781">
+          <cell r="A781" t="str">
+            <v>Sanda Tūtere</v>
+          </cell>
+        </row>
+        <row r="782">
+          <cell r="A782" t="str">
+            <v>Jolanta Stērniniece</v>
+          </cell>
+        </row>
+        <row r="783">
+          <cell r="A783" t="str">
+            <v>Svetlana Jansone</v>
+          </cell>
+        </row>
+        <row r="784">
+          <cell r="A784" t="str">
+            <v>Ritvars Kristapaitis</v>
+          </cell>
+        </row>
+        <row r="785">
+          <cell r="A785" t="str">
+            <v>Dace Šinkūna</v>
+          </cell>
+        </row>
+        <row r="786">
+          <cell r="A786" t="str">
+            <v>Agnese Zdanovska</v>
+          </cell>
+        </row>
+        <row r="787">
+          <cell r="A787" t="str">
+            <v xml:space="preserve">Jānis Prauliņš </v>
+          </cell>
+        </row>
+        <row r="788">
+          <cell r="A788" t="str">
+            <v>Daiga Buhholce</v>
+          </cell>
+        </row>
+        <row r="789">
+          <cell r="A789" t="str">
+            <v>Dace Pence</v>
+          </cell>
+        </row>
+        <row r="790">
+          <cell r="A790" t="str">
+            <v>Andris Misiņš</v>
+          </cell>
+        </row>
+        <row r="791">
+          <cell r="A791" t="str">
+            <v>Liāna Jurēvica</v>
+          </cell>
+        </row>
+        <row r="792">
+          <cell r="A792" t="str">
+            <v>RANTZOWS SPORT SIA</v>
+          </cell>
+        </row>
+        <row r="793">
+          <cell r="A793" t="str">
+            <v>Citadele banka A/S</v>
+          </cell>
+        </row>
+        <row r="794">
+          <cell r="A794" t="str">
+            <v>LUKoil Baltija R  SIA</v>
+          </cell>
+        </row>
+        <row r="795">
+          <cell r="A795" t="str">
+            <v>Nilex SIA</v>
+          </cell>
+        </row>
+        <row r="796">
+          <cell r="A796" t="str">
+            <v>Indra Feldmane</v>
+          </cell>
+        </row>
+        <row r="797">
+          <cell r="A797" t="str">
+            <v>Pārtikas drošības, dzīvnieku veselības un vides zinātnes institūts "BOIR"</v>
+          </cell>
+        </row>
+        <row r="798">
+          <cell r="A798" t="str">
+            <v>Inga Briede</v>
+          </cell>
+        </row>
+        <row r="799">
+          <cell r="A799" t="str">
+            <v>Fransa SIA</v>
+          </cell>
+        </row>
+        <row r="800">
+          <cell r="A800" t="str">
+            <v>Jānis Upmalis</v>
+          </cell>
+        </row>
+        <row r="801">
+          <cell r="A801" t="str">
+            <v>Gaujas mala SIA</v>
+          </cell>
+        </row>
+        <row r="802">
+          <cell r="A802" t="str">
+            <v>Lattelecom Technology SIA</v>
+          </cell>
+        </row>
+        <row r="803">
+          <cell r="A803" t="str">
+            <v>Vecumnieku novada dome</v>
+          </cell>
+        </row>
+        <row r="804">
+          <cell r="A804" t="str">
+            <v>Aizkraukles novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="805">
+          <cell r="A805" t="str">
+            <v>Lielvārdes novada pašvaldība</v>
+          </cell>
+        </row>
+        <row r="806">
+          <cell r="A806" t="str">
+            <v>Ilgvars Pavlovskis</v>
+          </cell>
+        </row>
+        <row r="807">
+          <cell r="A807" t="str">
+            <v>Sauna Katram SIA</v>
+          </cell>
+        </row>
+        <row r="808">
+          <cell r="A808" t="str">
+            <v>APGĀDS IMANTA SIA</v>
+          </cell>
+        </row>
+        <row r="809">
+          <cell r="A809" t="str">
+            <v>ASKATS SIA</v>
+          </cell>
+        </row>
+        <row r="810">
+          <cell r="A810" t="str">
+            <v>K&amp;U SIA</v>
+          </cell>
+        </row>
+        <row r="811">
+          <cell r="A811" t="str">
+            <v>SEB banka AS</v>
+          </cell>
+        </row>
+        <row r="812">
+          <cell r="A812" t="str">
+            <v>Mazais Baltezers SIA</v>
+          </cell>
+        </row>
+        <row r="813">
+          <cell r="A813" t="str">
+            <v>Ivars Titovs</v>
+          </cell>
+        </row>
+        <row r="814">
+          <cell r="A814" t="str">
+            <v>Ādažu Nami SIA</v>
+          </cell>
+        </row>
+        <row r="815">
+          <cell r="A815" t="str">
+            <v>Roberts Rihards Kronbergs</v>
+          </cell>
+        </row>
+        <row r="816">
+          <cell r="A816" t="str">
+            <v>Rolands Rojs Kronbergs</v>
+          </cell>
+        </row>
+        <row r="817">
+          <cell r="A817" t="str">
+            <v>Ingūna Kronberga</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="2" refreshError="1"/>
+      <sheetData sheetId="3" refreshError="1">
+        <row r="3">
+          <cell r="A3" t="str">
+            <v>Līgumi-juridiskās personas</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="A4" t="str">
+            <v>Līgumi-fiziskas personas</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="A5" t="str">
+            <v>Līgumi par nomu (iznomātāji)</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6" t="str">
+            <v>Līgumi-jur./fiz. personas (D)</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="A7" t="str">
+            <v>Līgumi par nomu (nomnieki)</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>Zemes noma (nomnieki)</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>Vienošanās</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10" t="str">
+            <v>Licences</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="A11" t="str">
+            <v>Pirkuma līgumi</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="A12" t="str">
+            <v>Aizņēmuma līgumi</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="A13" t="str">
+            <v>Līgumi-celtn. un kapit.remonts</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="A14" t="str">
+            <v>Kredītlīgumi ar Valsts Kasi</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="A15" t="str">
+            <v>Līgumi - par materiālo atbildību</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="A16" t="str">
+            <v>Uzņēmuma Līgums</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="A17" t="str">
+            <v xml:space="preserve">Dāvinājuma (ziedojuma) </v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="A18" t="str">
+            <v>Personīgā transportlīdzekļa izmantošanas līgums</v>
+          </cell>
+        </row>
+        <row r="33">
+          <cell r="A33" t="str">
+            <v>L</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="4" refreshError="1">
+        <row r="1">
+          <cell r="A1" t="str">
+            <v xml:space="preserve"> </v>
+          </cell>
+        </row>
+        <row r="2">
+          <cell r="A2" t="str">
+            <v>Pieņemšanas-nodošanas akts</v>
+          </cell>
+        </row>
+        <row r="3">
+          <cell r="A3" t="str">
+            <v>Akts</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="A4" t="str">
+            <v>Lēmums</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="A5" t="str">
+            <v>Izziņa</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6" t="str">
+            <v>Tāme</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="A7" t="str">
+            <v>Protokols</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>Pieteikuma veidlapas</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>Pilnvara</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10" t="str">
+            <v>Pielikums</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="A11" t="str">
+            <v>iesniegums</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="A12" t="str">
+            <v>piedāvājums</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="A13" t="str">
+            <v>Reģistrācijas apliecība</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="A14" t="str">
+            <v>Rīkojums</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="A15" t="str">
+            <v>Aizdevuma atmaksas grafiks</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="5" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="4.pielikums_Saist_apm_EUR_fakts"/>
+      <sheetName val="4.pielikums_Saist_apmērs_ap EUR"/>
+      <sheetName val="EKK_saturs"/>
+      <sheetName val="2014.gada budzeta plans"/>
+      <sheetName val="Groz_NIN_12_2014"/>
+      <sheetName val="Grafiki"/>
+      <sheetName val="KA_31122013"/>
+      <sheetName val="Vertetie_ienemumi_2014"/>
+      <sheetName val="Saturs2014"/>
+      <sheetName val="Investicijas_aktivitates"/>
+      <sheetName val="Kopsavilkums"/>
+      <sheetName val="Rolling"/>
+      <sheetName val="Gaujas_svetki"/>
+      <sheetName val="Parvalde"/>
+      <sheetName val="Celi"/>
+      <sheetName val="LegGold2013"/>
+      <sheetName val="Alga_01_2014"/>
+      <sheetName val="2014_85%"/>
+      <sheetName val="Deputāti"/>
+      <sheetName val="Iepirk_komisija"/>
+      <sheetName val="Adm_komisija"/>
+      <sheetName val="Nepilngad_lietu_komisija"/>
+      <sheetName val="Avizes izmaksas"/>
+      <sheetName val="Projekti_2014"/>
+      <sheetName val="PrivatasII"/>
+      <sheetName val="KA_31122012"/>
+      <sheetName val="Edinasana"/>
+      <sheetName val="Sheet2"/>
+      <sheetName val="Spec_budz"/>
+      <sheetName val="Neielikts_2013"/>
+      <sheetName val="Sports2013"/>
+      <sheetName val="Lapa1 (2)"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3">
+        <row r="44">
+          <cell r="Q44">
+            <v>240644.61784508912</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="4">
+        <row r="32">
+          <cell r="F32">
+            <v>905997</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
+      <sheetData sheetId="25"/>
+      <sheetData sheetId="26"/>
+      <sheetData sheetId="27"/>
+      <sheetData sheetId="28"/>
+      <sheetData sheetId="29"/>
+      <sheetData sheetId="30"/>
+      <sheetData sheetId="31"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1499,615 +5333,476 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1F4A9B7-55AD-4B99-AD0D-734EF2FAD214}">
   <sheetPr>
-    <pageSetUpPr fitToPage="1"/>
+    <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="B4:I50"/>
+  <dimension ref="A1:C42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A25" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E41" sqref="E41"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A37" sqref="A37:C37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.140625" style="4" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="8.85546875" style="4"/>
+    <col min="1" max="1" width="17.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="60.7109375" style="30" customWidth="1"/>
+    <col min="3" max="3" width="25" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="2:5" ht="20.25" x14ac:dyDescent="0.2">
-      <c r="B4" s="5" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B1" s="2"/>
+      <c r="C1" s="3"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="4"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B3" s="2"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A4" s="43" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="43"/>
+      <c r="C4" s="43"/>
+    </row>
+    <row r="5" spans="1:3" s="5" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="32" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="33">
+        <v>1100</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="7">
+        <v>55142</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="9">
+        <v>49752</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="33">
+        <v>1200</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="7">
+        <v>12873</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="9">
+        <v>11737</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" s="5" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="33">
+        <v>2110</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="7">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="33">
+        <v>2200</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="7">
+        <v>49345</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="35">
+        <v>2210</v>
+      </c>
+      <c r="B12" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="6"/>
-[...1 lines deleted...]
-      <c r="E4" s="6"/>
+      <c r="C12" s="13">
+        <v>311</v>
+      </c>
     </row>
-    <row r="5" spans="2:5" ht="20.25" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="E5" s="6"/>
+    <row r="13" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="35">
+        <v>2220</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="13">
+        <v>24557</v>
+      </c>
     </row>
-    <row r="6" spans="2:5" ht="20.25" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="E6" s="43"/>
+    <row r="14" spans="1:3" s="5" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="35">
+        <v>2230</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="13">
+        <v>11908</v>
+      </c>
     </row>
-    <row r="7" spans="2:5" ht="20.25" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="E7" s="43"/>
+    <row r="15" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="35">
+        <v>2240</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="13">
+        <v>7061</v>
+      </c>
     </row>
-    <row r="8" spans="2:5" ht="20.25" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="E8" s="43"/>
+    <row r="16" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="35">
+        <v>2250</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="13">
+        <v>5508</v>
+      </c>
     </row>
-    <row r="9" spans="2:5" ht="20.25" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="E9" s="43"/>
+    <row r="17" spans="1:3" s="5" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="35">
+        <v>2260</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="2:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="E10" s="43"/>
+    <row r="18" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A18" s="33">
+        <v>2300</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="7">
+        <v>36806</v>
+      </c>
     </row>
-    <row r="11" spans="2:5" ht="20.25" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="E11" s="43"/>
+    <row r="19" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="35">
+        <v>2310</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="13">
+        <v>8001</v>
+      </c>
     </row>
-    <row r="12" spans="2:5" ht="20.25" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="E12" s="43"/>
+    <row r="20" spans="1:3" s="5" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="35">
+        <v>2320</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="13">
+        <v>11082</v>
+      </c>
     </row>
-    <row r="13" spans="2:5" ht="20.25" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="E13" s="43"/>
+    <row r="21" spans="1:3" s="5" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="35">
+        <v>2340</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="13">
+        <v>668</v>
+      </c>
     </row>
-    <row r="14" spans="2:5" ht="21" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E14" s="6"/>
+    <row r="22" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A22" s="35">
+        <v>2350</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="13">
+        <v>2848</v>
+      </c>
     </row>
-    <row r="15" spans="2:5" ht="34.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C15" s="10" t="s">
+    <row r="23" spans="1:3" s="5" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="35">
+        <v>2360</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="13">
         <v>0</v>
       </c>
-      <c r="D15" s="10" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
-    <row r="16" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>1691216</v>
+    <row r="24" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A24" s="35">
+        <v>2370</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C24" s="13">
+        <v>14207</v>
       </c>
     </row>
-    <row r="17" spans="2:5" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E17" s="60"/>
+    <row r="25" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="2:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E18" s="55"/>
+    <row r="26" spans="1:3" s="5" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="37">
+        <v>5233</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="2:5" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-        <v>992277</v>
+    <row r="27" spans="1:3" s="19" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="18">
+        <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:5" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-        <v>229869</v>
+    <row r="28" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A28" s="39"/>
+      <c r="B28" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="22">
+        <f>C6+C7+C8+C9+C10+C11+C18+C26+C27</f>
+        <v>216506</v>
       </c>
     </row>
-    <row r="21" spans="2:5" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      </c>
+    <row r="29" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A29" s="40"/>
+      <c r="B29" s="21"/>
+      <c r="C29" s="22"/>
     </row>
-    <row r="22" spans="2:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-        <v>390218</v>
+    <row r="30" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A30" s="40"/>
+      <c r="B30" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="25">
+        <f>C28-C7-C9-C25-C27</f>
+        <v>155017</v>
       </c>
     </row>
-    <row r="23" spans="2:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-        <v>2157</v>
+    <row r="31" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A31" s="40"/>
+      <c r="B31" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C31" s="24">
+        <v>28</v>
       </c>
     </row>
-    <row r="24" spans="2:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-        <v>59603</v>
+    <row r="32" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A32" s="40"/>
+      <c r="B32" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="C32" s="25">
+        <f>C30/C31</f>
+        <v>5536.3214285714284</v>
       </c>
     </row>
-    <row r="25" spans="2:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-        <v>38637</v>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A33" s="40"/>
+      <c r="B33" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" s="27">
+        <f>C32/12</f>
+        <v>461.36011904761904</v>
       </c>
     </row>
-    <row r="26" spans="2:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      </c>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A34" s="40"/>
+      <c r="B34" s="26"/>
+      <c r="C34" s="27"/>
     </row>
-    <row r="27" spans="2:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="D27" s="21" t="s">
+    <row r="35" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A35" s="40"/>
+      <c r="B35" s="41"/>
+      <c r="C35" s="42"/>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B36" s="28"/>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A37" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="E27" s="47">
-[...1 lines deleted...]
-      </c>
+      <c r="B37" s="44"/>
+      <c r="C37" s="44"/>
     </row>
-    <row r="28" spans="2:5" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      </c>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A38" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="45"/>
+      <c r="C38" s="45"/>
     </row>
-    <row r="29" spans="2:5" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      </c>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A39" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="45"/>
+      <c r="C39" s="45"/>
     </row>
-    <row r="30" spans="2:5" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      </c>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A40" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="45"/>
+      <c r="C40" s="45"/>
     </row>
-    <row r="31" spans="2:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-[...168 lines deleted...]
-      </c>
+    <row r="42" spans="1:3" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B42" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="C18:E18"/>
-[...3 lines deleted...]
-    <mergeCell ref="C17:E17"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="A40:C40"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...68 lines deleted...]
-  <pageSetup paperSize="9" scale="81" orientation="portrait" verticalDpi="300" r:id="rId1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.75" right="0.75" top="0.78740157480314965" bottom="0.59055118110236227" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Privātie PII_tāme</vt:lpstr>
-      <vt:lpstr>Tāmes pielikums_izgl.sk.</vt:lpstr>
+      <vt:lpstr>Privatas_skolas Tāme</vt:lpstr>
+      <vt:lpstr>'Privatas_skolas Tāme'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Laima LL. Levanovica</dc:creator>
+  <dc:creator>Baiba Kanča</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>