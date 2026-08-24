--- v0 (2025-10-28)
+++ v1 (2026-08-24)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6C9D70E2" w14:textId="4535D0EC" w:rsidR="00180460" w:rsidRPr="00CE5003" w:rsidRDefault="007700E1" w:rsidP="002C54E4">
+    <w:p w14:paraId="6C9D70E2" w14:textId="4DA7DE75" w:rsidR="00180460" w:rsidRPr="00CE5003" w:rsidRDefault="007700E1" w:rsidP="002C54E4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ĀDAŽU NOVADA PAŠVALDĪBAI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F00896E" w14:textId="77777777" w:rsidR="00180460" w:rsidRPr="00CE5003" w:rsidRDefault="00180460">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="3420" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -311,62 +311,70 @@
           <w:bCs w:val="0"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(adrese, pasta indekss, tālrunis</w:t>
       </w:r>
       <w:r w:rsidR="00386ABD" w:rsidRPr="002C54E4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>, e-pasts</w:t>
       </w:r>
       <w:r w:rsidRPr="002C54E4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B66E073" w14:textId="77777777" w:rsidR="00A402E9" w:rsidRDefault="00A402E9" w:rsidP="00A402E9">
+    <w:p w14:paraId="3B66E073" w14:textId="5B33D7E6" w:rsidR="00A402E9" w:rsidRDefault="00C93C66" w:rsidP="00A402E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="3420"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4E4B6C4E" w14:textId="52D85261" w:rsidR="00A402E9" w:rsidRPr="00A402E9" w:rsidRDefault="00A402E9" w:rsidP="00A402E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="3420"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A402E9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ja pieprasījumu iesniedz pilnvarotā persona:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="229FDD84" w14:textId="77777777" w:rsidR="00180460" w:rsidRPr="00CE5003" w:rsidRDefault="00180460" w:rsidP="002C54E4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
@@ -515,61 +523,52 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Lūdzu izsniegt man izziņu par: (vajadzīgos kritērijus atzīmēt ar “×”)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666908DF" w14:textId="5C8519FC" w:rsidR="00A402E9" w:rsidRPr="00A402E9" w:rsidRDefault="00A402E9" w:rsidP="00A402E9">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A402E9">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="00A402E9">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> manu/-</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> manu/-iem</w:t>
+      </w:r>
       <w:r w:rsidR="00893B42">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00A402E9">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="00A402E9">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>mana bērna/bērnu</w:t>
       </w:r>
       <w:r w:rsidRPr="00A402E9">
         <w:rPr>
           <w:iCs/>
@@ -652,1702 +651,679 @@
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893B42">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(norādiet personas vārdu, uzvārdu, personas kodu/dzimšanas datumu)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B974136" w14:textId="77777777" w:rsidR="00A402E9" w:rsidRPr="00A402E9" w:rsidRDefault="00A402E9" w:rsidP="00A402E9">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A3E5449" w14:textId="77777777" w:rsidR="0082502D" w:rsidRDefault="00A402E9" w:rsidP="00A402E9">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Hlk118274943"/>
+    <w:p w14:paraId="6A3E5449" w14:textId="2EBC13CE" w:rsidR="0082502D" w:rsidRDefault="008712D6" w:rsidP="00A402E9">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk118274978"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00A402E9" w:rsidRPr="00A402E9">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>eklarētās</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00A402E9" w:rsidRPr="00A402E9">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reģistrētās dzīvesvietas adresi </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00A402E9" w:rsidRPr="00A402E9">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>(aktuāl</w:t>
+      </w:r>
+      <w:r w:rsidR="0082502D">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A674CDA" w14:textId="77777777" w:rsidR="00A402E9" w:rsidRPr="00A402E9" w:rsidRDefault="00A402E9" w:rsidP="00A402E9">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F223938" w14:textId="39BB1210" w:rsidR="00A402E9" w:rsidRDefault="00A402E9" w:rsidP="00A402E9">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A402E9">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izziņas izmantošanas mērķis (norādiet izziņas saņēmēja iestādi</w:t>
+      </w:r>
+      <w:r w:rsidR="0082502D">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, ja ir</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A402E9">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk118274978"/>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B0C3A8" w14:textId="77777777" w:rsidR="0082502D" w:rsidRDefault="0082502D" w:rsidP="00A402E9">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD2DEAC" w14:textId="241E4EA0" w:rsidR="0082502D" w:rsidRPr="00A402E9" w:rsidRDefault="0082502D" w:rsidP="00A402E9">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF9E9BD" w14:textId="77777777" w:rsidR="00A402E9" w:rsidRPr="00A402E9" w:rsidRDefault="00A402E9" w:rsidP="00A402E9">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A402E9">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">deklarētās, reģistrētās vai norādītās dzīvesvietas adresi </w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D71C093" w14:textId="77777777" w:rsidR="00A402E9" w:rsidRPr="00A402E9" w:rsidRDefault="00A402E9" w:rsidP="00A402E9">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A402E9">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>(aktuāl</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="6271E633" w14:textId="5C57609C" w:rsidR="00A402E9" w:rsidRPr="0082502D" w:rsidRDefault="0082502D" w:rsidP="0082502D">
+        <w:t>Izziņu vēlos saņemt (atzīmēt tikai vienu izvēlēto veidu) :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A402E9">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A4726C" w14:textId="111CFB11" w:rsidR="00314245" w:rsidRDefault="00A402E9" w:rsidP="0082502D">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0082502D">
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk118274629"/>
+      <w:r w:rsidRPr="00A402E9">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
+      <w:r w:rsidRPr="00A402E9">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> papīra formā klātienē </w:t>
+      </w:r>
+      <w:r w:rsidR="00314245">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ādažu novada dzimtsarakstu nodaļā Gaujas ielā 33A, Ādažos, Ādažu nov., 324.kab.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="15F92C04" w14:textId="0D4F0086" w:rsidR="00314245" w:rsidRDefault="00314245" w:rsidP="0082502D">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A402E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A402E9">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> papīra formā klātienē </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ādažu novada dzimtsarakstu nodaļā Stacijas ielā 5, Carnikavā, Carnikavas pag., Ādažu nov., 2.stāvā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1315003F" w14:textId="6B1567B7" w:rsidR="00A402E9" w:rsidRPr="00A402E9" w:rsidRDefault="00A402E9" w:rsidP="00314245">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A402E9">
+        <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-      </w:pPr>
+        <w:t>☐</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A402E9">
         <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parakstītu ar drošu elektronisko parakstu </w:t>
+      </w:r>
+      <w:r w:rsidR="00314245" w:rsidRPr="00A402E9">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>elektroniski uz elektroniskā pasta adresi ____________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00314245">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B729FC" w14:textId="77777777" w:rsidR="00A402E9" w:rsidRPr="00A402E9" w:rsidRDefault="00A402E9" w:rsidP="00314245">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A402E9">
+        <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="00A402E9">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> īpašumā______________________________</w:t>
-[...20 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve"> elektroniski uz oficiālo elektronisko adresi (eAdrese portālā www.latvija.lv) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB98260" w14:textId="77777777" w:rsidR="00A402E9" w:rsidRPr="00A402E9" w:rsidRDefault="00A402E9" w:rsidP="00A402E9">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36FEF7B0" w14:textId="77777777" w:rsidR="00811179" w:rsidRDefault="00811179" w:rsidP="00314245">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FDAA6ED" w14:textId="2CDD0B15" w:rsidR="00314245" w:rsidRDefault="00314245" w:rsidP="00314245">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00314245">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pielikumā (pieprasot ziņas par citu personu, pievienojiet dokumentu, kas apliecina ziņu saņemšanas nepieciešamību</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, ja tāds ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314245">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1183C5" w14:textId="77777777" w:rsidR="002B6F18" w:rsidRPr="00314245" w:rsidRDefault="002B6F18" w:rsidP="00314245">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4242A8DD" w14:textId="77777777" w:rsidR="00314245" w:rsidRPr="00314245" w:rsidRDefault="00314245" w:rsidP="00314245">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00314245">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D3322C" w14:textId="7F38A988" w:rsidR="00FC4C25" w:rsidRDefault="00FC4C25" w:rsidP="00FC4C25">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B719B18" w14:textId="77777777" w:rsidR="002B6F18" w:rsidRDefault="002B6F18" w:rsidP="00FC4C25">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BCCC7A8" w14:textId="77777777" w:rsidR="00FC4C25" w:rsidRDefault="00FC4C25" w:rsidP="00FC4C25">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6158C316" w14:textId="229538A7" w:rsidR="00FC4C25" w:rsidRDefault="00FC4C25" w:rsidP="00FC4C25">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AB2DDE" w14:textId="2A1B0A92" w:rsidR="00FC4C25" w:rsidRDefault="00FC4C25" w:rsidP="00FC4C25">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4C25">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:iCs/>
+        <w:t>(datums)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC4C25">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>(īpašuma adres</w:t>
-[...828 lines deleted...]
-        </w:rPr>
         <w:t>(Iesniedzēja paraksts)</w:t>
-      </w:r>
-[...526 lines deleted...]
-        <w:t>(Samazinājuma vai atbrīvojuma no valsts nodevas apliecinošs dokuments vai citas ziņas)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD1164C" w14:textId="77777777" w:rsidR="00FC4C25" w:rsidRPr="00FC4C25" w:rsidRDefault="00FC4C25" w:rsidP="00FC4C25">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FC4C25" w:rsidRPr="00FC4C25">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="539" w:right="1286" w:bottom="719" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FBCD942" w14:textId="77777777" w:rsidR="00193787" w:rsidRDefault="00193787">
+    <w:p w14:paraId="1C0722ED" w14:textId="77777777" w:rsidR="00540015" w:rsidRDefault="00540015">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B918BCD" w14:textId="77777777" w:rsidR="00193787" w:rsidRDefault="00193787">
+    <w:p w14:paraId="4C2A9088" w14:textId="77777777" w:rsidR="00540015" w:rsidRDefault="00540015">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DC6E87F" w14:textId="77777777" w:rsidR="00193787" w:rsidRDefault="00193787">
+    <w:p w14:paraId="58E9BF7F" w14:textId="77777777" w:rsidR="00540015" w:rsidRDefault="00540015">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66644DC0" w14:textId="77777777" w:rsidR="00193787" w:rsidRDefault="00193787">
+    <w:p w14:paraId="16B96779" w14:textId="77777777" w:rsidR="00540015" w:rsidRDefault="00540015">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E6F3078" w14:textId="77777777" w:rsidR="00176F90" w:rsidRDefault="00176F90">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="186508C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6CA68F4"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4177,183 +3153,190 @@
   <w:num w:numId="7" w16cid:durableId="118383859">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1392313257">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1699577018">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1542521078">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1156652582">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1126117818">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1273436691">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="lv-LV" w:vendorID="71" w:dllVersion="512" w:checkStyle="1"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D7BC1"/>
     <w:rsid w:val="000019DC"/>
     <w:rsid w:val="00040390"/>
     <w:rsid w:val="000554F4"/>
     <w:rsid w:val="00091416"/>
     <w:rsid w:val="00092534"/>
     <w:rsid w:val="001478A4"/>
     <w:rsid w:val="00176F90"/>
     <w:rsid w:val="00180460"/>
     <w:rsid w:val="00183A28"/>
     <w:rsid w:val="00190C91"/>
     <w:rsid w:val="00193787"/>
     <w:rsid w:val="001B37F9"/>
     <w:rsid w:val="001B6DFD"/>
+    <w:rsid w:val="001C71D1"/>
     <w:rsid w:val="001D4746"/>
     <w:rsid w:val="001D70D5"/>
     <w:rsid w:val="001E4B23"/>
     <w:rsid w:val="001F2C8E"/>
     <w:rsid w:val="00201DE1"/>
     <w:rsid w:val="00254738"/>
     <w:rsid w:val="002564C1"/>
     <w:rsid w:val="00295FBD"/>
+    <w:rsid w:val="002B6F18"/>
     <w:rsid w:val="002C54E4"/>
     <w:rsid w:val="002D7BC1"/>
     <w:rsid w:val="00314245"/>
     <w:rsid w:val="003352F4"/>
     <w:rsid w:val="0038041F"/>
     <w:rsid w:val="00386ABD"/>
     <w:rsid w:val="003E5325"/>
     <w:rsid w:val="00411223"/>
     <w:rsid w:val="00470F09"/>
+    <w:rsid w:val="00540015"/>
     <w:rsid w:val="005D3B3F"/>
     <w:rsid w:val="005E6E74"/>
     <w:rsid w:val="0060134E"/>
     <w:rsid w:val="0061102F"/>
     <w:rsid w:val="00653B1E"/>
     <w:rsid w:val="006B2BFB"/>
     <w:rsid w:val="006F4D15"/>
     <w:rsid w:val="00710FC0"/>
     <w:rsid w:val="00712AC1"/>
     <w:rsid w:val="00721501"/>
     <w:rsid w:val="007700E1"/>
     <w:rsid w:val="00774329"/>
     <w:rsid w:val="007D368A"/>
     <w:rsid w:val="007D501F"/>
+    <w:rsid w:val="00811179"/>
     <w:rsid w:val="0082502D"/>
     <w:rsid w:val="00867A7D"/>
+    <w:rsid w:val="008712D6"/>
     <w:rsid w:val="008818E3"/>
     <w:rsid w:val="00893B42"/>
     <w:rsid w:val="008B61DD"/>
     <w:rsid w:val="008C0BD9"/>
     <w:rsid w:val="008D759D"/>
     <w:rsid w:val="009A2808"/>
     <w:rsid w:val="00A157A3"/>
     <w:rsid w:val="00A402E9"/>
     <w:rsid w:val="00A73A66"/>
     <w:rsid w:val="00AB1D44"/>
     <w:rsid w:val="00AE108D"/>
     <w:rsid w:val="00B43FA1"/>
     <w:rsid w:val="00B56294"/>
     <w:rsid w:val="00BD6F84"/>
+    <w:rsid w:val="00BE5D52"/>
     <w:rsid w:val="00BF7D82"/>
+    <w:rsid w:val="00C93C66"/>
     <w:rsid w:val="00CA5D52"/>
     <w:rsid w:val="00CE5003"/>
     <w:rsid w:val="00D83259"/>
+    <w:rsid w:val="00DB407E"/>
     <w:rsid w:val="00DE6C35"/>
     <w:rsid w:val="00DF1767"/>
     <w:rsid w:val="00E2421A"/>
     <w:rsid w:val="00E30323"/>
     <w:rsid w:val="00EB31FB"/>
     <w:rsid w:val="00F338E7"/>
     <w:rsid w:val="00F35896"/>
     <w:rsid w:val="00FC4C25"/>
     <w:rsid w:val="00FE113B"/>
     <w:rsid w:val="00FF7928"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="72E7DE0C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{10CD9567-2FFD-49ED-8D4B-0F728059D0A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -4688,50 +3671,51 @@
       <w:sz w:val="28"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
@@ -4805,51 +3789,51 @@
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00FC4C25"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="493301382">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -5096,78 +4080,78 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1152</Characters>
+  <Pages>1</Pages>
+  <Words>1213</Words>
+  <Characters>692</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Jelgavas pilsētas un rajona</vt:lpstr>
       <vt:lpstr>Jelgavas pilsētas un rajona</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DOME</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3165</CharactersWithSpaces>
+  <CharactersWithSpaces>1902</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Jelgavas pilsētas un rajona</dc:title>
   <dc:subject/>
   <dc:creator>Lija Golubeva</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>